--- v0 (2026-03-10)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydia Fernandez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lydia FernandezProfesseur en psychologie clinique de la santé et du vieillissementUniversité Lyon 2 Institut de Psychologie5 Avenue Pierre Mendès France 69676 Bron cedexlydia.fernandez@lyon2.frLaboratoire L-VIS EA 7428 (Lyon 1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**CURSUS, DIPLÔMES ET FORMATIONS **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** En psychologie******</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 Mai 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation à diriger des recherches (Université de Provence, Aix Marseille I), université Aix Marseille, FranceTitre : Actualités des addictions en psychopathologie : diversité des approches, des méthodologies et perspectives.Composition du jury :Michaël APTER, Professeur de Psychologie, Georgetown University, Washington, D.C.Hervé BENONY, Professeur de Psychopathologie, UFR de Psychologie, Université de Bourgogne, Dijon. Raymond FOURASTĖ, Professeur de Psychologie clinique et Psychopathologie, IUFM, Toulouse Midi-Pyrénées.Michel MORIN, Professeur de Psychologie Sociale Appliquée, UFR de Psychologie, Université de Provence, Aix-Marseille IJean Louis PEDINIELLI, Professeur de Psychopathologie, UFR de Psychologie, Université de Provence, Aix- Marseille IMarie SANTIAGO-DELEFOSSE, Professeure de Psychologie de la santé, Institut de psychologie, Université de Lausanne, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 Octobre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Doctorat de troisième cycle (thèse nouveau régime) (psychopathologie), université Toulouse 2, FranceTitre de la thèse : Addiction tabagique et disposition narcissique chez des fumeurs consultant pour sevrage tabagique (mention : très honorable avec les félicitations du jury à l’unanimité).Composition du jury :M. BRUCHON-SCHWEITZER, Professeur de Psychologie de la Santé à l’Université Victor Segalen de Bordeaux II, Présidente du jury, rapporteur.J. L. PEDINIELLI, Professeur de Psychopathologie à l’Université de Provence (Aix-Marseille I), rapporteur.H. CHABROL, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II).R. FOURASTĖ, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II).H. SZTULMAN, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II), Directeur de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octobre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : D.E.A. Psychopathologie, université Toulouse 2, FranceTitre du mémoire : Tabagisme, addictions et personnalités narcissiques. Sous la direction du Professeur Henri SZTULMAN (mention bien).Composition du jury :A. M. FAVARD, docteur en droit et en psychologie, chargée de recherche au CNRS, à l’Université de Toulouse le Mirail (Toulouse II).R. FOURASTĖ, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II).H. SZTULMAN, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II), Directeur de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Obtention du titre de psychologue clinicienne, DESS Psychologie clinique et psychopathologie, université Toulouse 2, FranceTitre du mémoire : Écoute et réponse clinique aux appels d’urgence dispensés par la chaîne SOS AMITIĖ. Sous la direction du Professeur R.FOURASTĖ (mention bien).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maîtrise de psychologie clinique, université Toulouse 2, FranceTitre du mémoire : À propos du célibat : actualité d’une question de la psychologie de la vie quotidienne.Sous la direction du Professeur Raymond FOURASTE (mention bien).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985—1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEUG et Licence Psychologie, université Toulouse 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Licence en Sciences de l’Éducation, université Toulouse 2, France, spécialisation : formation, insertion, orientation des jeunes sans qualification)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** Diplômes universitaires****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**1996—1997 : **DU de Tabacologie, université de Paris-Sud (PARIS XI) : Faculté de Médecine Responsable pédagogique : Pr Robert MolimardTitre du mémoire : À propos du concept d’addiction : addiction tabagique et disposition narcissique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009—2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DU Rorschach-Système intégré, université Paris X — Ouest-Nanterre, France, responsable pédagogique : Pr Anne AndronikofPrincipes du test et techniques d’administration et de cotation ; principes de l’interprétation ; interprétation clinique. Applications ; suivi des pratiques : supervision de cas ; Dossier : analyse d’un cas complet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Formations complémentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Formations cliniques	****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formation à l’écoute téléphonique — SOS Amitié — (Avril-Juillet 1990) [Initiation à l’écoute téléphonique, acquisitions d’attitudes et de techniques d’écoute :non-directivité, empathie, compréhension, reformulation…].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juillet 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Initiation aux psychothérapies (35 h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996—2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rorschach (École de Paris [France] et école américaine, TAT [Profil Psychodynamique au TAT de Catteeuw], CAT, FAT, SAT, patte noire, test de l’arbre, tests de dessin, famille, personne, animal, génogramme, ligne ondulée…)Formation à aux différentes techniques d’entretiens cliniques (pratique clinique et recherche) : KAPP (Profil psychodynamique de Karolinska, par Dr Hélène Charitat (1999, 18 h), entretien structural de Kernberg — entretien de relation d’aide et de conseil, entretiens cliniques, de recherche, entretien cognitif et comportemental, entretien motivationnel, entretiens cliniques structurés (DSM), entretiens individuels, de couple, de groupe, etc., et animation de groupe de paroles et de formations, groupes de réflexion sur la pratique professionnelle ou supervision.Observations cliniques, études de cas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999—2001 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formation et formatrice à la méthode d’évaluation clinique qualitative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations en méthodologie et en statistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avril-Mai 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Formation à l’analyse des données textuelles (ALCESTE, TROPES 18 h, SPHINX, 2006, 12 h) ; EMOTAIX (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation aux tests et aux méthodes projectives****** (depuis 1996)******—Addiction Severity Index (A.S.I.), 1999 (12h)– échelles, tests ou questionnaires en psychologie : Et plus spécifique à ma discipline [psychologie clinique, psychopathologie, mais aussi psychologie [clinique] de la santé et du vieillissement]– Formations en statistiques (SPSS/PC, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis mars 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) et mises à jour régulières.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres formations et compétences techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">–	Outils informatiques de base : Système d’exploitation Windows jusqu’à Windows 10, navigateur Web (Mozilla Firefox, google), Doodle, etc., Pack Office,recherche bibliographique informatisée et gestion des références bibliographiques, Internet, Web depuis 1996 ; Bibliothèse, mai 1997 (12 h).Novembre 2003 : logiciel APOGÉE (pour la saisie des notes)– Création et maintien de sites Internet :– Adobe Golive 6, juillet 2004 et maintien du site http ://www.up.univ-mrs.fr/psycli (master de psychologie clinique et de psychopathologie, dirigé par le Pr J. L. Pedinielli et par Pierluigi Graziani)—Word press: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lyd.fernandez.psycho.free.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2006)2013-2015 : création du site Internet dédié aux masters 2 professionnels (psychologie de la santé) et webmaster du site : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://psysante.univ-lyon2.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2016 : Scrivener (outil d’écriture créative professionnel) et Antidote 11 (logiciel de correction grammaticale et d’aide à la rédaction en français et en anglais), Moodle : auto-formation2016 — … : Auto-édition KDP Amazon (plus d’une trentaine de publications et d’aide à la publication via ce système pour des projets artistiques personnels et/ou de proches)2020-2021 : Zoom, Teams, etc.2.4. Compétences linguistiquesFrançais-espagnol : langue maternelleAnglais (lu, écrit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Activités universitaires **(voir plus loin)Activités cliniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologue clinicienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990—1995 : Psychologue-écoutante : les appels téléphoniques d’urgence, écoute et réponse clinique [50 %</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993—2001 : Psychologue [50 %] [spécialité tabacologie, aide au sevrage tabagique] [1997-2001] Cabinet médical Docteur Louis Rouperas, 31 530 Launac et Hôpital Rangueil Service de pneumologie [de 1993 à 1997] — consultations, bilans psychologiques et prises en charge thérapeutiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002—2009 : Psychologue [50 %] [spécialité tabacologie, aide au sevrage tabagique] Milieu associatif [via Mairie d’Amiens] — consultations, bilans psychologiques et prises en charge thérapeutique [dans le cadre de consultations gratuites mises en place par la ville].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009—2012 : Activité libérale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2001 : Formatrice en évaluation clinique qualitative. Société EVACLIQ, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres formations dispensées (1995, 1998)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de la prise en charge de la femme enceinte pour la prévention du tabagisme passif [19 novembre 1998 – 6 h] Association Rivages 82, MontaubanPublic : infirmières, sages-femmes, médecins du travail. Contenu de la conférence de formation :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de la formation permanente des hôpitaux de Toulouse : Formation sur le thème : « Comment appréhender le tabagisme auprès de patients hospitalisés »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 : Formation permanente Hôpital PURPAN Unités internes 1999 Action N ° C. 11,56, auprès de médecins et d’infirmières. [11 et 12 octobre, 15 novembre 1995, 18 h]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** STAGES ****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages professionnels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Février-juin 1994 : Psychologue auprès de patients consultant en médecine générale : consultation d’aide au sevrage tabagiqueSept-novembre 1990 ; Stagiaire psychologue dans un externat médico-psychologique « Les Bruyères » [Toulouse] sous la direction de monsieur BOUCHAÏB psychologue [200 heures]Population : enfants et de préadolescents des deux sexes présentant une déficience intellectuelle modérée à sévère (débiles mentaux profonds, arriérés profonds) fréquemment associée à d’autres troubles comme des troubles moteurs, somatiques sensoriels, relationnels, de personnalité. Travail d’observations et en ateliers thérapeutiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 1990 — octobre 1993 : Écoutante à SOS AMITIÉ TOULOUSE : Soutien psychologique, relation d’aide par téléphone.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Février-mai 1990 : Stagiaire psychologue dans le service de nutrition et de gastro-entérologie du Pr J. FREXINOS au C.H.R/C.H.U. de RANGUEIL [TOULOUSE] sous la direction de madame MICHELON psychologue [200 h]Population : patients souffrant de différentes affections psychosomatiques : colopathies fonctionnelles, rectocolites ulcéro-hémorragiques, colites inflammatoires, syndrome du côlon irritable… Travail d’observations et conduite d’entretiens.Juillet-août 1988 : Stagiaire psychologue dans le service de Psychiatrie Adulte [UF4] du Pr M. ESCANDE au C.H.R./C.H.U. de PURPAN-CASSELARDIT [TOULOUSE] sous la direction de madame MICHAS [GIRAUDEL], psychologue [200 h].Population : patients souffrants de troubles de l’humeur (états dépressifs), d’états névrotiques (inhibitions névrotiques), de troubles comme l’éthylisme chronique… Travail d’observations et conduite d’entretiens, réalisation de bilans psychologiques.Décembre 1985 :Stage à l’école maternelle Marie Curie à COLOMIERS [Haute-Garonne].Observations « naturalistes » et « cliniques » des comportements de l’enfant à l’école maternelle en situation de travail [en classe] et en situation de jeu [en récréation].– Travail sur les tests de dessins.Stage à l’école primaire Jules Ferry à COLOMIERS [Haute-Garonne] dans une classe de C.P.Observations de l’enfant dans le système éducatif et plus particulièrement dans la classe avec le maître et analyse de la dynamique de la fonction éducative au niveau des fonctions d’organisation, de stimulation et de communication.Poursuite du travail sur les tests de dessinTotal heures de stage : 35 h</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1998 : 	Présidences de jury du baccalauréat2001-2006 : Jury des oraux du concours professeur des écoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 1989 — août 1995 : Surveillante d’internat et d’externat en collège et lycée [Haute-Garonne plus spécifiquement, Frouzins, Saint-Jean, Colomiers, Castres-Tarn]Ce travail m’a permis de vivre et de financer mes études.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 1995 — août 1996 : Bénéficiaire d’une Allocation Formation Reclassement [A.F.R.] pour participer au stage de formation de Doctorat en Psychopathologie en vue d’obtenir un emploi d’enseignant-chercheur — MCF — (soit 3150 heures) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Tous niveaux de formations : de la licence au doctorat [mais aussi diplômes d’État, DEPS, DECOP, Sage-femme, DU de Tabacologie]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans quatre universités [Toulouse, Aix-en-Provence, Amiens, Lyon 2 et Lyon 1]Disciplines principales : psychologie clinique, psychopathologie [à tous les âges de la vie : enfants, adolescents, adulte, sujets âgés], mais aussi psychologie de la santé, du vieillissement et interculturelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les enseignements dispensés CM et TD (Licence, Masters 1 et 2 Pro, Master 2 Recherche en psychologie, dans le cadre de diplômes : DU de Tabacologie, Diplôme d’État des Psychologues Scolaires [DEPS], Diplôme d’État des Conseillers d’Orientation Psychologues — DECOP ; Master 2 Pro : enfance, adolescence et vieillissement ; Master 2 Pro : psychologie des perturbations cognitives) dans trois universités (Toulouse (1996-2001), Aix-en-Provence (2001-2006), et Amiens (2006-2011) en psychologie clinique et en psychopathologie notamment et à l’Université Lyon 2 depuis 2011 en psychologie de la santé et du vieillissement, vulnérabilités du sujet et interculturalité  sont très nombreux et peuvent être classés pour résumer en deux catégories :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">théorico-cliniques et cliniques :Par exemple : notions fondamentales, histoire et définitions des concepts, théories et paradigmes, épistémologie et éthique et étude des différents troubles psychopathologiques, etc. ; pratique clinique (professions et métiers de psychologue, champs institutionnels, supervision de stages — pratiques professionnelles) et approches thérapeutiques (du bilan psychologue aux psychothérapies).– méthodologiques :Par exemple : méthodes cliniques, méthodes qualitatives dans le cadre de la pratique clinique ou de la recherche clinique (observation, études de cas, entretiens, techniques projectives…) ; méthodes de recherche, méthodes quantitatives (statistiques, échelles, tests, questionnaires, techniques d’enquête) ; Travaux Individualisés Supervisés (TIS) ou Travaux d’Études et de Recherches (TER), initiation à la recherche ; directions de travaux de recherche (MR 2 et doctorat).La grande majorité des enseignements ont été créés, dispensés, partagés pour les besoins des formations à la demande et répondent à la spécificité des formations (champ théorique notamment) et j’ai pu diriger des équipes pédagogiques constituées avec des collègues qui ont souhaité s’investir dans ces enseignements et avec lesquels j’ai pu régulièrement travailler. J’ai aussi participé à des enseignements déjà existants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements fondamentaux Psychologie clinique et psychopathologieFondements conceptuels des pratiques des psychologues cliniciens et groupes thématiquesEnseignements cliniques et méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’inscrivent dans le domaine de la psychologie clinique et de la psychopathologie [et aussi dans le champ de la psychologie clinique du vieillissement et de la santé depuis que je suis à Lyon 2]. Les problématiques étudiées sont des problématiques cliniques contemporaines [dépendances et conduites addictives [tabagisme, alcoolisme, notamment], image du corps, traumatismes, etc.]. Ils utilisent des méthodes cliniques [observations, entretiens cliniques, méthodes projectives notamment] tenant compte des attendus épistémologiques.Ils s’intéressent à tous les âges de la vie [de l’enfant au sujet âgé] et à de nombreux champs cliniques et psychopathologiques [santé physique ou psychique, vieillissement, etc.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1-	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes projectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis plus de 20 ans, je pratique le bilan psychologique et j’utilise les méthodes projectives dans la pratique et la recherche : Rorschach méthode Exner, École de Paris notamment, TAT, CAT, FAT, SAT] et dessins projectifs (arbre, personne, famille, animal, maison, etc.). En tant qu’objet de médiation, les méthodes projectives (MP) ont une fonction de lien entre le patient et le clinicien, entre le chercheur et son objet de recherche, entre la théorie et la pratique clinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’exploration affinée des manifestations psychopathologiques (dans les champs de recherche présentés listés plus haut) rend compte des traductions nouvelles des souffrances contemporaines. C’est ce que je fais dans les publications cliniques (ouvrages, articles et chapitres).Mes travaux sur le dessin de l’arbre, de la personne et de la maison ont donné lieu à de nombreuses publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2-	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dépendances et conduites addictives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mon D.E.A. (1993-1994, en passant par ma thèse [1997] et mon HDR [2004], je développe des travaux théoriques et cliniques dans le champ des dépendances et des conduites de dépendance [tabagisme, alcoolisme, notamment, mais pas exclusivement].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Exemples :–	histoire du concept, définitions, épistémologie, modèles et théories, clinique, pratique, liens avec d’autres troubles [stress, anxiété ; dépression ; troubles émotionnels ; comportements à risque ; états motivationnels, états-limites, etc.] ;–	tabagisme notamment : clinique, psychopathologie, prévalence, impact sur la santé, contexte social, profil des fumeurs, démarches de soins et d’accompagnement, prise en charge et sevrage tabagique, liens avec d’autres addictions [alcool, médicaments, etc.], d’autres maladies [cancer par exemple] ou d’autres troubles [narcissisme par exemple].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3-	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2001, je développe des travaux en psychologie clinique du vieillissement [pathologies liées au corps qu’il s’agisse de décompensations somatiques ou de manifestations hypocondriaques], les dépressions en lien avec les questions de la perte, l’anxiété, les névroses, les psychoses, pathologies narcissiques et problèmes identitaires, les démences, maladies d’Alzheimer, etc., ce qui permet de penser en termes de processus, de continuité et de rupture clinique aux différents âges de la vie.Exemples :–	récits de vie, problématiques de santé ou maladie [incontinence urinaire, amputation, accident vasculaire cérébral, maladie d’Alzheimer, etc.], liens avec d’autres troubles [stress et traumatismes, anxiété et dépression, addictions — tabac, alcool, médicaments], émotions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** D.E.A., Thèse, HDR****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mémoire de D.E.A. en psychopathologie [Université Toulouse Le Mirail 2]Titre : Tabagisme, addictions et personnalités narcissiques [mention bien]Directeur de mémoire : Pr Henri Sztulman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Thèse nouveau régime) (Université Toulouse Le Mirail, Toulouse II)Titre : Addiction tabagique et disposition narcissique chez des fumeurs consultant pour sevrage tabagique (mention : très honorable avec les félicitations du jury à l’unanimité).Directeur de la thèse : Pr Henri Sztulman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches (Université de Provence, Aix Marseille I)Titre : Actualités des addictions en psychopathologie : diversité des approches, des méthodologies et perspectives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoires de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre du laboratoire L-VIS et membre du collège académique Sciences Sociales (UDL)Site Web : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://l-vis.univ-lyon1.fr</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://l-vis.univ-lyon1.fr/staff/lydia-fernandez/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le laboratoire a pour mission de développer la recherche interdisciplinaire dans le domaine des Sciences Humaines et Sociales (SHS), autour de deux thèmes fédérateurs : la vulnérabilité et l’innovation en lien avec les Activités Physiques et Sportives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe vulnérabilité : vulnérabilité dans le domaine de la santé et/ou du sport (équipe psychologie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’état de vulnérabilité est en effet une construction psychique et sociale : l’accès à l’information, l’éducation et les représentations sociales façonnent l’exposition aux menaces. Plus largement, la vulnérabilité peut procéder de la difficulté à produire des connaissances scientifiques sur les risques, de la préservation de certains intérêts bridant la prévention, ou encore de formes discrètes de domination. En se combinant, ces ingrédients de la vulnérabilité constituent un terrain plus ou moins favorable à l’apparition d’une pathologie, à l’irruption de formes de violence ou encore à l’occurrence d’un accident.La fragilité constitue parfois une propriété intrinsèque d’un individu ou d’un groupe, liée, par exemple, à une corporéité défaillante pour les personnes âgées. Mais les conditions de protection et de matérialisation de cette blessure (au sens large) doivent également être considérées. En ce sens, la vulnérabilité intègre la prévention, voire la réparation, puisqu’elle invite à être attentif aussi bien à ce qui peut éviter la concrétisation de la potentialité qu’à ce qui est mis en d’une pathologie. Émerge en arrière-plan l’idée de résilience, de capacité à plier sans rompre, et de retour souhaitable à un état d’équilibre après une perturbation.Appréhendée selon une double acception, à la fois comme processus dynamique conditionnant la fragilité des individus, groupes ou communautés (manières d’être disposé), et comme capacité de réponse (modes de régulation à l’échelle individuelle et collective) tant à l’imprévu (situations de crise) qu’aux difficultés quotidiennes (situations ordinaires), la vulnérabilité comprend plusieurs facettes qui appellent un regard pluriel : histoire, psychologie (clinique, psychopathologie), sociologie et sciences de gestion trouvent toute leur place dans cette perspective.C’est dans cet axe que je peux développer librement mes travaux en lien avec mes thématiques de recherche.Sept 2011-mai 2016 : laboratoire SIS Santé Individu et Société EA 4129 (fermeture janvier 2016). Il y avait un axe vulnérabilités du sujet et un axe vieillissement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2015-janvier 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Porteur de projet pour la création du Laboratoire Psychisme et Santé (suite à la fermeture du SIS) avec le soutien de l’ancien vice-président de la recherche et des écoles doctorales de Lyon 2 Pr Yanni Gunnell (2013-2016) et du Président de l’université en poste à l’époque.Ce projet n’a pas été soutenu par l’Institut de Psychologie (qui n’a pas souhaité d’un 4 ème laboratoire de psychologie clinique et de psychopathologie) malgré le soutien du président Jean-Luc Mayaud (avril 2012-avril 2016) et du VP recherche (Pr Yanni Gunnell) et une évaluation très positive de la commission recherche de l’université très favorable au projet et projet pourtant envoyé au ministère pour évaluation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À titre indicatif, voici les axes cliniques qui avaient été choisis :Axe 1où je me situais : conduites et situations de fragilités (programme 1 : conduites à risque en santé et traitement et régulation des émotions ; programme 2 : addictions, émotions et troubles associés).Dans cet axe, les situations de fragilités correspondent à des contextes psychiques, émotionnels, somatiques, culturels et sociaux particuliers dans lesquels apparaissent des problématiques psychopathologiques individuelles et les conduites associées.Cet axe a pour objet, d’une part, l’étude des processus psychiques, cognitifs, émotionnels et comportementaux dans le domaine des conduites à risque et addictions (programmes 1 et 2). D’autre part, il s’intéresse à leur comorbidité avec d’autres types troubles (troubles anxieux et dépressifs, troubles de la personnalité, troubles des conduites, etc.).Axe 1 Les addictions, tout comme les conduites à risque posent, en France comme à l’échelle européenne et dans le reste du monde, un problème de santé publique majeur, dont les impacts sont multiples, sanitaires, médicaux et sociaux (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sante.gouv.fr/addictions.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; . </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sante.gouv.fr/addictions.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inpes.sante.fr/30000/actus2015/002-cjc.asp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.respadd.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Obésité : selon l’Organisation mondiale de la Santé (OMS), la prévalence de l’obésité a pris des proportions épidémiques à l’échelle mondiale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe 2 : : psychopathologies et cliniques des agirs (programme 1 : psychopathologies et cliniques du corps ; programme 2 : Psychopathologie(s) des agirs et dispositifs de prise en charge.À partir d’objets et réalités cliniques spécifiques [amenés à évoluer/se diversifier au fil du temps], cet axe se propose de contribuer à l’essor des recherches sur les liens entre psyché/soma [incluant les rapports psyché/cerveau] et environnements [tant matériels qu’intersubjectifs] permettant un dialogue tant avec les différents courants et sous- disciplines de la psychologie [psychopathologie, psychosomatique, psychologie clinique de la santé…] qu’avec d’autres champs disciplinaires [anthropologie, médecine….], dans une démarche résolument transdisciplinaire et translationnelle, destinée à prendre en compte et à rendre compte de l’hypercomplexité du Sujet humain, de son fonctionnement et de ses souffrances.Axe 2 En France, près de 15 % de la population adulte est obèse, et environ le tiers est en surpoids Obépi, 2009). Autre problème de santé majeur. Violences sexuelles, intrafamiliales, conjugales, psychologiques : la violence subie par les femmes reste un fléau en France. Ces violences sont au centre de la campagne nationale — violences contre les femmes la loi vous protège : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.stop-violences-femmes.gouv.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001—2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Laboratoire Psyclé [équipe psychologie clinique et psychopathologie] Équipe 3 : psychopathologie de la construction du réel et des addictions [coordination : J. L. Pedinielli] Programme 5 : émotions et addictions)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**1996—2001 **: CERPP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai fait partie du laboratoire du C.E.R.P.P. « Centre d’Études et de Recherches en Psychopathologie » (dirigé par le Professeur Henri SZTULMAN) : axe psychopathologie clinique (addictions et troubles de la personnalité, évaluation clinique qualitative).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations et valorisation scientifiques (réseaux, contrats…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche et participation à des réseaux de rechercheAncien Membre de Sociétés savantes et des réseaux associés notamment :Depuis 1996-2020 : membre de l’American Psychological Association. Depuis 1996 : membre de la Société de Tabacologie.Depuis 1998-2024 : membre de la Société Française de Psychologie.Depuis 1998-2024 : membre de la Société du Rorschach et des Méthodes Projectives.De 2003 à 2008 : membre de l’Association Internationale de Psychopathologie et de Psychologie Clinique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre du réseau correspondant Société Française de Psychologie du Sport (développé par Greg Décamps).De 2011-2016 : membre de la Société Française de Gériatrie et de Gérontologie ; Association Francophone de Psychologie de la Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations à des contrats de recherche et projets de recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de 2013-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Porteur de projetRecherche hospitalière en cours : ASTHME, TABAGISME ET DÉFICITS ÉMOTIONNELS [ASTADEM (ASthme Tabac Déficit Émotionnel)] (thèse soutenue)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013—2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Association de Biodanza « Danser la vie »</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001—2003 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enquête panel sur la santé et le bien-être psychologique (ORS-PACA)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002—2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enquête panel sur la santé et le bien-être psychologique (ORS-PACA) 2002-2004 :Conséquences psychosociales des inondations en France : construction d’une stratégie de recherche et planification de la réponse épidémiologique : appel d’offres du ministère de l’Environnement. Programme de recherche RIO 2 (ORS-PACA) — risques environnementaux.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004—2006 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">VIH : Enquête sur les personnes atteintes : VESPA (ORS-PACA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GESTIONNAIREHOSPICES CIVILS DE LYONDélégation à la recherche Clinique et à l’Innovation (DRCI) 3 quai des Célestins — 69002 LYON Cedex Tel : 04 72 40 68 50 Fax : 04 72 40 68 69RESPONSABLE SCIENTIFIQUEProfesseur en psychologie de la santé et du Vieillissement, Psychologue clinicienne, tabacologueUniversité Lyon 2, institut de psychologie, campus porte des Alpes, bâtiment L, bureau L 148 5 avenue Pierre Mendès France 69676 BronMail : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lydia.fernandez@univ-lyon2.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre de l’étude	Asthme, tabagisme et déficits émotionnelsAcronyme :	ASTADEM (ASthme TAbac DEficit EMotionnel)Mots-clés	Asthme — tabagisme — déficits émotionnels — dépression — anxiétéPromoteur de la recherche	Hospices Civils de LyonDirection de la Recherche Clinique et de l’Innovation (DRCI) 3 quai des Célestins — 69002 LYON CedexTél. : 04 72 40 68 50 Fax : 04 72 40 68 69Investigateur principal	Pr Gilles DEVOUASSOUXResponsable scientifique	Pr Lydia FERNANDEZNombre de centres prévus	1 : Service de Pneumologie de l’Hôpital de la Croix-Rousse (69004 Lyon)Type d’étude	3° Recherche non interventionnelle (selon l’article L1121-1 du code de la santé publique)Planning de l’étude	Durée des inclusions : 2 ansDurée du suivi/participation du patient : 4 semaines (délai entre l’entretien pour l’étude et une rencontre pour restitution des résultats individuels selon le souhait du patient).Durée totale de l’étude : 2 ans et 4 semainesDéterminer si le mauvais contrôle de l’asthme est lié à un déficit émotionnel tel que l’alexithymie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à l’élaboration de l’auto-questionnaire patient à destination de 600 médecins généralistes (relevé des caractéristiques socio-démographiques du patient ; décrire les symptômes psychologiques ressentis par le patient par rapport à un épisode dépressif caractérisé et d’autres troubles anxieux associés [attaque de panique, phobies, TOC] ; évaluer le degré de souffrance psychique et de répercussion en termes de fonctionnement chez le patient ; identifier la présence d’une dépendance et/ou d’une consommation excessive d’alcool [susceptible de masquer les symptômes de dépression].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaborations de recherches avec et sous la responsabilité du Dr Pierre VERGER, ORS PACA — INSERM U 379 23 rue Stanislas Torrents 13006 Marseille.Participation à l’élaboration d’un questionnaire auto-administré, d’environ 20 minutes composé de 4 échellespsychométriques (échelle d’anxiété et de dépression, HAD ; échelle de qualité de vie, SF 36 ; échelle d’évènements de vie ; échelle d’anhédonie de Chapman). Il sera rempli par le patient après l’entretien en face à face ainsi qu’un calendrier chronologique visant à repérer les trajectoires professionnelles des patients. Ce questionnaire est important pour appréhender l’état de santé psychologique du patient et le retentissement de la maladie (publication issue de ce travail).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaborations de recherches avec et sous la responsabilité du Dr Yolande Obadia, ORS PACA — INSERM U 379 23 rue Stanislas Torrents 13006 Marseille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche et gestion et valorisation de collections</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La valorisation de la recherche se fait surtout à travers les publications, les congrès, les séminaires et la production et la diffusion du matériel pédagogique tant spécialisé que de vulgarisation.La gestion et valorisation de collections se font à travers des sites Internet et plus particulièrement des pages enseignements, articles, livres où les étudiants peuvent accéder et télécharger mes articles et avoir accès aux résumés et sommaires détaillés de mes livres : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Lydia_Fernandez/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Une page Internet détaille les enseignements dispensés (intitulés des enseignements, objectifs, contenus, bibliographie). Des documents relatifs aux CM et aux TD sont mis à leur disposition sur Moodle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnements, expertises, responsabilités éditoriales, diffusion du savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises (organismes nationaux et internationaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Fonction d’expert AERES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 Mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : campagne de la vague C dans le cadre de l’évaluation de l’EA 3071 à l’Université Louis Pasteur [Strasbourg], Unité 1 : Unité de recherche en Psychologie : Subjectivité, connaissance et lien social dirigé par le Pr S. Lesourd.5 Janvier 2009 : campagne d’évaluation des unités de recherche de la vague dans le cadre de l’évaluation du Laboratoire de Psychologie Clinique et de Psychopathologie — LPCP [Professeur P. Marty] et de l’évaluation du Laboratoire de Psychopathologie et Processus de Santé — LPPS [Pr Jean Louis Adrien], à l’Institut de Psychologie, 71, avenue Édouard Vaillant, 92774 Boulogne Billancourt.2008 ; 2011 ; 2012, 2014 : Fonction d’expert : contrats ou financements de recherche [5]Évaluation et rapport d’expertise effectués pour chaque projet, 4 nationaux et 1 international [5].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**22 Février 2008 **:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sur demande de l’agent du programme Terry Lee McPherson : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">terrylee.mcpherson@sshrc.ca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> — évaluation anonyme et extérieure de la demande de subvention soumise au Conseil de Recherches en Sciences Humaines du Canada du projet intitulé Trauma et toxicomanie : enjeux pour le traitement présenté par Louise Nadeau [Pr, Université de Montréal, directrice du Centre Dollard-Cormier — Institut universitaire sur les dépendances] et par Hélène Simoneau [chercheur au Centre Dollard-Cormier]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 26 ème appel à projets « Sciences Humaines et Sociales » Association France Alzheimer –-AAP 2011 : Évaluation et modélisation des conséquences médicales et économiques de quatre stratégies de prévention du déclin cognitif dans la maladie d’Alzheimer présenté par Pr Laurent Molinier, Professeur des Universités-Praticien Hospitalier,« Épidémiologie et analyses en santé publique : Risques, maladies chroniques et handicaps ». INSERM 1027, C.H.U. de Toulouse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 mars 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Appel à soutien aux initiatives de recherche — Modalité 1 : Projet Jeune Chercheur, Ecole des Hautes Études en santé Publique, Rennes : Impact des paquets de cigarettes neutres et des avertissements sanitaires sur les perceptions, émotions et comportements des individus présenté par Karine Gallopel-Morvan, Maître de conférences HDR EHESP - Institut du management sur demande de Marie-Aline BLOCH, Directeur de la Recherche : Marie- </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline.Bloch@ehesp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">26 juin 2012 : AAP SHS 2012 7e Appel à projets « Sciences Humaines et Sociales : Prise en charge des troubles de mémoire de patients atteints de la maladie d’Alzheimer : Utilisation de techniques théâtrales et de chant présenté par Anne Marie Ergis, Professeur des Universités, EA 4468, Université Paris Descartes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**29 mai 2014 **:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAP SHS 2014 9e Appel à projets “Sciences Humaines et Sociales : Le risque d’épuisement chez les proches aidants dans le contexte de la Maladie d’Alzheimer par Agnès Bonnet MCU-HDR, Aix Marseille université, Laboratoire de Psychopathologie Clinique : Langage et Subjectivité EA 3278, Aix Marseille Université [AMU].Autres expertises [articles, communications, recommandations], comités de sélection et de suivi de thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je participe à des comités de sélection sur le territoire national dans les universités françaises pour le recrutement des enseignants-chercheurs en psychologie [section 16 et section 70] depuis 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 — … : Membres de comités scientifiques dans les universités françaises (Tours, Caen, Paris 5, 8, 10), Nice, Lyon 1, Lyon 2 (ESPE, psycho, STAPS), etc.)2001— : expertises congrès.2017 — … : Comité de suivi de thèse (Paris 7, Lyon2, Lyon 1, Poitiers, Toulouse Jean Jaurès, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2010 : membre du groupe de lecture sur l’état des lieux et les recommandations de pratique clinique : personnes âgées et consommation d’alcool (Société Française d’Alcoologie et la Société Française de Gériatrie et de Gérontologie) et participation à la rédaction du rapport. Publié dans le n° d’Alcoologie et addictologie de septembre 2014, tome 36, n° 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - … : Responsabilité éditoriale et directions de collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2014 :Co-conceptrice (avec France Perrot, Éditions In Press) et directrice d’une nouvelle collection d’ouvrages de fiches de psychologieCollection « Fiches de Psycho »un concept, des fiches : QCM, exercices, quiz, d’exemples ou cas cliniques, illustrent chaque fiche. Conçus par des universitaires et cliniciens, les ouvrages de cette collection répondent au plus près aux attentes des étudiants et des professionnels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parus depuis 2015 : 42 parutions : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inpress.fr/collection/psychologie/fiches-de-psycho/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 : revues : 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loonis, E., Fernandez, L., Cerclé, A. (décembre, 2002). Les addictions. Addiction, identité et modèle. Psychologie Française, 47, 4, 43-93.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion du savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 6Medias (2008-2018)1— Fernandez, L. (2008, octobre). Interview à une émission sur le tabac. FR3 Picardie (voix publique, Karine Hallaf).2— Fernandez, L. (2009, décembre). Les jeunes et le tabac. Interview pour le Magazine Phosphore (Aziliz Claquin).3— Fernandez, L. (2011, juillet). Alcool, tabac, médicaments : les seniors de plus en plus dépendants. Interview pour ITW-RMC info journal (Victor Joanin).Conférences (2007-2018)4— Fernandez, L. (2007, octobre). Tabagisme, stress et autres conduites addictives chez les seniors, Groupement d’Alcoologie et d’Addictologie de la Région Picardie — Centre Hospitalier de Roye.5— Fernandez, L. (2006, novembre). De l’émergence du concept d’addiction à la clinique des addictions. Fédération d’aide à la santé mentale Croix Marine et Association régionale d’aide à la santé mentale de Picardie), CH Philippe Pinel, route de Paris 80 000 Amiens.6— Fernandez, L. (2018, mars) : L’utilisation du dessin dans les problématiques de santé. Société Rhône-Alpes de Psychosomatique, Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des jurys de thèses ou d’HDR ou directions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–	58 jurys de thèse.–	43 en tant que rapporteur (Toulouse 2/Jean Jaurès, Montpellier 3, Aix-Marseille Université 1, Amiens, Dijon, Angers, Caen, Rouen, Paris [5, 7, 8, 10, 13], Tours, Poitiers, Lille, Bordeaux 2, Nice, Lyon 2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">–	7 jurys d’Habilitation à Diriger des Recherches (HDR) en tant que rapporteur (Aix, Montpellier, Bordeaux 2, Paris, Rennes, Tours, Besançon, etc.). 1 direction d’HDR (Lyon 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et animation scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de programmes de recherche, conseil de laboratoire (2003-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Année	Université	responsabilités	Détails responsabilités2003-2006	Université	deProvence,	Aix Marseille I	du programme de recherche 3 : Processus	émotionnels étiopathogéniques dans les addictions et les troubles du comportement (de l’équipe thématique 3 : Émotion, construction du réel et pathologie — Pr Jean Louis PEDINIELLI, du Centre PsyCLé).	–	Animation scientifique du programme  : séminaire mensuel (présentation des travaux des doctorants et intervention des enseignants chercheurs du	programme ;	séminaires	sur	des	aspects méthodologiques, etc.) ;atelier de préparation de communications et de rédactions d’articles ; présentation orale des communications) ;développement de projets de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006	Université	deProvence,	Aix Marseille I	membre du conseil de laboratoire (le directeur du laboratoire, 5 membres élus : 3 membres du collège des enseignants chercheurs permanents, 1 membre du collège des doctorants, post-doctorants et ATER, 1 membre du collège IATOSS, 4 membres nommés par le directeeur du loratoire. 2 réunions par an.	Ma participation au sein de ce conseil : Travail sur :•	le programme, la coordination des recherches, la composition des équipes ;•	les moyens budgétaires à demander par l’unité et la répartition de ceux qui y sont alloués ;•	la politique des contrats de recherche concernant l’unité ;•	la politique de la diffusion de l’information scientifique de l’unité ;•	la gestion des ressources humaines ;•	la politique de la formation pour la recherche ;•	toutes mesures relatives à l’organisation et au fonctionnement de l’unité susceptibles d’avoir une incidence sur la situation et les conditions de travaildu personnel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation colloques, conférences, journées d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1995-2013N = 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès nationaux (4) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation et du comité scientifique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 1995 : du premier Colloque National Junior en Psychopathologie, Les formes contemporaines du malaise dans la civilisation, organisé par le C.E.R.P.P., Toulouse 2, 25-26 mars 1995 ; modératrice de la matinée du 25 mars 1995 (Malaise dans la civilisation : illusion ou réalité).Mars 1998 : de la journée de travail « Psychologie Projective et Pratiques Cliniques », Toulouse, 21 mars 1998.Juin 2001 : et supervision du 7ième Colloque National Junior en Psychopathologies et Psychologies cliniques : actualité de la recherche, organisé par le C.E.R.P.P., Toulouse 2, 15-16 juin 2001.2006 : des 2e Entretiens de la psychologie, Boulogne Billancourt, France, 2-3-4 novembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Congrès international (1) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation et/ou du comité scientifique :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : du III ème Congrès International de Psychologie de la Santé, Aix-en-Provence, France.2013 : 16 h	International Reversal Theory Conference,13–16	july, 2013, France.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://irtc2013.sciencesconf.org/resource/page/id/3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Directions de mémoires de D.E.A. ou de Master recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Lyon 2 — (2011-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**2011—2015 : **5 directions de travaux de recherche avec des responsabilités d’encadrement et de suivi des jeunes chercheurs du laboratoire Santé Individu et Société.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre du mémoire de master recherche 2 2011-2015 (N = 5)	Année universitairede soutenance et Mention	Directeur et/ou co-directeurImpact psychologique des facteurs liés à la maladie et d’une classification selon un niveau de risque histopronostic sur la qualité de vie après cancer du sein non métastasé (SophieLantheaume)	2011—2012 (TB)	Pr L. FernandezJury : S. BloisDa Conceicao — F. Osuirak</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symptomatologie anxio-dépressive, résilience et maladie d’Alzheimer chez des personnes âgées institutionnalisées(Emeline De Haro)	2011—2012 (B)	Pr L. FernandezJury : A. R. Galiano-A. SagneÉvènements de vie négatifs et tabagisme : apport du dessin del’arbre et des récits de vie (Katia Chouchane)	2012—2013 (AB)	Pr L. FernandezJury : A.Galiano ; S. Blois Da Conceicao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rôle du soutien social et de la représentation de la maladie dans le bien-être des patients BPCO en rééducation (MyriamFautrière)	2012—2013 (TB)	Pr L. FernandezJury : M. Poussin ; S. Blois Da Conceicao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rôle du soutien social dans l’ajustement et la qualité de viedes parents d’enfants hémophiles (Pauline Berthélémy).	2014—2015 (B)	Pr L. Fernandez- S. Blois Da ConceicaoJury : L. Fernandez- S. Blois Da Conceicao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Provence — Aix-en-Provence (2001-2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">N = 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre du mémoire de D.E.A. ou master recherche 2 2001-2008 (N = 4)	Année universitaire de soutenance etMention	Directeur et co-directeurUne psychologie de la santé pour une réhabilitation psychosociale des patients atteints de schizophrénie (P.Cansouline)	2001—2002 (TB)	Pr J. L. Pedinielli/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tabagisme et mémoire (M. F. Ricci)	2002—2003 (B)	Pr J. Vauclair/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Développement affectif et compétences sociales chez de jeunes enfants séparés de leurs familles et en situation de placementjudiciaire (V. Moureau)	2003—2004 (B)	P. Y. Gilles/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dépendance médicamenteuse et troubles émotionnels chez les sujets âgés : relations entre addiction aux benzodiazépines, évènements de vie, dépression, anxiété, alexithymie et anhédonie chez les sujets âgés (D. Rey)	2003—2004 (B)	Pr J. Vauclair/L. Fernandez Jury : Pr M. Morin/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attribution intentionnelle et processus de pensée : une approche clinique développementale (H. Hammoudi).	2004—2005 (TB)	L. FernandezJury : G. Gimenez, Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Des théories de la maladie. Discours d’un corps en souffrance(J. Ortusi)	2004—2005 (B)	L. FernandezJury : Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transsexualisme et états émotionnels (C. Oget)	2004—2005 (TB)	L. FernandezJury : À. Michel/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachement et déséquilibre glycémique chez des diabétiques de type 1 (O. Oueslati).	2005—2006 (B)	L. FernandezJury : Gimenez, Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Relation d’objet et altération du lien chez le sujet âgé(M. Maurel).	2006—2007 (TB)	Pr Lydia FernandezJury : Gimenez/Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’exercice subjectif dans un atelier de musique et de chant (H.Nguyen Thi Tuyet-Verger)	2007—2008 (B)	Pr L. Fernandez/Pr J. L. PedinielliJury : J.L. Pedinielli — G. Rouan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001—2008 : 4 Co-Directions (de 2001 à 2004) et 6 directions (depuis 2004) de travaux de recherche avec des responsabilités d’encadrement et de suivi des jeunes chercheurs de l’équipe thématique 3 du Centre PsyCLé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Université Toulouse Le Mirail (1999-2001) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999—2001 : 6 co-directions de travaux de recherche de D.E.A. au Centre d’Études et de Recherches en Psychopathologie CERPP (Université Toulouse Le Mirail, Toulouse II).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi ces étudiants : 6 sont psychologues cliniciens en exercice (4 n’ont pas poursuivi en thèse).Titre du mémoire de D.E.A. (N = 6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2001	Année universitaire desoutenance et mention	Assesseurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Addiction aux benzodiazépines et sujets âgés (C. Cassagne-Pinel)	1999—2000 (B)	Pr H. Sztulman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anorexie mentale et conduite addictive : une étude exploratoirede leur fonction dans le psychisme du sujet anorexique (D. Planas)	1999—2000 (B)	Pr H. Sztulman, Pr Barbe,M. Catteeuw (ATER), Dr Galinon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La figure paternelle dans la problématique de l’anorexie mentale(J. Ménard)	1999— 2000 (B)	Pr H. Sztulman, Pr Barbe,M. Catteeuw (ATER), Dr Galinon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achats compulsifs et troubles de la personnalité (E. Galdos)	2000—2001 (B)	Pr H. Sztulman, Pr H. Chabrol, Pr B. Rogé, Pr M.T. Muñoz-Sastre, A. M.Favard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">États métamotivationnels et addiction tabagique chez des patients atteints de troubles de la personnalité (B. Charat).Thèse soutenue en 2006.	2000—2001 (B)	Pr H. Sztulman, Pr H. Chabrol, Pr B. RogéPr M. T. Muñoz-Sastre, A. M. Favard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étude de la dépendance affective chez des patientes anorexiques et anorexiques boulimiques : une analyse clinique en référence à la qualité du narcissisme, à la nature de l’angoisse, à la qualité de la relation d’objet, et à l’utilisation des mécanismes de défense (S.Korzack). Thèse soutenue.	2000—2001 (B)	Pr H. Sztulman, Pr H. Chabrol, Pr B. RogéPr M. T. Muñoz-Sastre, A. M. Favard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directions de thèses et d’HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candidat(es)	Directeur et tauxd’encadrement	Membres du jury	Titre	diplôme	Lieu et dateVincent Bréjard	Pr	LydiaFernandez 100 %	Pr A. Bonnet-Suard, U. Lyon 2 Pr	C.	Bungener, psychopathologie, U. Paris 5Pr L. Pr L. Fernandez, U. Lyon 2 Pr A. Mariage, U. Franche- ComtéPr C. Réveillère, U. de Tours	Addictions et personnalité : de l’alexithymie aux pathologies somatiques 	HDR	U. Lyon 2 2/07/2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses soutenues sous la direction ou co-direction de Lydia Fernandez :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Les co-directions hors université d’origine ont été mises en place :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">suite à des sollicitations directes d’étudiants avec accord de leur directeur de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Du fait du départ en retraite ou période de maladie de collègues (reprise de direction ou co-direction).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ou de ma mobilité universitaire (m’obligeant à faire appel à un co-directeur).Les co-directions à Lyon 2Ce choix est motivé par le souci d’associer aux directions de thèse des jeunes chercheurs MCF non habilités à diriger des recherches afin de les aider à développer leurs travaux et leurs compétences d’encadrement, mais également pour profiter de la richesse des apports très complémentaires d’une co-direction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 9 (dont deux financées 2 contrats CIFRE)Candidat(es)	Directeur et tauxd’encadrement	Membres du jury	Titre	diplôme	Lieu et date</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cheikha David	Pr	LydiaFernandez 50 %Pr	Jean	Louis Pedinielli50 %	I. Boulze, psychologie clinique, MCF, HDR, U. Montpellier IIIPr C. Bungener, psychopathologie, U. Paris 5Pr L. Fernandez, psychopathologie, U. AmiensPr M. Montreuil, psychopathologie, U. Paris 8Pr J. L. Pedinielli, psychologie clinique, U. de Provence	Demande de chirurgie esthétique et satisfaction en lien avec le fonctionnement psychosocial et émotionnel.	Doctorat Psychopathologie (mention très honorable).	U.	de Provence 1/12/2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounia Hamraoui	Pr	LydiaFernandez 100 %	Pr L. Fernandez, psychologie de la santé et du vieillissement, U. Lyon 2Pr E. Freixa i Baqué, Épistémologie et sciences du comportement, U. de Picardie Jules VernePr	P. Y. Gilles, psychologie différentielle, U. Aix Marseille I Pr	 P. Graziani, psychopathologie, U. de NîmesL. Romo, MCF, HDR, U. ParisOuest-Nanterre, La Défense	Observance thérapeutique et défaut d’observance thérapeutique en contraception orale.Doctorat psychopathologie(mention honorable).	U.	deProvence Aix Marseille I 16/12/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean	Pierre Parrocchetti	Pr	Jean	Louis Pedinielli50 %Pr	LydiaFernandez 50 %	A. Bonnet, HDR, Aix Marseille UniversitéPr J. L. Pedinielli, Aix Marseille UniversitéPr L. Fernandez, U. Lyon 2G. Rouan, Aix Marseille UniversitéPr Le Scanff, STAPS, U. Paris-Sud Orsay XIPr I. Varescon, Paris 5	Stress, coping et traits de personnalité (névrosisme et lieu de contrôle) chez des sauveteurs et des conseillers du Pôle Emploi.	Doctorat psychopathologie(mention très honorable).	Aix Marseille Université 27/10/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Bellego Contrat CIFRE 	Pr Lydia Fernandez 50 %Pr Thémis Apostolidis50 %	Pr T. Apostolidis, Aix Marseille UniversitéPr L. Fernandez, U. Lyon 2Pr B. Quintard, U. Bordeaux 2 Pr D. Luilhier, CNAMPr M. Préau, U. Lyon 2	Identité professionnelle et relation au travail dans le monde technique chez France Télécom	Doctorat psychopathologie (mention très honorable).	Aix Marseille Université 12/04/2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Menecier	Pr Louis Ploton131 50 %Pr Lydia Fernandez 50%	I. Boulze, M.C.F., HDR, Montpellier 3Pr L. Fernandez, U. Lyon 2 Pr L. Ploton, Lyon 2Pr I. Varescon, U. Paris DescartesPr M. Verny, Université Pierre et Marie Curie	Attitudes et croyances des soignants hospitaliers envers le mésusage de l’alcool de sujets âgés ou la relation de soin à l’hôpital avec des sujets âgés en difficulté avec l’alcool. Étude sur lescroyances, représentations, connaissances et attitudes.	Doctorat de psychologie (mention très honorable) avec les félicitations du jury à l’unanimité.	U. Lyon 2 11/03/15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosario Katty Merma Choquehuanca	Pr Lydia Fernandez100 %	N. Acioly-Regnier, M.C.F., HDR, Lyon 1I. Boulze, M.C.F., HDR, Montpellier 3Pr E. Bouteyre, Aix Marseille U. Pr L. Fernandez, U. Lyon 2 Hachet, MCF, HDR, U. dePoitiers	Récits, évènements de vie et dessins de l’arbre chez des patients	schizophrènes français et péruviens.	Doctorat de psychologie (mention honorable)	U. Lyon 2 16/07/15Candidat(es)	Directeur et tauxd’encadrement	Membres du jury	Titre	diplôme	Lieu et date</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lantheaume Contrat CIFREHôpital privé Drôme-Ardèche-Ezus Lyon 1	Pr Lydia Fernandez	Pr F. Cousson-Gelie, U Paul Valéry — Montpellier IIIPr L. Fernandez, U. Lyon 2B. FLeury, Docteur en médecine, Radiothérapeute, Centre Marie Curie — ValencePr I. Varescon, U. Paris Descartes	Cancer du sein non métastasé, qualité de vie et surveillance alternée	Doctorat psychologie (mention très honorable)	Université Lyon 2 11/12/2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Boulon	Pr Lydia Fernandez Dr Pascal Menecier	Pr L. Fernandez, U. Lyon 2P. Graziani, U. Nîmes Amal Hachet, U. PoitiersP. Menecier, Macon	Addiction (s) à l’alcool et/ou au tabac et déficits émotionnels chez des sujets âgés de plus de 65 ans	Doctorat de psychologie (mention très honorable	U. Lyon 2 28/12/2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édith Barthélémy	Pr L. Fernandez Pr G.Devouassoux	Pr A. Bonnet-Suard, U. Lyon 2V. Bréjard, MCF HDR, Aix Marseille UniversitéPr L. Fernandez, U. Lyon 2 Pr P. Graziani, U. NîmesPascal Menecier, PH, Macon	Asthme, tabagisme et déficits émotionnels	Doctorat psychologie	Université Lyon 2 18/12/19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des docteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candidat(es)	Emplois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cheikha David	Psychologue clinicienne à temps plein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounia Hamraoui	2007-2013 : Psychologue clinicienne à mi-temps au CROUS, cellule d’aide psychologique pour étudiants)2008-2013 : chargée d’enseignement à l’université de Picardie Jules Verne, faculté de psychologie en licence de psychologie (L1, L2, L3).Depuis 2014 : Maître-assistant à l’université Mohamed V de Rabat (Maroc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Pierre Parrocchetti	Depuis 2008 : Maître de conférences associé, Université de Corse Pasquale Paoli, Licence de Psychologie et Master Sciences de l’Éducation.Depuis 2012 : DU Soins palliatifs, formation continue, Université de Corse Pasquale Paoli ; DESU Coaching, Université Paris VIII, supervision de mémoire.Actuellement : Psychologue du travail, Consultant & Formateur en risques psycho-sociaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Bellego Contrat CIFRE	2010-2013 : Doctorant France Télécom Direction de l’Environnement du Travail, Paris (CDD/bourse CIFRE 3 ans).chargé d’enseignement, Unité « Psychologie, Sociologie, Anthropologie », Faculté de Médecine Pierre et Marie Curie, IFSI Rueil-Malmaison, Paris.À partir de 2013 : post –doctorat aux États Unis — projet FT.Aujourd’hui psychologue en libéral. Enseignant à l’École Centrale de Marseille. Ex-Conseiller National en organisation du travail chez France Telecom/Orange</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosario Katty MermaChoquehuanca	Psychologue clinicienne et psychothérapeute (Service d’Hématologie et d’Oncologie, Hôpital Henri Duffaut depuis 2016) et centre hospitalier du pays d’Aix en gériatrie depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Menecier	Médecin gériatre, Hôpital de Macon.Sophie Lantheaume	Septembre 2015 — … : Psychologue oncologue à plein temps. Hôpital privé Drôme-Ardèche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edith Barthélémy	Psychologue en libéral.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèses arrêtées pour raisons professionnelles (emplois de psychologues) : N = 4Ces étudiants n’ont pas souhaité poursuivre leurs thèses dès qu’ils ont trouvé un emploi de psychologue correspondant à leurs compétences et ont souhaité ne pas poursuivre leurs thèses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse arrêtée pour raisons familiales : N = 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candidat(es)	Directeuret taux d’encadrement	Titre	Lieu et datede début de thèse et de fin de thèseDelphine Rey	Pr Jacques Vauclair 50 %</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydia Fernandez (MCF, HDR) 50 %	L’addiction aux benzodiazépines chez les personnes âgées et ses relations avec certains états émotionnels (dépression, anxiété, anhédonie, alexithymie)	U. de Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Début : 01/10/2004 Fin : 01/06/2006Haythem Hammoudi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étudiant ayant bénéficié d’une bourse d’études de son pays : la Tunisie.	Pr Lydia Fernandez 100 %	Le lien mortifère à l’objet : Addiction et perversion. Approche clinique et projective.	U. de Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Début : 01/10/2005 Fin : 01/09/2008Sébastien Maillard	Finkelstein-Rossi, J. 50 %</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr Lydia Fernandez 50 %	Consommation de substances psychoactives et délinquance vers un modèle psychopathologique de la relation.	U. Picardie, Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Début : 01/10/2006 Fin : 01/09/2009Émeline De Haro	Pr Lydia Fernandez 100 %	Symptomatologie antidépressive, routinisation et maladie d’Alzheimer chez des personnes âgées institutionnalisées	et	noninstitutionnalisées133.	U. Lyon 2Début : 01/10/2012 Fin : 01/12/2017Florence Osanna-Jacolin	Pr Agnès Bonnet-Suard 50 %Pr Lydia Fernandez 50 %	Accidents de la vie courante et conduites sportives chez les seniors : enjeux préventifs et importance de la dynamique émotionnelle et subjective dans l’appréhension de lamobilité134	U. Lyon 2Début : 01/09/2017 Fin : 01/09/2020</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. Editions In Press, 269 p., 2024, Concept psy, Lydia Fernandez, 978-2848358895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de cas. Guide pratique et repères cliniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Pégousette. ‎ Independently published, 140 p., 2022, 9798848217278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de cas. Guide pratique et repères cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Pégousette. 2022, 979-8848217278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation clinique et l’étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2020, collection 128, 978-2200626853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions 2. Concepts et modèles théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Nègrefont. 2019, ‎ 978-1708647889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Nègrefont. 2019, 978-1700195098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions 1. Faits d’observation clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Negrefont. 2019, 978-1706524168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. 2016, Concept psy, 978-2848353364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23 grandes notions de psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. 2015, 978-2100770038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de l’arbre. Un dessin pour comprendre et interpréter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. 2014, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme : de l’initiation au sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Letourmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2007, collection 128, 978-2200345518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique des addictions: Théories, évaluation, prévention et soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Catteeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2005, Collection Cursus, ‎ 978-2200344337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Catteeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2005, collection Fac, 978-2200344757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités gérontologiques des conduites addictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (137), pp.332-338. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2023.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin et personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menecier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (133), pp.58-62. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2022.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre alexithymie, dépression, anxiété et contrôle de l’asthme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pradat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2023.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumer à l’hôpital en 2022. Une liberté, un risque ou une provocation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 28 (3), pp.103-120. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.283.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in patients with non-metastatic breast cancer: evolution during follow-up and vulnerability factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois-da Conceicao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.1935-1943. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-021-06203-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational socioeconomic risk associations for head and neck cancer in Europe and South America: Individual participant data analysis of pooled case–control studies within the INHANCE Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hovanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Holcatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (8), pp.779-787. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2020-214913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein non métastasé et dessin de l’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois da Conceição</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3-4), pp.202-209. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2019-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ACIRA Registry: A Regional Tool to Improve the Healthcare Pathway for Patients Undergoing Percutaneous Coronary Interventions and Coronary Angiographies in the French Aquitaine Region: Study Design and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lesaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Saillour-Glenisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Pathways in Cardiology: A Journal of Evidence-Based Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 1, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/hpc.0000000000000199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des choix du vocabulaire soignant à propos d’aînés mésusant d’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rita Galiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drogues, santé et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.100-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites addictives du sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menecier-Ossia Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (10), pp.589-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et croyances de soignants hospitaliers envers le mésusage d’alcool de sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Galiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (6), pp.544-550. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcoolisme est-il toujours une maladie au XXI e siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176 (1), pp.42 - 47. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer et estime de soi : mise en place d’un atelier « terrapeutique » au sein d’un EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (98), pp.100-108. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles de l’usage d’alcool du sujet âgé : un exemple pour aborder la complexité en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (9), pp.763 - 769. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein, activité physique adaptée et qualité de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Fisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (10), pp.841-848. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesse et tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Moscato-Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.32-34. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et connaissances des patientes sur le suivi gynécologique de prévention par les sages-femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delepau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Balsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (127), pp.40-43. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouthwash use and cancer of the head and neck: a pooled analysis from the International Head and Neck Cancer Epidemiology Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boffetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. A. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muscat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein, image du corps et Psychothérapie par Médiation Photographique (PMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174 (5), pp.366-373. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations soignantes des personnes âgées qui boivent trop d&amp;quot;alcool: Regards croisés entre aides à domicile et infirmiers hospitaliers = Caregivers&amp;quot; representations of elders who drink too much alcohol: Crossroads between professional home caregivers and hospitals nurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Moscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Varescon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.455-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caregivers’ representations of elders who drink too much alcohol: crossroads between professional home caregivers and hospitals nurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Moscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Varescon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.455-463. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2016.0639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abstinence alcoolique dans les soins aux aînés mésusant d'alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vferimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.187-193. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2016.0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles anxio-dépressifs chez une personne âgée atteinte de maladie d'Alzheimer à travers le SAT et le dessin de l'arbre = Anxiety and depressive disorders in the elderly person with Alzheimer's disease through SAT and tree drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menecier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (91), pp.40-52. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2015.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein, image du corps et Psychothérapie par Médiation Photographique (PMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174 (5), pp.366-373. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déni en alcoologie, à travers ce qu'il n'est pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loetitia Rotheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drogues, santé et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (2), pp.39-59. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038629ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency of cigarette smoking and the risk of head and neck cancer in the INHANCE consortium pooled analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Straif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bezerra dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyv146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and explaining the effect of education and income on head and neck cancer risk: INHANCE consortium pooled analysis of 31 case-control studies from 27 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. I. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Macpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (5), pp.1125-39. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.29063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité sévère, perte de poids et image du corps après la chirurgie bariatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rubinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parrocchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.151-159. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11690-015-0474-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances soignantes à propos d'usage et de mésusage d'alcool de sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (4), pp.301-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for head and neck cancer in young adults: a pooled analysis in the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Toporcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Znaor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Winn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.169-85. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyu255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions Perception and Emotional Disorders after Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Mnatsakanyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Armenian Journal of Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie de patientes en rémission traitées pour un cancer du sein non métastasé, selon la surveillance médicale classique ou alternée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.108 - 116. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11839-014-0469-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of marijuana smoking with oropharyngeal and oral tongue cancers: pooled analysis from the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. Olshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.160-71. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-13-0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance après cancer du sein non métastasé : quelles propositions pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.240 - 247. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11839-014-0492-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypocondrie du vieillissement ou la solution impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (82), pp.228-233. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult height and head and neck cancer: a pooled analysis within the INHANCE Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cadoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (1), pp.35-48. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-013-9863-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit de vie et dessins d’arbre : une reconstruction subjective de l’événement traumatique chez une personne âgée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Finkelstein-Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Merma Choquehuanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (76), pp.185-192. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigarette, cigar, and pipe smoking and the risk of head and neck cancers: pooled analysis in the International Head and Neck Cancer Epidemiology Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hashibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Am J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178 (5), pp.679-90. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aje/kwt029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques addictives dans la vieillesse : particularités diagnostiques et cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.1226-1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and the risk of head and neck cancer: a pooled analysis in the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fabianova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Znaor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rudnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Causes and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.69-88. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10552-011-9857-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin or mineral supplement intake and the risk of head and neck cancer: pooled analysis in the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eluf-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (7), pp.1686-99. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.27405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche clinique et sociale du tabagisme chez les sujets âgés : genèse, contexte, développement et prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Finkelstein-Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (4), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions du dessin de l’arbre en psychogérontologie : évaluation et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maurel-Caïtucoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (56), pp.77-84. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des seniors : stress et addictions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fantini-Hauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Combaluzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bellego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (4), pp.279-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual behaviours and the risk of head and neck cancers: a pooled analysis in the International Head and Neck Cancer Epidemiology (INHANCE) consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Winn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.166-81. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyp350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Emotional States Before and After Risk Taking in Scuba Diving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Piolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jcsp.2.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anhédonie et dépression dans le contexte de l'infection par le VIH avec les multithérapies antirétrovirales (ANRS-EN12-VESPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.385 - 393. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2007.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance au cannabis et événements de vie: Le poids de la transmission transgénérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (1), pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RECHERCHE EN PSYCHOLOGIE CLINIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en soins infirmiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, tobacco smoking and other addictive behaviours in the police force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (2 Suppl), pp.26S-36S</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, tabagisme et autres conduites addictives en milieu policier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (3), pp.215-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les nouvelles formes d’addiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 100, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction aux benzodiazépines et symptomatologie anxieuse et dépressive chez les sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassagne-Pinel C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (5), pp.459-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des renversements psychologiques : présentation et brève revue des travaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Journal of Hedonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 006, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabagisme et états métamotivationnels chez des adolescents lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Apter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (2), pp.19. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.102.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des états émotionnels avant et après une prise de risques : exemple de la plongée sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.40. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(04)97531-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les nouvelles formes d'addiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteste : revue trimestrielle d'information et de réflexion de la Fédération de l'entraide protestante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État émotionnel subjectif et prise de risques : rôle de l’anxiété et de la fatigue psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (2), pp.89-93. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(04)97450-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the angiotensin II Type 2 receptor cerebroprotective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boutitie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Hypertension Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.182--189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychothérapie alcoologique de groupe selon le modèle cognitivo-comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éraldi-Gackière, Daniela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologues &amp; psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 168, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les addictions : « Addiction, identité et modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cerclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (4), pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexithymie, disposition émotionnelle et comportements à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (78)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Médico-Chirurgicale EMC,Elsevier SAS, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.[37-031-E-10]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSES MULTIDIMENSIONNELLES A PARTIR DE QUELQUES ECHELLES CLINIQUES DU MMPI-2 : HYSTERIE, DEPRESSION, MASCULINITE-FEMINITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Husser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 51 (1-2), pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des liens entre les états-limites et les addictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (3), pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse textuelle de la conduite addictive des fumeurs de cigarettes et des fumeurs de marijuana raffinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bernoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Documents (université Paris 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance en psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25, pp.233-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse textuelle de la conduite addictive des fumeurs de cigarettes consultant pour sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (3), pp.199-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles psychologiques de l'addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4 (1), pp.47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment repérer une disposition narcissique chez un fumeur présentant une addiction tabagique grâce à un bilan psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 63 (3), pp.409-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du concept d'addiction en psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 155 (4), pp.255-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions du sujet âgé : mythe, tabou ou réalité négligée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, La psychologie fait son cinéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie d’Alzheimer, troubles émotionnels et dessin de l’arbre chez le sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’usage du dessin dans la pratique des cliniciens et des chercheurs : une créativité à découvrir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Esparbès-Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, collection la psychologie fait son cinéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes qualitatives en psychologie clinique et en psychopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-178, 2021, collection Univers psy, 9782100819355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Iceta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine sexuelle. Fondements et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lavoisier, pp.335-341, 2016, Médecine Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathologie et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Iceta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine sexuelle. Fondements et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lavoisier, pp.331-317, 2016, Médecine Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialité et émotions chez des personnes âgées atteintes de la maladie d’Alzheimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-83, 2015, Fiches de psycho, 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions et thérapie assistée par l’animal chez des personnes âgées atteintes de démence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-57, 2015, Fiches de psycho, ‎ 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité sexuée et féminité chez la personne âgée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-20, 2015, Fiches de psycho, 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estime de soi et image du corps chez la personne âgée en EPHAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-37, 2015, Fiches de psycho, 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de l’arbre en psychogérontologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. De Haro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le test de l'arbre: Un dessin pour comprendre et interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-182, 2014, Concept psy, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des adolescents et des jeunes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Sup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’addiction chez les adolescents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-101, 2014, 978-2353272440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de l’arbre et médecine traditionnelle chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le test de l'arbre: Un dessin pour comprendre et interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-233, 2014, Concept psy, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adolescent déficient mental : vécu et place dans la fratrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois-da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Finkelstein-Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poussin M.; Galiano A.R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du handicap : 13 études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Press, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et dessin d’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pierron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le test de l'arbre: Un dessin pour comprendre et interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-193, 2014, Concept psy, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adolescent déficient mental : vécu et place dans la fratrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois-Daconceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du handicap : 13 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-119, 2014, Concept psy, 978-2848352916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteinte corporelle, altération fonctionnelle et altération de l’image du corps chez la personne âgée amputée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lenglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du handicap : 13 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-340, 2014, Concept psy, 978-2848352916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et facteurs de vulnérabilité aux addictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les addictions par les TCC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-29, 2013, 978-2294715600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie d’Alzheimer et symptomatologie anxio — dépressive en institution : Mme X, 98 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. De Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement : 15 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-285, 2013, Concept psy, 978-2848352640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les conduites addictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les addictions par les TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2013, 978-2294715600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incontinence urinaire et image du corps chez une personne âgée : madame M., 95 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lambert-Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement : 15 études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-262, 2013, Concept psy, 978-2848352640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites Internet et les groupes ou associations d’entraide sur les addictions en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les addictions par les TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-239, 2013, 978-2294715600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amputation du membre inférieur et image du corps chez une personne âgée hospitalisée en unité de cure médicale : Mr B, 61 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Merma Choquehuanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique de la santé : 12 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Concept psy, 978-2848352398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après cancer du sein et qualité de vie : Mme J., 41 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique de la santé : 12 études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2012, Concept psy, 978-2848352398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de l’image du corps chez un fumeur atteint d’un cancer pulmonaire par les dessins de l’arbre et du bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bartholomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques projectives : 12 cas cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-266., 2011, ‎ 978-2848352152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident vasculaire cérébral, dépression post accident vasculaire cérébral et stratégies de coping chez un sujet âgé : apport du test de l’arbre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques projectives : 12 cas cliniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-240., 2011, ‎ 978-2848352152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions et dépression : « le double diagnostic » : mademoiselle S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Andronikof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gillaizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopathologie des addictions : 12 cas cliniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-168., 2010, Concept psy, 978-2848351919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mallet-Conseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les concepts en sciences infirmières.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-161, 2009, 978-2953331103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des seniors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bernoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions du sujet âgé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-41, 2009, collection Psycho, 978-2848351773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique des addictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions du sujet âgé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-156., 2009, collection Psycho, 978-2848351773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie clinique : recherche clinique ou recherche en clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation professionnelle et les fonctions des psychologues cliniciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.202-2012, 2007, psychologie clinique, 978-2296031180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module VII. Outils de recueil d’informations sur les co- facteurs dans l’étude des effets psychosociaux des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques apès une catastrophe : anticiper les catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-207, 2005, Réponses environnement, 978-2110057488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modules VII. Outils de recueil d’informations sur les co-facteurs dans l’étude des effets psychosociaux des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modules VII. Outils de recueil d’informations sur les co-facteurs dans l’étude des effets psychosociaux des catastrophes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.205-207, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module VI. Outils psychométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques apès une catastrophe : anticiper les catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-204, 2005, 978-2110057488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modules VI. Outils psychométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques après une catastrophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.201-204, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction tabagique et disposition narcissique chez des fumeurs consultant pour sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Homme &amp; Perspectives. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dogme et Recherche clinique en psychopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-83, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés autour d’une observation clinique : Théo, addictions et somatisations comme solutions à une souffrance identitaire narcissique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychisme et Santé : comment penser les troubles somatiques du patient psychotique en psychiatrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semaine d’information sur la santé mentale (SISM), Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire: Cancer du sein et activité physique adaptée (APAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes de la Société Française de Psychologie du Sport [SFPS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance médicale classique ou alternée en fonction du niveau de risque histopronostic de récidive : Impact sur la qualité de vie de patientes en rémission traitées pour un cancer du sein non métastasé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Barletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sensenbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et médiation thérapeutique par la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmecongrès de la Société Française de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal atmospheric excitation of the length of day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexithymie et comportements à risque chez les jeunes adultes (18-25 ans) : intérêt du concept de prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.vol 13, hors-série, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation subjective des émotions et prise de risques : rôle de l’anxiété et de la fatigue psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.13, hors-série, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, tabagisme dans le milieu policier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.13, hors-série, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of tobacco addiction and narcissistic disposition: a comparison of non-smokers and smokers undergoing stop smoking treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.231 s—231s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of Addiction in Psychopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité du tabagisme et de la variabilité de la disposition narcissique chez des fumeurs consultant pour sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20,2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction tabagique et narcissisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction tabagique et narcissisme, 19,2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction : sous le regard du psychologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Dictionnaire de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la dépendance pour un psychologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des drogues et des dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydia Fernandez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lydia FernandezProfesseur en psychologie clinique de la santé et du vieillissementUniversité Lyon 2 Institut de Psychologie5 Avenue Pierre Mendès France 69676 Bron cedexlydia.fernandez@lyon2.frLaboratoire L-VIS EA 7428 (Lyon 1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**CURSUS, DIPLÔMES ET FORMATIONS **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** En psychologie******</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 Mai 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation à diriger des recherches (Université de Provence, Aix Marseille I), université Aix Marseille, FranceTitre : Actualités des addictions en psychopathologie : diversité des approches, des méthodologies et perspectives.Composition du jury :Michaël APTER, Professeur de Psychologie, Georgetown University, Washington, D.C.Hervé BENONY, Professeur de Psychopathologie, UFR de Psychologie, Université de Bourgogne, Dijon. Raymond FOURASTĖ, Professeur de Psychologie clinique et Psychopathologie, IUFM, Toulouse Midi-Pyrénées.Michel MORIN, Professeur de Psychologie Sociale Appliquée, UFR de Psychologie, Université de Provence, Aix-Marseille IJean Louis PEDINIELLI, Professeur de Psychopathologie, UFR de Psychologie, Université de Provence, Aix- Marseille IMarie SANTIAGO-DELEFOSSE, Professeure de Psychologie de la santé, Institut de psychologie, Université de Lausanne, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 Octobre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Doctorat de troisième cycle (thèse nouveau régime) (psychopathologie), université Toulouse 2, FranceTitre de la thèse : Addiction tabagique et disposition narcissique chez des fumeurs consultant pour sevrage tabagique (mention : très honorable avec les félicitations du jury à l’unanimité).Composition du jury :M. BRUCHON-SCHWEITZER, Professeur de Psychologie de la Santé à l’Université Victor Segalen de Bordeaux II, Présidente du jury, rapporteur.J. L. PEDINIELLI, Professeur de Psychopathologie à l’Université de Provence (Aix-Marseille I), rapporteur.H. CHABROL, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II).R. FOURASTĖ, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II).H. SZTULMAN, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II), Directeur de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octobre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : D.E.A. Psychopathologie, université Toulouse 2, FranceTitre du mémoire : Tabagisme, addictions et personnalités narcissiques. Sous la direction du Professeur Henri SZTULMAN (mention bien).Composition du jury :A. M. FAVARD, docteur en droit et en psychologie, chargée de recherche au CNRS, à l’Université de Toulouse le Mirail (Toulouse II).R. FOURASTĖ, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II).H. SZTULMAN, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II), Directeur de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Obtention du titre de psychologue clinicienne, DESS Psychologie clinique et psychopathologie, université Toulouse 2, FranceTitre du mémoire : Écoute et réponse clinique aux appels d’urgence dispensés par la chaîne SOS AMITIĖ. Sous la direction du Professeur R.FOURASTĖ (mention bien).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maîtrise de psychologie clinique, université Toulouse 2, FranceTitre du mémoire : À propos du célibat : actualité d’une question de la psychologie de la vie quotidienne.Sous la direction du Professeur Raymond FOURASTE (mention bien).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985—1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEUG et Licence Psychologie, université Toulouse 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Licence en Sciences de l’Éducation, université Toulouse 2, France, spécialisation : formation, insertion, orientation des jeunes sans qualification)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** Diplômes universitaires****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**1996—1997 : **DU de Tabacologie, université de Paris-Sud (PARIS XI) : Faculté de Médecine Responsable pédagogique : Pr Robert MolimardTitre du mémoire : À propos du concept d’addiction : addiction tabagique et disposition narcissique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009—2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DU Rorschach-Système intégré, université Paris X — Ouest-Nanterre, France, responsable pédagogique : Pr Anne AndronikofPrincipes du test et techniques d’administration et de cotation ; principes de l’interprétation ; interprétation clinique. Applications ; suivi des pratiques : supervision de cas ; Dossier : analyse d’un cas complet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Formations complémentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Formations cliniques	****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formation à l’écoute téléphonique — SOS Amitié — (Avril-Juillet 1990) [Initiation à l’écoute téléphonique, acquisitions d’attitudes et de techniques d’écoute :non-directivité, empathie, compréhension, reformulation…].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juillet 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Initiation aux psychothérapies (35 h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996—2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rorschach (École de Paris [France] et école américaine, TAT [Profil Psychodynamique au TAT de Catteeuw], CAT, FAT, SAT, patte noire, test de l’arbre, tests de dessin, famille, personne, animal, génogramme, ligne ondulée…)Formation à aux différentes techniques d’entretiens cliniques (pratique clinique et recherche) : KAPP (Profil psychodynamique de Karolinska, par Dr Hélène Charitat (1999, 18 h), entretien structural de Kernberg — entretien de relation d’aide et de conseil, entretiens cliniques, de recherche, entretien cognitif et comportemental, entretien motivationnel, entretiens cliniques structurés (DSM), entretiens individuels, de couple, de groupe, etc., et animation de groupe de paroles et de formations, groupes de réflexion sur la pratique professionnelle ou supervision.Observations cliniques, études de cas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999—2001 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formation et formatrice à la méthode d’évaluation clinique qualitative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations en méthodologie et en statistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avril-Mai 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Formation à l’analyse des données textuelles (ALCESTE, TROPES 18 h, SPHINX, 2006, 12 h) ; EMOTAIX (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation aux tests et aux méthodes projectives****** (depuis 1996)******—Addiction Severity Index (A.S.I.), 1999 (12h)– échelles, tests ou questionnaires en psychologie : Et plus spécifique à ma discipline [psychologie clinique, psychopathologie, mais aussi psychologie [clinique] de la santé et du vieillissement]– Formations en statistiques (SPSS/PC, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis mars 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) et mises à jour régulières.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres formations et compétences techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">–	Outils informatiques de base : Système d’exploitation Windows jusqu’à Windows 10, navigateur Web (Mozilla Firefox, google), Doodle, etc., Pack Office,recherche bibliographique informatisée et gestion des références bibliographiques, Internet, Web depuis 1996 ; Bibliothèse, mai 1997 (12 h).Novembre 2003 : logiciel APOGÉE (pour la saisie des notes)– Création et maintien de sites Internet :– Adobe Golive 6, juillet 2004 et maintien du site http ://www.up.univ-mrs.fr/psycli (master de psychologie clinique et de psychopathologie, dirigé par le Pr J. L. Pedinielli et par Pierluigi Graziani)—Word press: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lyd.fernandez.psycho.free.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2006)2013-2015 : création du site Internet dédié aux masters 2 professionnels (psychologie de la santé) et webmaster du site : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://psysante.univ-lyon2.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2016 : Scrivener (outil d’écriture créative professionnel) et Antidote 11 (logiciel de correction grammaticale et d’aide à la rédaction en français et en anglais), Moodle : auto-formation2016 — … : Auto-édition KDP Amazon (plus d’une trentaine de publications et d’aide à la publication via ce système pour des projets artistiques personnels et/ou de proches)2020-2021 : Zoom, Teams, etc.2.4. Compétences linguistiquesFrançais-espagnol : langue maternelleAnglais (lu, écrit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Activités universitaires **(voir plus loin)Activités cliniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologue clinicienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990—1995 : Psychologue-écoutante : les appels téléphoniques d’urgence, écoute et réponse clinique [50 %</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993—2001 : Psychologue [50 %] [spécialité tabacologie, aide au sevrage tabagique] [1997-2001] Cabinet médical Docteur Louis Rouperas, 31 530 Launac et Hôpital Rangueil Service de pneumologie [de 1993 à 1997] — consultations, bilans psychologiques et prises en charge thérapeutiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002—2009 : Psychologue [50 %] [spécialité tabacologie, aide au sevrage tabagique] Milieu associatif [via Mairie d’Amiens] — consultations, bilans psychologiques et prises en charge thérapeutique [dans le cadre de consultations gratuites mises en place par la ville].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009—2012 : Activité libérale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2001 : Formatrice en évaluation clinique qualitative. Société EVACLIQ, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres formations dispensées (1995, 1998)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de la prise en charge de la femme enceinte pour la prévention du tabagisme passif [19 novembre 1998 – 6 h] Association Rivages 82, MontaubanPublic : infirmières, sages-femmes, médecins du travail. Contenu de la conférence de formation :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de la formation permanente des hôpitaux de Toulouse : Formation sur le thème : « Comment appréhender le tabagisme auprès de patients hospitalisés »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 : Formation permanente Hôpital PURPAN Unités internes 1999 Action N ° C. 11,56, auprès de médecins et d’infirmières. [11 et 12 octobre, 15 novembre 1995, 18 h]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** STAGES ****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages professionnels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Février-juin 1994 : Psychologue auprès de patients consultant en médecine générale : consultation d’aide au sevrage tabagiqueSept-novembre 1990 ; Stagiaire psychologue dans un externat médico-psychologique « Les Bruyères » [Toulouse] sous la direction de monsieur BOUCHAÏB psychologue [200 heures]Population : enfants et de préadolescents des deux sexes présentant une déficience intellectuelle modérée à sévère (débiles mentaux profonds, arriérés profonds) fréquemment associée à d’autres troubles comme des troubles moteurs, somatiques sensoriels, relationnels, de personnalité. Travail d’observations et en ateliers thérapeutiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 1990 — octobre 1993 : Écoutante à SOS AMITIÉ TOULOUSE : Soutien psychologique, relation d’aide par téléphone.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Février-mai 1990 : Stagiaire psychologue dans le service de nutrition et de gastro-entérologie du Pr J. FREXINOS au C.H.R/C.H.U. de RANGUEIL [TOULOUSE] sous la direction de madame MICHELON psychologue [200 h]Population : patients souffrant de différentes affections psychosomatiques : colopathies fonctionnelles, rectocolites ulcéro-hémorragiques, colites inflammatoires, syndrome du côlon irritable… Travail d’observations et conduite d’entretiens.Juillet-août 1988 : Stagiaire psychologue dans le service de Psychiatrie Adulte [UF4] du Pr M. ESCANDE au C.H.R./C.H.U. de PURPAN-CASSELARDIT [TOULOUSE] sous la direction de madame MICHAS [GIRAUDEL], psychologue [200 h].Population : patients souffrants de troubles de l’humeur (états dépressifs), d’états névrotiques (inhibitions névrotiques), de troubles comme l’éthylisme chronique… Travail d’observations et conduite d’entretiens, réalisation de bilans psychologiques.Décembre 1985 :Stage à l’école maternelle Marie Curie à COLOMIERS [Haute-Garonne].Observations « naturalistes » et « cliniques » des comportements de l’enfant à l’école maternelle en situation de travail [en classe] et en situation de jeu [en récréation].– Travail sur les tests de dessins.Stage à l’école primaire Jules Ferry à COLOMIERS [Haute-Garonne] dans une classe de C.P.Observations de l’enfant dans le système éducatif et plus particulièrement dans la classe avec le maître et analyse de la dynamique de la fonction éducative au niveau des fonctions d’organisation, de stimulation et de communication.Poursuite du travail sur les tests de dessinTotal heures de stage : 35 h</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1998 : 	Présidences de jury du baccalauréat2001-2006 : Jury des oraux du concours professeur des écoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 1989 — août 1995 : Surveillante d’internat et d’externat en collège et lycée [Haute-Garonne plus spécifiquement, Frouzins, Saint-Jean, Colomiers, Castres-Tarn]Ce travail m’a permis de vivre et de financer mes études.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 1995 — août 1996 : Bénéficiaire d’une Allocation Formation Reclassement [A.F.R.] pour participer au stage de formation de Doctorat en Psychopathologie en vue d’obtenir un emploi d’enseignant-chercheur — MCF — (soit 3150 heures) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Tous niveaux de formations : de la licence au doctorat [mais aussi diplômes d’État, DEPS, DECOP, Sage-femme, DU de Tabacologie]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans quatre universités [Toulouse, Aix-en-Provence, Amiens, Lyon 2 et Lyon 1]Disciplines principales : psychologie clinique, psychopathologie [à tous les âges de la vie : enfants, adolescents, adulte, sujets âgés], mais aussi psychologie de la santé, du vieillissement et interculturelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les enseignements dispensés CM et TD (Licence, Masters 1 et 2 Pro, Master 2 Recherche en psychologie, dans le cadre de diplômes : DU de Tabacologie, Diplôme d’État des Psychologues Scolaires [DEPS], Diplôme d’État des Conseillers d’Orientation Psychologues — DECOP ; Master 2 Pro : enfance, adolescence et vieillissement ; Master 2 Pro : psychologie des perturbations cognitives) dans trois universités (Toulouse (1996-2001), Aix-en-Provence (2001-2006), et Amiens (2006-2011) en psychologie clinique et en psychopathologie notamment et à l’Université Lyon 2 depuis 2011 en psychologie de la santé et du vieillissement, vulnérabilités du sujet et interculturalité  sont très nombreux et peuvent être classés pour résumer en deux catégories :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">théorico-cliniques et cliniques :Par exemple : notions fondamentales, histoire et définitions des concepts, théories et paradigmes, épistémologie et éthique et étude des différents troubles psychopathologiques, etc. ; pratique clinique (professions et métiers de psychologue, champs institutionnels, supervision de stages — pratiques professionnelles) et approches thérapeutiques (du bilan psychologue aux psychothérapies).– méthodologiques :Par exemple : méthodes cliniques, méthodes qualitatives dans le cadre de la pratique clinique ou de la recherche clinique (observation, études de cas, entretiens, techniques projectives…) ; méthodes de recherche, méthodes quantitatives (statistiques, échelles, tests, questionnaires, techniques d’enquête) ; Travaux Individualisés Supervisés (TIS) ou Travaux d’Études et de Recherches (TER), initiation à la recherche ; directions de travaux de recherche (MR 2 et doctorat).La grande majorité des enseignements ont été créés, dispensés, partagés pour les besoins des formations à la demande et répondent à la spécificité des formations (champ théorique notamment) et j’ai pu diriger des équipes pédagogiques constituées avec des collègues qui ont souhaité s’investir dans ces enseignements et avec lesquels j’ai pu régulièrement travailler. J’ai aussi participé à des enseignements déjà existants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements fondamentaux Psychologie clinique et psychopathologieFondements conceptuels des pratiques des psychologues cliniciens et groupes thématiquesEnseignements cliniques et méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’inscrivent dans le domaine de la psychologie clinique et de la psychopathologie [et aussi dans le champ de la psychologie clinique du vieillissement et de la santé depuis que je suis à Lyon 2]. Les problématiques étudiées sont des problématiques cliniques contemporaines [dépendances et conduites addictives [tabagisme, alcoolisme, notamment], image du corps, traumatismes, etc.]. Ils utilisent des méthodes cliniques [observations, entretiens cliniques, méthodes projectives notamment] tenant compte des attendus épistémologiques.Ils s’intéressent à tous les âges de la vie [de l’enfant au sujet âgé] et à de nombreux champs cliniques et psychopathologiques [santé physique ou psychique, vieillissement, etc.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1-	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes projectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis plus de 20 ans, je pratique le bilan psychologique et j’utilise les méthodes projectives dans la pratique et la recherche : Rorschach méthode Exner, École de Paris notamment, TAT, CAT, FAT, SAT] et dessins projectifs (arbre, personne, famille, animal, maison, etc.). En tant qu’objet de médiation, les méthodes projectives (MP) ont une fonction de lien entre le patient et le clinicien, entre le chercheur et son objet de recherche, entre la théorie et la pratique clinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’exploration affinée des manifestations psychopathologiques (dans les champs de recherche présentés listés plus haut) rend compte des traductions nouvelles des souffrances contemporaines. C’est ce que je fais dans les publications cliniques (ouvrages, articles et chapitres).Mes travaux sur le dessin de l’arbre, de la personne et de la maison ont donné lieu à de nombreuses publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2-	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dépendances et conduites addictives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mon D.E.A. (1993-1994, en passant par ma thèse [1997] et mon HDR [2004], je développe des travaux théoriques et cliniques dans le champ des dépendances et des conduites de dépendance [tabagisme, alcoolisme, notamment, mais pas exclusivement].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Exemples :–	histoire du concept, définitions, épistémologie, modèles et théories, clinique, pratique, liens avec d’autres troubles [stress, anxiété ; dépression ; troubles émotionnels ; comportements à risque ; états motivationnels, états-limites, etc.] ;–	tabagisme notamment : clinique, psychopathologie, prévalence, impact sur la santé, contexte social, profil des fumeurs, démarches de soins et d’accompagnement, prise en charge et sevrage tabagique, liens avec d’autres addictions [alcool, médicaments, etc.], d’autres maladies [cancer par exemple] ou d’autres troubles [narcissisme par exemple].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3-	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2001, je développe des travaux en psychologie clinique du vieillissement [pathologies liées au corps qu’il s’agisse de décompensations somatiques ou de manifestations hypocondriaques], les dépressions en lien avec les questions de la perte, l’anxiété, les névroses, les psychoses, pathologies narcissiques et problèmes identitaires, les démences, maladies d’Alzheimer, etc., ce qui permet de penser en termes de processus, de continuité et de rupture clinique aux différents âges de la vie.Exemples :–	récits de vie, problématiques de santé ou maladie [incontinence urinaire, amputation, accident vasculaire cérébral, maladie d’Alzheimer, etc.], liens avec d’autres troubles [stress et traumatismes, anxiété et dépression, addictions — tabac, alcool, médicaments], émotions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** D.E.A., Thèse, HDR****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mémoire de D.E.A. en psychopathologie [Université Toulouse Le Mirail 2]Titre : Tabagisme, addictions et personnalités narcissiques [mention bien]Directeur de mémoire : Pr Henri Sztulman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Thèse nouveau régime) (Université Toulouse Le Mirail, Toulouse II)Titre : Addiction tabagique et disposition narcissique chez des fumeurs consultant pour sevrage tabagique (mention : très honorable avec les félicitations du jury à l’unanimité).Directeur de la thèse : Pr Henri Sztulman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches (Université de Provence, Aix Marseille I)Titre : Actualités des addictions en psychopathologie : diversité des approches, des méthodologies et perspectives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoires de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre du laboratoire L-VIS et membre du collège académique Sciences Sociales (UDL)Site Web : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://l-vis.univ-lyon1.fr</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://l-vis.univ-lyon1.fr/staff/lydia-fernandez/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le laboratoire a pour mission de développer la recherche interdisciplinaire dans le domaine des Sciences Humaines et Sociales (SHS), autour de deux thèmes fédérateurs : la vulnérabilité et l’innovation en lien avec les Activités Physiques et Sportives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe vulnérabilité : vulnérabilité dans le domaine de la santé et/ou du sport (équipe psychologie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’état de vulnérabilité est en effet une construction psychique et sociale : l’accès à l’information, l’éducation et les représentations sociales façonnent l’exposition aux menaces. Plus largement, la vulnérabilité peut procéder de la difficulté à produire des connaissances scientifiques sur les risques, de la préservation de certains intérêts bridant la prévention, ou encore de formes discrètes de domination. En se combinant, ces ingrédients de la vulnérabilité constituent un terrain plus ou moins favorable à l’apparition d’une pathologie, à l’irruption de formes de violence ou encore à l’occurrence d’un accident.La fragilité constitue parfois une propriété intrinsèque d’un individu ou d’un groupe, liée, par exemple, à une corporéité défaillante pour les personnes âgées. Mais les conditions de protection et de matérialisation de cette blessure (au sens large) doivent également être considérées. En ce sens, la vulnérabilité intègre la prévention, voire la réparation, puisqu’elle invite à être attentif aussi bien à ce qui peut éviter la concrétisation de la potentialité qu’à ce qui est mis en d’une pathologie. Émerge en arrière-plan l’idée de résilience, de capacité à plier sans rompre, et de retour souhaitable à un état d’équilibre après une perturbation.Appréhendée selon une double acception, à la fois comme processus dynamique conditionnant la fragilité des individus, groupes ou communautés (manières d’être disposé), et comme capacité de réponse (modes de régulation à l’échelle individuelle et collective) tant à l’imprévu (situations de crise) qu’aux difficultés quotidiennes (situations ordinaires), la vulnérabilité comprend plusieurs facettes qui appellent un regard pluriel : histoire, psychologie (clinique, psychopathologie), sociologie et sciences de gestion trouvent toute leur place dans cette perspective.C’est dans cet axe que je peux développer librement mes travaux en lien avec mes thématiques de recherche.Sept 2011-mai 2016 : laboratoire SIS Santé Individu et Société EA 4129 (fermeture janvier 2016). Il y avait un axe vulnérabilités du sujet et un axe vieillissement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2015-janvier 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Porteur de projet pour la création du Laboratoire Psychisme et Santé (suite à la fermeture du SIS) avec le soutien de l’ancien vice-président de la recherche et des écoles doctorales de Lyon 2 Pr Yanni Gunnell (2013-2016) et du Président de l’université en poste à l’époque.Ce projet n’a pas été soutenu par l’Institut de Psychologie (qui n’a pas souhaité d’un 4 ème laboratoire de psychologie clinique et de psychopathologie) malgré le soutien du président Jean-Luc Mayaud (avril 2012-avril 2016) et du VP recherche (Pr Yanni Gunnell) et une évaluation très positive de la commission recherche de l’université très favorable au projet et projet pourtant envoyé au ministère pour évaluation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À titre indicatif, voici les axes cliniques qui avaient été choisis :Axe 1où je me situais : conduites et situations de fragilités (programme 1 : conduites à risque en santé et traitement et régulation des émotions ; programme 2 : addictions, émotions et troubles associés).Dans cet axe, les situations de fragilités correspondent à des contextes psychiques, émotionnels, somatiques, culturels et sociaux particuliers dans lesquels apparaissent des problématiques psychopathologiques individuelles et les conduites associées.Cet axe a pour objet, d’une part, l’étude des processus psychiques, cognitifs, émotionnels et comportementaux dans le domaine des conduites à risque et addictions (programmes 1 et 2). D’autre part, il s’intéresse à leur comorbidité avec d’autres types troubles (troubles anxieux et dépressifs, troubles de la personnalité, troubles des conduites, etc.).Axe 1 Les addictions, tout comme les conduites à risque posent, en France comme à l’échelle européenne et dans le reste du monde, un problème de santé publique majeur, dont les impacts sont multiples, sanitaires, médicaux et sociaux (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sante.gouv.fr/addictions.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; . </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sante.gouv.fr/addictions.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inpes.sante.fr/30000/actus2015/002-cjc.asp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.respadd.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Obésité : selon l’Organisation mondiale de la Santé (OMS), la prévalence de l’obésité a pris des proportions épidémiques à l’échelle mondiale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe 2 : : psychopathologies et cliniques des agirs (programme 1 : psychopathologies et cliniques du corps ; programme 2 : Psychopathologie(s) des agirs et dispositifs de prise en charge.À partir d’objets et réalités cliniques spécifiques [amenés à évoluer/se diversifier au fil du temps], cet axe se propose de contribuer à l’essor des recherches sur les liens entre psyché/soma [incluant les rapports psyché/cerveau] et environnements [tant matériels qu’intersubjectifs] permettant un dialogue tant avec les différents courants et sous- disciplines de la psychologie [psychopathologie, psychosomatique, psychologie clinique de la santé…] qu’avec d’autres champs disciplinaires [anthropologie, médecine….], dans une démarche résolument transdisciplinaire et translationnelle, destinée à prendre en compte et à rendre compte de l’hypercomplexité du Sujet humain, de son fonctionnement et de ses souffrances.Axe 2 En France, près de 15 % de la population adulte est obèse, et environ le tiers est en surpoids Obépi, 2009). Autre problème de santé majeur. Violences sexuelles, intrafamiliales, conjugales, psychologiques : la violence subie par les femmes reste un fléau en France. Ces violences sont au centre de la campagne nationale — violences contre les femmes la loi vous protège : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.stop-violences-femmes.gouv.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001—2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Laboratoire Psyclé [équipe psychologie clinique et psychopathologie] Équipe 3 : psychopathologie de la construction du réel et des addictions [coordination : J. L. Pedinielli] Programme 5 : émotions et addictions)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**1996—2001 **: CERPP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai fait partie du laboratoire du C.E.R.P.P. « Centre d’Études et de Recherches en Psychopathologie » (dirigé par le Professeur Henri SZTULMAN) : axe psychopathologie clinique (addictions et troubles de la personnalité, évaluation clinique qualitative).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations et valorisation scientifiques (réseaux, contrats…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche et participation à des réseaux de rechercheAncien Membre de Sociétés savantes et des réseaux associés notamment :Depuis 1996-2020 : membre de l’American Psychological Association. Depuis 1996 : membre de la Société de Tabacologie.Depuis 1998-2024 : membre de la Société Française de Psychologie.Depuis 1998-2024 : membre de la Société du Rorschach et des Méthodes Projectives.De 2003 à 2008 : membre de l’Association Internationale de Psychopathologie et de Psychologie Clinique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre du réseau correspondant Société Française de Psychologie du Sport (développé par Greg Décamps).De 2011-2016 : membre de la Société Française de Gériatrie et de Gérontologie ; Association Francophone de Psychologie de la Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations à des contrats de recherche et projets de recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de 2013-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Porteur de projetRecherche hospitalière en cours : ASTHME, TABAGISME ET DÉFICITS ÉMOTIONNELS [ASTADEM (ASthme Tabac Déficit Émotionnel)] (thèse soutenue)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013—2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Association de Biodanza « Danser la vie »</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001—2003 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enquête panel sur la santé et le bien-être psychologique (ORS-PACA)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002—2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enquête panel sur la santé et le bien-être psychologique (ORS-PACA) 2002-2004 :Conséquences psychosociales des inondations en France : construction d’une stratégie de recherche et planification de la réponse épidémiologique : appel d’offres du ministère de l’Environnement. Programme de recherche RIO 2 (ORS-PACA) — risques environnementaux.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004—2006 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">VIH : Enquête sur les personnes atteintes : VESPA (ORS-PACA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GESTIONNAIREHOSPICES CIVILS DE LYONDélégation à la recherche Clinique et à l’Innovation (DRCI) 3 quai des Célestins — 69002 LYON Cedex Tel : 04 72 40 68 50 Fax : 04 72 40 68 69RESPONSABLE SCIENTIFIQUEProfesseur en psychologie de la santé et du Vieillissement, Psychologue clinicienne, tabacologueUniversité Lyon 2, institut de psychologie, campus porte des Alpes, bâtiment L, bureau L 148 5 avenue Pierre Mendès France 69676 BronMail : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lydia.fernandez@univ-lyon2.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre de l’étude	Asthme, tabagisme et déficits émotionnelsAcronyme :	ASTADEM (ASthme TAbac DEficit EMotionnel)Mots-clés	Asthme — tabagisme — déficits émotionnels — dépression — anxiétéPromoteur de la recherche	Hospices Civils de LyonDirection de la Recherche Clinique et de l’Innovation (DRCI) 3 quai des Célestins — 69002 LYON CedexTél. : 04 72 40 68 50 Fax : 04 72 40 68 69Investigateur principal	Pr Gilles DEVOUASSOUXResponsable scientifique	Pr Lydia FERNANDEZNombre de centres prévus	1 : Service de Pneumologie de l’Hôpital de la Croix-Rousse (69004 Lyon)Type d’étude	3° Recherche non interventionnelle (selon l’article L1121-1 du code de la santé publique)Planning de l’étude	Durée des inclusions : 2 ansDurée du suivi/participation du patient : 4 semaines (délai entre l’entretien pour l’étude et une rencontre pour restitution des résultats individuels selon le souhait du patient).Durée totale de l’étude : 2 ans et 4 semainesDéterminer si le mauvais contrôle de l’asthme est lié à un déficit émotionnel tel que l’alexithymie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à l’élaboration de l’auto-questionnaire patient à destination de 600 médecins généralistes (relevé des caractéristiques socio-démographiques du patient ; décrire les symptômes psychologiques ressentis par le patient par rapport à un épisode dépressif caractérisé et d’autres troubles anxieux associés [attaque de panique, phobies, TOC] ; évaluer le degré de souffrance psychique et de répercussion en termes de fonctionnement chez le patient ; identifier la présence d’une dépendance et/ou d’une consommation excessive d’alcool [susceptible de masquer les symptômes de dépression].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaborations de recherches avec et sous la responsabilité du Dr Pierre VERGER, ORS PACA — INSERM U 379 23 rue Stanislas Torrents 13006 Marseille.Participation à l’élaboration d’un questionnaire auto-administré, d’environ 20 minutes composé de 4 échellespsychométriques (échelle d’anxiété et de dépression, HAD ; échelle de qualité de vie, SF 36 ; échelle d’évènements de vie ; échelle d’anhédonie de Chapman). Il sera rempli par le patient après l’entretien en face à face ainsi qu’un calendrier chronologique visant à repérer les trajectoires professionnelles des patients. Ce questionnaire est important pour appréhender l’état de santé psychologique du patient et le retentissement de la maladie (publication issue de ce travail).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaborations de recherches avec et sous la responsabilité du Dr Yolande Obadia, ORS PACA — INSERM U 379 23 rue Stanislas Torrents 13006 Marseille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche et gestion et valorisation de collections</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La valorisation de la recherche se fait surtout à travers les publications, les congrès, les séminaires et la production et la diffusion du matériel pédagogique tant spécialisé que de vulgarisation.La gestion et valorisation de collections se font à travers des sites Internet et plus particulièrement des pages enseignements, articles, livres où les étudiants peuvent accéder et télécharger mes articles et avoir accès aux résumés et sommaires détaillés de mes livres : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Lydia_Fernandez/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Une page Internet détaille les enseignements dispensés (intitulés des enseignements, objectifs, contenus, bibliographie). Des documents relatifs aux CM et aux TD sont mis à leur disposition sur Moodle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnements, expertises, responsabilités éditoriales, diffusion du savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises (organismes nationaux et internationaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Fonction d’expert AERES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 Mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : campagne de la vague C dans le cadre de l’évaluation de l’EA 3071 à l’Université Louis Pasteur [Strasbourg], Unité 1 : Unité de recherche en Psychologie : Subjectivité, connaissance et lien social dirigé par le Pr S. Lesourd.5 Janvier 2009 : campagne d’évaluation des unités de recherche de la vague dans le cadre de l’évaluation du Laboratoire de Psychologie Clinique et de Psychopathologie — LPCP [Professeur P. Marty] et de l’évaluation du Laboratoire de Psychopathologie et Processus de Santé — LPPS [Pr Jean Louis Adrien], à l’Institut de Psychologie, 71, avenue Édouard Vaillant, 92774 Boulogne Billancourt.2008 ; 2011 ; 2012, 2014 : Fonction d’expert : contrats ou financements de recherche [5]Évaluation et rapport d’expertise effectués pour chaque projet, 4 nationaux et 1 international [5].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**22 Février 2008 **:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sur demande de l’agent du programme Terry Lee McPherson : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">terrylee.mcpherson@sshrc.ca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> — évaluation anonyme et extérieure de la demande de subvention soumise au Conseil de Recherches en Sciences Humaines du Canada du projet intitulé Trauma et toxicomanie : enjeux pour le traitement présenté par Louise Nadeau [Pr, Université de Montréal, directrice du Centre Dollard-Cormier — Institut universitaire sur les dépendances] et par Hélène Simoneau [chercheur au Centre Dollard-Cormier]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 26 ème appel à projets « Sciences Humaines et Sociales » Association France Alzheimer –-AAP 2011 : Évaluation et modélisation des conséquences médicales et économiques de quatre stratégies de prévention du déclin cognitif dans la maladie d’Alzheimer présenté par Pr Laurent Molinier, Professeur des Universités-Praticien Hospitalier,« Épidémiologie et analyses en santé publique : Risques, maladies chroniques et handicaps ». INSERM 1027, C.H.U. de Toulouse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 mars 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Appel à soutien aux initiatives de recherche — Modalité 1 : Projet Jeune Chercheur, Ecole des Hautes Études en santé Publique, Rennes : Impact des paquets de cigarettes neutres et des avertissements sanitaires sur les perceptions, émotions et comportements des individus présenté par Karine Gallopel-Morvan, Maître de conférences HDR EHESP - Institut du management sur demande de Marie-Aline BLOCH, Directeur de la Recherche : Marie- </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline.Bloch@ehesp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">26 juin 2012 : AAP SHS 2012 7e Appel à projets « Sciences Humaines et Sociales : Prise en charge des troubles de mémoire de patients atteints de la maladie d’Alzheimer : Utilisation de techniques théâtrales et de chant présenté par Anne Marie Ergis, Professeur des Universités, EA 4468, Université Paris Descartes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**29 mai 2014 **:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAP SHS 2014 9e Appel à projets “Sciences Humaines et Sociales : Le risque d’épuisement chez les proches aidants dans le contexte de la Maladie d’Alzheimer par Agnès Bonnet MCU-HDR, Aix Marseille université, Laboratoire de Psychopathologie Clinique : Langage et Subjectivité EA 3278, Aix Marseille Université [AMU].Autres expertises [articles, communications, recommandations], comités de sélection et de suivi de thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je participe à des comités de sélection sur le territoire national dans les universités françaises pour le recrutement des enseignants-chercheurs en psychologie [section 16 et section 70] depuis 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 — … : Membres de comités scientifiques dans les universités françaises (Tours, Caen, Paris 5, 8, 10), Nice, Lyon 1, Lyon 2 (ESPE, psycho, STAPS), etc.)2001— : expertises congrès.2017 — … : Comité de suivi de thèse (Paris 7, Lyon2, Lyon 1, Poitiers, Toulouse Jean Jaurès, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2010 : membre du groupe de lecture sur l’état des lieux et les recommandations de pratique clinique : personnes âgées et consommation d’alcool (Société Française d’Alcoologie et la Société Française de Gériatrie et de Gérontologie) et participation à la rédaction du rapport. Publié dans le n° d’Alcoologie et addictologie de septembre 2014, tome 36, n° 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - … : Responsabilité éditoriale et directions de collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2014 :Co-conceptrice (avec France Perrot, Éditions In Press) et directrice d’une nouvelle collection d’ouvrages de fiches de psychologieCollection « Fiches de Psycho »un concept, des fiches : QCM, exercices, quiz, d’exemples ou cas cliniques, illustrent chaque fiche. Conçus par des universitaires et cliniciens, les ouvrages de cette collection répondent au plus près aux attentes des étudiants et des professionnels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parus depuis 2015 : 42 parutions : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inpress.fr/collection/psychologie/fiches-de-psycho/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 : revues : 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loonis, E., Fernandez, L., Cerclé, A. (décembre, 2002). Les addictions. Addiction, identité et modèle. Psychologie Française, 47, 4, 43-93.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion du savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 6Medias (2008-2018)1— Fernandez, L. (2008, octobre). Interview à une émission sur le tabac. FR3 Picardie (voix publique, Karine Hallaf).2— Fernandez, L. (2009, décembre). Les jeunes et le tabac. Interview pour le Magazine Phosphore (Aziliz Claquin).3— Fernandez, L. (2011, juillet). Alcool, tabac, médicaments : les seniors de plus en plus dépendants. Interview pour ITW-RMC info journal (Victor Joanin).Conférences (2007-2018)4— Fernandez, L. (2007, octobre). Tabagisme, stress et autres conduites addictives chez les seniors, Groupement d’Alcoologie et d’Addictologie de la Région Picardie — Centre Hospitalier de Roye.5— Fernandez, L. (2006, novembre). De l’émergence du concept d’addiction à la clinique des addictions. Fédération d’aide à la santé mentale Croix Marine et Association régionale d’aide à la santé mentale de Picardie), CH Philippe Pinel, route de Paris 80 000 Amiens.6— Fernandez, L. (2018, mars) : L’utilisation du dessin dans les problématiques de santé. Société Rhône-Alpes de Psychosomatique, Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des jurys de thèses ou d’HDR ou directions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–	58 jurys de thèse.–	43 en tant que rapporteur (Toulouse 2/Jean Jaurès, Montpellier 3, Aix-Marseille Université 1, Amiens, Dijon, Angers, Caen, Rouen, Paris [5, 7, 8, 10, 13], Tours, Poitiers, Lille, Bordeaux 2, Nice, Lyon 2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">–	7 jurys d’Habilitation à Diriger des Recherches (HDR) en tant que rapporteur (Aix, Montpellier, Bordeaux 2, Paris, Rennes, Tours, Besançon, etc.). 1 direction d’HDR (Lyon 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et animation scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de programmes de recherche, conseil de laboratoire (2003-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Année	Université	responsabilités	Détails responsabilités2003-2006	Université	deProvence,	Aix Marseille I	du programme de recherche 3 : Processus	émotionnels étiopathogéniques dans les addictions et les troubles du comportement (de l’équipe thématique 3 : Émotion, construction du réel et pathologie — Pr Jean Louis PEDINIELLI, du Centre PsyCLé).	–	Animation scientifique du programme  : séminaire mensuel (présentation des travaux des doctorants et intervention des enseignants chercheurs du	programme ;	séminaires	sur	des	aspects méthodologiques, etc.) ;atelier de préparation de communications et de rédactions d’articles ; présentation orale des communications) ;développement de projets de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006	Université	deProvence,	Aix Marseille I	membre du conseil de laboratoire (le directeur du laboratoire, 5 membres élus : 3 membres du collège des enseignants chercheurs permanents, 1 membre du collège des doctorants, post-doctorants et ATER, 1 membre du collège IATOSS, 4 membres nommés par le directeeur du loratoire. 2 réunions par an.	Ma participation au sein de ce conseil : Travail sur :•	le programme, la coordination des recherches, la composition des équipes ;•	les moyens budgétaires à demander par l’unité et la répartition de ceux qui y sont alloués ;•	la politique des contrats de recherche concernant l’unité ;•	la politique de la diffusion de l’information scientifique de l’unité ;•	la gestion des ressources humaines ;•	la politique de la formation pour la recherche ;•	toutes mesures relatives à l’organisation et au fonctionnement de l’unité susceptibles d’avoir une incidence sur la situation et les conditions de travaildu personnel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation colloques, conférences, journées d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1995-2013N = 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès nationaux (4) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation et du comité scientifique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 1995 : du premier Colloque National Junior en Psychopathologie, Les formes contemporaines du malaise dans la civilisation, organisé par le C.E.R.P.P., Toulouse 2, 25-26 mars 1995 ; modératrice de la matinée du 25 mars 1995 (Malaise dans la civilisation : illusion ou réalité).Mars 1998 : de la journée de travail « Psychologie Projective et Pratiques Cliniques », Toulouse, 21 mars 1998.Juin 2001 : et supervision du 7ième Colloque National Junior en Psychopathologies et Psychologies cliniques : actualité de la recherche, organisé par le C.E.R.P.P., Toulouse 2, 15-16 juin 2001.2006 : des 2e Entretiens de la psychologie, Boulogne Billancourt, France, 2-3-4 novembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Congrès international (1) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation et/ou du comité scientifique :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : du III ème Congrès International de Psychologie de la Santé, Aix-en-Provence, France.2013 : 16 h	International Reversal Theory Conference,13–16	july, 2013, France.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://irtc2013.sciencesconf.org/resource/page/id/3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Directions de mémoires de D.E.A. ou de Master recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Lyon 2 — (2011-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**2011—2015 : **5 directions de travaux de recherche avec des responsabilités d’encadrement et de suivi des jeunes chercheurs du laboratoire Santé Individu et Société.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre du mémoire de master recherche 2 2011-2015 (N = 5)	Année universitairede soutenance et Mention	Directeur et/ou co-directeurImpact psychologique des facteurs liés à la maladie et d’une classification selon un niveau de risque histopronostic sur la qualité de vie après cancer du sein non métastasé (SophieLantheaume)	2011—2012 (TB)	Pr L. FernandezJury : S. BloisDa Conceicao — F. Osuirak</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symptomatologie anxio-dépressive, résilience et maladie d’Alzheimer chez des personnes âgées institutionnalisées(Emeline De Haro)	2011—2012 (B)	Pr L. FernandezJury : A. R. Galiano-A. SagneÉvènements de vie négatifs et tabagisme : apport du dessin del’arbre et des récits de vie (Katia Chouchane)	2012—2013 (AB)	Pr L. FernandezJury : A.Galiano ; S. Blois Da Conceicao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rôle du soutien social et de la représentation de la maladie dans le bien-être des patients BPCO en rééducation (MyriamFautrière)	2012—2013 (TB)	Pr L. FernandezJury : M. Poussin ; S. Blois Da Conceicao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rôle du soutien social dans l’ajustement et la qualité de viedes parents d’enfants hémophiles (Pauline Berthélémy).	2014—2015 (B)	Pr L. Fernandez- S. Blois Da ConceicaoJury : L. Fernandez- S. Blois Da Conceicao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Provence — Aix-en-Provence (2001-2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">N = 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre du mémoire de D.E.A. ou master recherche 2 2001-2008 (N = 4)	Année universitaire de soutenance etMention	Directeur et co-directeurUne psychologie de la santé pour une réhabilitation psychosociale des patients atteints de schizophrénie (P.Cansouline)	2001—2002 (TB)	Pr J. L. Pedinielli/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tabagisme et mémoire (M. F. Ricci)	2002—2003 (B)	Pr J. Vauclair/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Développement affectif et compétences sociales chez de jeunes enfants séparés de leurs familles et en situation de placementjudiciaire (V. Moureau)	2003—2004 (B)	P. Y. Gilles/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dépendance médicamenteuse et troubles émotionnels chez les sujets âgés : relations entre addiction aux benzodiazépines, évènements de vie, dépression, anxiété, alexithymie et anhédonie chez les sujets âgés (D. Rey)	2003—2004 (B)	Pr J. Vauclair/L. Fernandez Jury : Pr M. Morin/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attribution intentionnelle et processus de pensée : une approche clinique développementale (H. Hammoudi).	2004—2005 (TB)	L. FernandezJury : G. Gimenez, Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Des théories de la maladie. Discours d’un corps en souffrance(J. Ortusi)	2004—2005 (B)	L. FernandezJury : Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transsexualisme et états émotionnels (C. Oget)	2004—2005 (TB)	L. FernandezJury : À. Michel/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachement et déséquilibre glycémique chez des diabétiques de type 1 (O. Oueslati).	2005—2006 (B)	L. FernandezJury : Gimenez, Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Relation d’objet et altération du lien chez le sujet âgé(M. Maurel).	2006—2007 (TB)	Pr Lydia FernandezJury : Gimenez/Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’exercice subjectif dans un atelier de musique et de chant (H.Nguyen Thi Tuyet-Verger)	2007—2008 (B)	Pr L. Fernandez/Pr J. L. PedinielliJury : J.L. Pedinielli — G. Rouan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001—2008 : 4 Co-Directions (de 2001 à 2004) et 6 directions (depuis 2004) de travaux de recherche avec des responsabilités d’encadrement et de suivi des jeunes chercheurs de l’équipe thématique 3 du Centre PsyCLé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Université Toulouse Le Mirail (1999-2001) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999—2001 : 6 co-directions de travaux de recherche de D.E.A. au Centre d’Études et de Recherches en Psychopathologie CERPP (Université Toulouse Le Mirail, Toulouse II).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi ces étudiants : 6 sont psychologues cliniciens en exercice (4 n’ont pas poursuivi en thèse).Titre du mémoire de D.E.A. (N = 6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2001	Année universitaire desoutenance et mention	Assesseurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Addiction aux benzodiazépines et sujets âgés (C. Cassagne-Pinel)	1999—2000 (B)	Pr H. Sztulman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anorexie mentale et conduite addictive : une étude exploratoirede leur fonction dans le psychisme du sujet anorexique (D. Planas)	1999—2000 (B)	Pr H. Sztulman, Pr Barbe,M. Catteeuw (ATER), Dr Galinon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La figure paternelle dans la problématique de l’anorexie mentale(J. Ménard)	1999— 2000 (B)	Pr H. Sztulman, Pr Barbe,M. Catteeuw (ATER), Dr Galinon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achats compulsifs et troubles de la personnalité (E. Galdos)	2000—2001 (B)	Pr H. Sztulman, Pr H. Chabrol, Pr B. Rogé, Pr M.T. Muñoz-Sastre, A. M.Favard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">États métamotivationnels et addiction tabagique chez des patients atteints de troubles de la personnalité (B. Charat).Thèse soutenue en 2006.	2000—2001 (B)	Pr H. Sztulman, Pr H. Chabrol, Pr B. RogéPr M. T. Muñoz-Sastre, A. M. Favard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étude de la dépendance affective chez des patientes anorexiques et anorexiques boulimiques : une analyse clinique en référence à la qualité du narcissisme, à la nature de l’angoisse, à la qualité de la relation d’objet, et à l’utilisation des mécanismes de défense (S.Korzack). Thèse soutenue.	2000—2001 (B)	Pr H. Sztulman, Pr H. Chabrol, Pr B. RogéPr M. T. Muñoz-Sastre, A. M. Favard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directions de thèses et d’HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candidat(es)	Directeur et tauxd’encadrement	Membres du jury	Titre	diplôme	Lieu et dateVincent Bréjard	Pr	LydiaFernandez 100 %	Pr A. Bonnet-Suard, U. Lyon 2 Pr	C.	Bungener, psychopathologie, U. Paris 5Pr L. Pr L. Fernandez, U. Lyon 2 Pr A. Mariage, U. Franche- ComtéPr C. Réveillère, U. de Tours	Addictions et personnalité : de l’alexithymie aux pathologies somatiques 	HDR	U. Lyon 2 2/07/2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses soutenues sous la direction ou co-direction de Lydia Fernandez :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Les co-directions hors université d’origine ont été mises en place :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">suite à des sollicitations directes d’étudiants avec accord de leur directeur de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Du fait du départ en retraite ou période de maladie de collègues (reprise de direction ou co-direction).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ou de ma mobilité universitaire (m’obligeant à faire appel à un co-directeur).Les co-directions à Lyon 2Ce choix est motivé par le souci d’associer aux directions de thèse des jeunes chercheurs MCF non habilités à diriger des recherches afin de les aider à développer leurs travaux et leurs compétences d’encadrement, mais également pour profiter de la richesse des apports très complémentaires d’une co-direction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 9 (dont deux financées 2 contrats CIFRE)Candidat(es)	Directeur et tauxd’encadrement	Membres du jury	Titre	diplôme	Lieu et date</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cheikha David	Pr	LydiaFernandez 50 %Pr	Jean	Louis Pedinielli50 %	I. Boulze, psychologie clinique, MCF, HDR, U. Montpellier IIIPr C. Bungener, psychopathologie, U. Paris 5Pr L. Fernandez, psychopathologie, U. AmiensPr M. Montreuil, psychopathologie, U. Paris 8Pr J. L. Pedinielli, psychologie clinique, U. de Provence	Demande de chirurgie esthétique et satisfaction en lien avec le fonctionnement psychosocial et émotionnel.	Doctorat Psychopathologie (mention très honorable).	U.	de Provence 1/12/2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounia Hamraoui	Pr	LydiaFernandez 100 %	Pr L. Fernandez, psychologie de la santé et du vieillissement, U. Lyon 2Pr E. Freixa i Baqué, Épistémologie et sciences du comportement, U. de Picardie Jules VernePr	P. Y. Gilles, psychologie différentielle, U. Aix Marseille I Pr	 P. Graziani, psychopathologie, U. de NîmesL. Romo, MCF, HDR, U. ParisOuest-Nanterre, La Défense	Observance thérapeutique et défaut d’observance thérapeutique en contraception orale.Doctorat psychopathologie(mention honorable).	U.	deProvence Aix Marseille I 16/12/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean	Pierre Parrocchetti	Pr	Jean	Louis Pedinielli50 %Pr	LydiaFernandez 50 %	A. Bonnet, HDR, Aix Marseille UniversitéPr J. L. Pedinielli, Aix Marseille UniversitéPr L. Fernandez, U. Lyon 2G. Rouan, Aix Marseille UniversitéPr Le Scanff, STAPS, U. Paris-Sud Orsay XIPr I. Varescon, Paris 5	Stress, coping et traits de personnalité (névrosisme et lieu de contrôle) chez des sauveteurs et des conseillers du Pôle Emploi.	Doctorat psychopathologie(mention très honorable).	Aix Marseille Université 27/10/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Bellego Contrat CIFRE 	Pr Lydia Fernandez 50 %Pr Thémis Apostolidis50 %	Pr T. Apostolidis, Aix Marseille UniversitéPr L. Fernandez, U. Lyon 2Pr B. Quintard, U. Bordeaux 2 Pr D. Luilhier, CNAMPr M. Préau, U. Lyon 2	Identité professionnelle et relation au travail dans le monde technique chez France Télécom	Doctorat psychopathologie (mention très honorable).	Aix Marseille Université 12/04/2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Menecier	Pr Louis Ploton131 50 %Pr Lydia Fernandez 50%	I. Boulze, M.C.F., HDR, Montpellier 3Pr L. Fernandez, U. Lyon 2 Pr L. Ploton, Lyon 2Pr I. Varescon, U. Paris DescartesPr M. Verny, Université Pierre et Marie Curie	Attitudes et croyances des soignants hospitaliers envers le mésusage de l’alcool de sujets âgés ou la relation de soin à l’hôpital avec des sujets âgés en difficulté avec l’alcool. Étude sur lescroyances, représentations, connaissances et attitudes.	Doctorat de psychologie (mention très honorable) avec les félicitations du jury à l’unanimité.	U. Lyon 2 11/03/15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosario Katty Merma Choquehuanca	Pr Lydia Fernandez100 %	N. Acioly-Regnier, M.C.F., HDR, Lyon 1I. Boulze, M.C.F., HDR, Montpellier 3Pr E. Bouteyre, Aix Marseille U. Pr L. Fernandez, U. Lyon 2 Hachet, MCF, HDR, U. dePoitiers	Récits, évènements de vie et dessins de l’arbre chez des patients	schizophrènes français et péruviens.	Doctorat de psychologie (mention honorable)	U. Lyon 2 16/07/15Candidat(es)	Directeur et tauxd’encadrement	Membres du jury	Titre	diplôme	Lieu et date</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lantheaume Contrat CIFREHôpital privé Drôme-Ardèche-Ezus Lyon 1	Pr Lydia Fernandez	Pr F. Cousson-Gelie, U Paul Valéry — Montpellier IIIPr L. Fernandez, U. Lyon 2B. FLeury, Docteur en médecine, Radiothérapeute, Centre Marie Curie — ValencePr I. Varescon, U. Paris Descartes	Cancer du sein non métastasé, qualité de vie et surveillance alternée	Doctorat psychologie (mention très honorable)	Université Lyon 2 11/12/2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Boulon	Pr Lydia Fernandez Dr Pascal Menecier	Pr L. Fernandez, U. Lyon 2P. Graziani, U. Nîmes Amal Hachet, U. PoitiersP. Menecier, Macon	Addiction (s) à l’alcool et/ou au tabac et déficits émotionnels chez des sujets âgés de plus de 65 ans	Doctorat de psychologie (mention très honorable	U. Lyon 2 28/12/2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édith Barthélémy	Pr L. Fernandez Pr G.Devouassoux	Pr A. Bonnet-Suard, U. Lyon 2V. Bréjard, MCF HDR, Aix Marseille UniversitéPr L. Fernandez, U. Lyon 2 Pr P. Graziani, U. NîmesPascal Menecier, PH, Macon	Asthme, tabagisme et déficits émotionnels	Doctorat psychologie	Université Lyon 2 18/12/19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des docteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candidat(es)	Emplois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cheikha David	Psychologue clinicienne à temps plein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounia Hamraoui	2007-2013 : Psychologue clinicienne à mi-temps au CROUS, cellule d’aide psychologique pour étudiants)2008-2013 : chargée d’enseignement à l’université de Picardie Jules Verne, faculté de psychologie en licence de psychologie (L1, L2, L3).Depuis 2014 : Maître-assistant à l’université Mohamed V de Rabat (Maroc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Pierre Parrocchetti	Depuis 2008 : Maître de conférences associé, Université de Corse Pasquale Paoli, Licence de Psychologie et Master Sciences de l’Éducation.Depuis 2012 : DU Soins palliatifs, formation continue, Université de Corse Pasquale Paoli ; DESU Coaching, Université Paris VIII, supervision de mémoire.Actuellement : Psychologue du travail, Consultant & Formateur en risques psycho-sociaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Bellego Contrat CIFRE	2010-2013 : Doctorant France Télécom Direction de l’Environnement du Travail, Paris (CDD/bourse CIFRE 3 ans).chargé d’enseignement, Unité « Psychologie, Sociologie, Anthropologie », Faculté de Médecine Pierre et Marie Curie, IFSI Rueil-Malmaison, Paris.À partir de 2013 : post –doctorat aux États Unis — projet FT.Aujourd’hui psychologue en libéral. Enseignant à l’École Centrale de Marseille. Ex-Conseiller National en organisation du travail chez France Telecom/Orange</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosario Katty MermaChoquehuanca	Psychologue clinicienne et psychothérapeute (Service d’Hématologie et d’Oncologie, Hôpital Henri Duffaut depuis 2016) et centre hospitalier du pays d’Aix en gériatrie depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Menecier	Médecin gériatre, Hôpital de Macon.Sophie Lantheaume	Septembre 2015 — … : Psychologue oncologue à plein temps. Hôpital privé Drôme-Ardèche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edith Barthélémy	Psychologue en libéral.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèses arrêtées pour raisons professionnelles (emplois de psychologues) : N = 4Ces étudiants n’ont pas souhaité poursuivre leurs thèses dès qu’ils ont trouvé un emploi de psychologue correspondant à leurs compétences et ont souhaité ne pas poursuivre leurs thèses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse arrêtée pour raisons familiales : N = 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candidat(es)	Directeuret taux d’encadrement	Titre	Lieu et datede début de thèse et de fin de thèseDelphine Rey	Pr Jacques Vauclair 50 %</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydia Fernandez (MCF, HDR) 50 %	L’addiction aux benzodiazépines chez les personnes âgées et ses relations avec certains états émotionnels (dépression, anxiété, anhédonie, alexithymie)	U. de Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Début : 01/10/2004 Fin : 01/06/2006Haythem Hammoudi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étudiant ayant bénéficié d’une bourse d’études de son pays : la Tunisie.	Pr Lydia Fernandez 100 %	Le lien mortifère à l’objet : Addiction et perversion. Approche clinique et projective.	U. de Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Début : 01/10/2005 Fin : 01/09/2008Sébastien Maillard	Finkelstein-Rossi, J. 50 %</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr Lydia Fernandez 50 %	Consommation de substances psychoactives et délinquance vers un modèle psychopathologique de la relation.	U. Picardie, Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Début : 01/10/2006 Fin : 01/09/2009Émeline De Haro	Pr Lydia Fernandez 100 %	Symptomatologie antidépressive, routinisation et maladie d’Alzheimer chez des personnes âgées institutionnalisées	et	noninstitutionnalisées133.	U. Lyon 2Début : 01/10/2012 Fin : 01/12/2017Florence Osanna-Jacolin	Pr Agnès Bonnet-Suard 50 %Pr Lydia Fernandez 50 %	Accidents de la vie courante et conduites sportives chez les seniors : enjeux préventifs et importance de la dynamique émotionnelle et subjective dans l’appréhension de lamobilité134	U. Lyon 2Début : 01/09/2017 Fin : 01/09/2020</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. Editions In Press, 269 p., 2024, Concept psy, Lydia Fernandez, 978-2848358895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de cas. Guide pratique et repères cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Pégousette. 2022, 979-8848217278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de cas. Guide pratique et repères cliniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Pégousette. ‎ Independently published, 140 p., 2022, 9798848217278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation clinique et l’étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2020, collection 128, 978-2200626853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions 2. Concepts et modèles théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Nègrefont. 2019, ‎ 978-1708647889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Nègrefont. 2019, 978-1700195098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions 1. Faits d’observation clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Negrefont. 2019, 978-1706524168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. 2016, Concept psy, 978-2848353364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23 grandes notions de psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. 2015, 978-2100770038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de l’arbre. Un dessin pour comprendre et interpréter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. 2014, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme : de l’initiation au sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Letourmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2007, collection 128, 978-2200345518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique des addictions: Théories, évaluation, prévention et soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Catteeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2005, Collection Cursus, ‎ 978-2200344337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Catteeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2005, collection Fac, 978-2200344757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin et personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menecier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (133), pp.58-62. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2022.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités gérontologiques des conduites addictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (137), pp.332-338. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2023.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre alexithymie, dépression, anxiété et contrôle de l’asthme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pradat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2023.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumer à l’hôpital en 2022. Une liberté, un risque ou une provocation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 28 (3), pp.103-120. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.283.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in patients with non-metastatic breast cancer: evolution during follow-up and vulnerability factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois-da Conceicao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.1935-1943. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-021-06203-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational socioeconomic risk associations for head and neck cancer in Europe and South America: Individual participant data analysis of pooled case–control studies within the INHANCE Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hovanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Holcatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (8), pp.779-787. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2020-214913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ACIRA Registry: A Regional Tool to Improve the Healthcare Pathway for Patients Undergoing Percutaneous Coronary Interventions and Coronary Angiographies in the French Aquitaine Region: Study Design and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lesaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Saillour-Glenisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Pathways in Cardiology: A Journal of Evidence-Based Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 1, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/hpc.0000000000000199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein non métastasé et dessin de l’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois da Conceição</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3-4), pp.202-209. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2019-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des choix du vocabulaire soignant à propos d’aînés mésusant d’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rita Galiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drogues, santé et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.100-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites addictives du sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menecier-Ossia Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (10), pp.589-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et croyances de soignants hospitaliers envers le mésusage d’alcool de sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Galiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (6), pp.544-550. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcoolisme est-il toujours une maladie au XXI e siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176 (1), pp.42 - 47. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer et estime de soi : mise en place d’un atelier « terrapeutique » au sein d’un EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (98), pp.100-108. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles de l’usage d’alcool du sujet âgé : un exemple pour aborder la complexité en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (9), pp.763 - 769. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein, activité physique adaptée et qualité de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Fisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (10), pp.841-848. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesse et tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Moscato-Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.32-34. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et connaissances des patientes sur le suivi gynécologique de prévention par les sages-femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delepau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Balsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (127), pp.40-43. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations soignantes des personnes âgées qui boivent trop d&amp;quot;alcool: Regards croisés entre aides à domicile et infirmiers hospitaliers = Caregivers&amp;quot; representations of elders who drink too much alcohol: Crossroads between professional home caregivers and hospitals nurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Moscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Varescon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.455-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouthwash use and cancer of the head and neck: a pooled analysis from the International Head and Neck Cancer Epidemiology Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boffetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. A. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muscat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caregivers’ representations of elders who drink too much alcohol: crossroads between professional home caregivers and hospitals nurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Moscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Varescon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.455-463. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2016.0639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abstinence alcoolique dans les soins aux aînés mésusant d'alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vferimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.187-193. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2016.0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles anxio-dépressifs chez une personne âgée atteinte de maladie d'Alzheimer à travers le SAT et le dessin de l'arbre = Anxiety and depressive disorders in the elderly person with Alzheimer's disease through SAT and tree drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menecier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (91), pp.40-52. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2015.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein, image du corps et Psychothérapie par Médiation Photographique (PMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174 (5), pp.366-373. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déni en alcoologie, à travers ce qu'il n'est pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loetitia Rotheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drogues, santé et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (2), pp.39-59. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038629ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency of cigarette smoking and the risk of head and neck cancer in the INHANCE consortium pooled analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Straif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bezerra dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyv146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and explaining the effect of education and income on head and neck cancer risk: INHANCE consortium pooled analysis of 31 case-control studies from 27 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. I. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Macpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (5), pp.1125-39. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.29063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité sévère, perte de poids et image du corps après la chirurgie bariatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rubinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parrocchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.151-159. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11690-015-0474-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances soignantes à propos d'usage et de mésusage d'alcool de sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (4), pp.301-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for head and neck cancer in young adults: a pooled analysis in the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Toporcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Znaor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Winn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.169-85. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyu255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions Perception and Emotional Disorders after Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Mnatsakanyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Armenian Journal of Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie de patientes en rémission traitées pour un cancer du sein non métastasé, selon la surveillance médicale classique ou alternée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.108 - 116. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11839-014-0469-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of marijuana smoking with oropharyngeal and oral tongue cancers: pooled analysis from the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. Olshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.160-71. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-13-0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance après cancer du sein non métastasé : quelles propositions pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.240 - 247. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11839-014-0492-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypocondrie du vieillissement ou la solution impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (82), pp.228-233. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult height and head and neck cancer: a pooled analysis within the INHANCE Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cadoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (1), pp.35-48. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-013-9863-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit de vie et dessins d’arbre : une reconstruction subjective de l’événement traumatique chez une personne âgée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Finkelstein-Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Merma Choquehuanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (76), pp.185-192. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigarette, cigar, and pipe smoking and the risk of head and neck cancers: pooled analysis in the International Head and Neck Cancer Epidemiology Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hashibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Am J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178 (5), pp.679-90. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aje/kwt029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques addictives dans la vieillesse : particularités diagnostiques et cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.1226-1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and the risk of head and neck cancer: a pooled analysis in the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fabianova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Znaor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rudnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Causes and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.69-88. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10552-011-9857-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin or mineral supplement intake and the risk of head and neck cancer: pooled analysis in the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eluf-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (7), pp.1686-99. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.27405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche clinique et sociale du tabagisme chez les sujets âgés : genèse, contexte, développement et prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Finkelstein-Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (4), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions du dessin de l’arbre en psychogérontologie : évaluation et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maurel-Caïtucoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (56), pp.77-84. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des seniors : stress et addictions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fantini-Hauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Combaluzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bellego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (4), pp.279-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual behaviours and the risk of head and neck cancers: a pooled analysis in the International Head and Neck Cancer Epidemiology (INHANCE) consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Winn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.166-81. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyp350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Emotional States Before and After Risk Taking in Scuba Diving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Piolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jcsp.2.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anhédonie et dépression dans le contexte de l'infection par le VIH avec les multithérapies antirétrovirales (ANRS-EN12-VESPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.385 - 393. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2007.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance au cannabis et événements de vie: Le poids de la transmission transgénérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (1), pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RECHERCHE EN PSYCHOLOGIE CLINIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en soins infirmiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, tobacco smoking and other addictive behaviours in the police force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (2 Suppl), pp.26S-36S</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, tabagisme et autres conduites addictives en milieu policier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (3), pp.215-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les nouvelles formes d’addiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 100, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction aux benzodiazépines et symptomatologie anxieuse et dépressive chez les sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassagne-Pinel C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (5), pp.459-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des renversements psychologiques : présentation et brève revue des travaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Journal of Hedonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 006, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabagisme et états métamotivationnels chez des adolescents lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Apter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (2), pp.19. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.102.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des états émotionnels avant et après une prise de risques : exemple de la plongée sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.40. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(04)97531-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État émotionnel subjectif et prise de risques : rôle de l’anxiété et de la fatigue psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (2), pp.89-93. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(04)97450-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les nouvelles formes d'addiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteste : revue trimestrielle d'information et de réflexion de la Fédération de l'entraide protestante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the angiotensin II Type 2 receptor cerebroprotective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boutitie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Hypertension Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.182--189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychothérapie alcoologique de groupe selon le modèle cognitivo-comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éraldi-Gackière, Daniela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologues &amp; psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 168, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexithymie, disposition émotionnelle et comportements à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (78)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les addictions : « Addiction, identité et modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cerclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (4), pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Médico-Chirurgicale EMC,Elsevier SAS, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.[37-031-E-10]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSES MULTIDIMENSIONNELLES A PARTIR DE QUELQUES ECHELLES CLINIQUES DU MMPI-2 : HYSTERIE, DEPRESSION, MASCULINITE-FEMINITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Husser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 51 (1-2), pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des liens entre les états-limites et les addictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (3), pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse textuelle de la conduite addictive des fumeurs de cigarettes et des fumeurs de marijuana raffinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bernoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Documents (université Paris 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance en psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25, pp.233-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse textuelle de la conduite addictive des fumeurs de cigarettes consultant pour sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (3), pp.199-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles psychologiques de l'addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4 (1), pp.47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment repérer une disposition narcissique chez un fumeur présentant une addiction tabagique grâce à un bilan psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 63 (3), pp.409-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du concept d'addiction en psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 155 (4), pp.255-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions du sujet âgé : mythe, tabou ou réalité négligée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, La psychologie fait son cinéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie d’Alzheimer, troubles émotionnels et dessin de l’arbre chez le sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’usage du dessin dans la pratique des cliniciens et des chercheurs : une créativité à découvrir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Esparbès-Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, collection la psychologie fait son cinéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes qualitatives en psychologie clinique et en psychopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-178, 2021, collection Univers psy, 9782100819355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Iceta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine sexuelle. Fondements et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lavoisier, pp.335-341, 2016, Médecine Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathologie et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Iceta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine sexuelle. Fondements et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lavoisier, pp.331-317, 2016, Médecine Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialité et émotions chez des personnes âgées atteintes de la maladie d’Alzheimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-83, 2015, Fiches de psycho, 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions et thérapie assistée par l’animal chez des personnes âgées atteintes de démence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-57, 2015, Fiches de psycho, ‎ 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité sexuée et féminité chez la personne âgée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-20, 2015, Fiches de psycho, 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estime de soi et image du corps chez la personne âgée en EPHAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-37, 2015, Fiches de psycho, 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de l’arbre en psychogérontologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. De Haro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le test de l'arbre: Un dessin pour comprendre et interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-182, 2014, Concept psy, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des adolescents et des jeunes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Sup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’addiction chez les adolescents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-101, 2014, 978-2353272440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adolescent déficient mental : vécu et place dans la fratrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois-da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Finkelstein-Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poussin M.; Galiano A.R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du handicap : 13 études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Press, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adolescent déficient mental : vécu et place dans la fratrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois-Daconceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du handicap : 13 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-119, 2014, Concept psy, 978-2848352916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de l’arbre et médecine traditionnelle chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le test de l'arbre: Un dessin pour comprendre et interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-233, 2014, Concept psy, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et dessin d’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pierron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le test de l'arbre: Un dessin pour comprendre et interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-193, 2014, Concept psy, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteinte corporelle, altération fonctionnelle et altération de l’image du corps chez la personne âgée amputée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lenglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du handicap : 13 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-340, 2014, Concept psy, 978-2848352916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et facteurs de vulnérabilité aux addictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les addictions par les TCC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-29, 2013, 978-2294715600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie d’Alzheimer et symptomatologie anxio — dépressive en institution : Mme X, 98 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. De Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement : 15 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-285, 2013, Concept psy, 978-2848352640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les conduites addictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les addictions par les TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2013, 978-2294715600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incontinence urinaire et image du corps chez une personne âgée : madame M., 95 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lambert-Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement : 15 études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-262, 2013, Concept psy, 978-2848352640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites Internet et les groupes ou associations d’entraide sur les addictions en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les addictions par les TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-239, 2013, 978-2294715600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amputation du membre inférieur et image du corps chez une personne âgée hospitalisée en unité de cure médicale : Mr B, 61 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Merma Choquehuanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique de la santé : 12 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Concept psy, 978-2848352398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après cancer du sein et qualité de vie : Mme J., 41 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique de la santé : 12 études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2012, Concept psy, 978-2848352398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de l’image du corps chez un fumeur atteint d’un cancer pulmonaire par les dessins de l’arbre et du bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bartholomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques projectives : 12 cas cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-266., 2011, ‎ 978-2848352152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident vasculaire cérébral, dépression post accident vasculaire cérébral et stratégies de coping chez un sujet âgé : apport du test de l’arbre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques projectives : 12 cas cliniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-240., 2011, ‎ 978-2848352152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions et dépression : « le double diagnostic » : mademoiselle S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Andronikof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gillaizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopathologie des addictions : 12 cas cliniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-168., 2010, Concept psy, 978-2848351919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des seniors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bernoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions du sujet âgé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-41, 2009, collection Psycho, 978-2848351773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mallet-Conseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les concepts en sciences infirmières.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-161, 2009, 978-2953331103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique des addictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions du sujet âgé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-156., 2009, collection Psycho, 978-2848351773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie clinique : recherche clinique ou recherche en clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation professionnelle et les fonctions des psychologues cliniciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.202-2012, 2007, psychologie clinique, 978-2296031180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module VII. Outils de recueil d’informations sur les co- facteurs dans l’étude des effets psychosociaux des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques apès une catastrophe : anticiper les catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-207, 2005, Réponses environnement, 978-2110057488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modules VII. Outils de recueil d’informations sur les co-facteurs dans l’étude des effets psychosociaux des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modules VII. Outils de recueil d’informations sur les co-facteurs dans l’étude des effets psychosociaux des catastrophes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.205-207, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module VI. Outils psychométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques apès une catastrophe : anticiper les catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-204, 2005, 978-2110057488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modules VI. Outils psychométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques après une catastrophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.201-204, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction tabagique et disposition narcissique chez des fumeurs consultant pour sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Homme &amp; Perspectives. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dogme et Recherche clinique en psychopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-83, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés autour d’une observation clinique : Théo, addictions et somatisations comme solutions à une souffrance identitaire narcissique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychisme et Santé : comment penser les troubles somatiques du patient psychotique en psychiatrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semaine d’information sur la santé mentale (SISM), Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire: Cancer du sein et activité physique adaptée (APAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes de la Société Française de Psychologie du Sport [SFPS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance médicale classique ou alternée en fonction du niveau de risque histopronostic de récidive : Impact sur la qualité de vie de patientes en rémission traitées pour un cancer du sein non métastasé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Barletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sensenbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et médiation thérapeutique par la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmecongrès de la Société Française de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation subjective des émotions et prise de risques : rôle de l’anxiété et de la fatigue psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.13, hors-série, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexithymie et comportements à risque chez les jeunes adultes (18-25 ans) : intérêt du concept de prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.vol 13, hors-série, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, tabagisme dans le milieu policier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.13, hors-série, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of tobacco addiction and narcissistic disposition: a comparison of non-smokers and smokers undergoing stop smoking treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.231 s—231s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of Addiction in Psychopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité du tabagisme et de la variabilité de la disposition narcissique chez des fumeurs consultant pour sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20,2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction tabagique et narcissisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction tabagique et narcissisme, 19,2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal atmospheric excitation of the length of day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction : sous le regard du psychologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Dictionnaire de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la dépendance pour un psychologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des drogues et des dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6B59230"/>
+    <w:nsid w:val="25DF01AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="187B0842"/>
+    <w:nsid w:val="2B44CA14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lyd.fernandez.psycho.free.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psysante.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l-vis.univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l-vis.univ-lyon1.fr/staff/lydia-fernandez/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sante.gouv.fr/addictions.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpes.sante.fr/30000/actus2015/002-cjc.asp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respadd.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stop-violences-femmes.gouv.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lydia.fernandez@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Lydia_Fernandez/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terrylee.mcpherson@sshrc.ca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Aline.Bloch@ehesp.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/collection/psychologie/fiches-de-psycho/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://irtc2013.sciencesconf.org/resource/page/id/3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333988v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Letourmy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Catteeuw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menecier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2023.03.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2022.12.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devouassoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.03.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Menecier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.283.0103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03371950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lantheaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lantheaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Mot&#225;k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-da Conceicao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06203-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Conway" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hovanec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahrens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Holcatova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214913" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lantheaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mot&#225;k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2019-0108" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saillour-Glenisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leymarie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jamet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hpc.0000000000000199" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02933147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Galiano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sagne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefranc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menecier-Ossia Laure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Galiano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ploton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.11.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plattier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330906v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Gontard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.05.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.10.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796956v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Fabre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Fisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Moscato-Sortais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2016.11.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delepau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Balsan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.05.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boffetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Hayes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sartori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Lee" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muscat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316932v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.01.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM4J1THS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329225v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Moscato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0639" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vferimy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0600" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2015.07.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797039v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Lantheaume" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pag&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loetitia Rotheval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038629ar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Straif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agudo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezerra dos Santos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyv146" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262491v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Conway" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Brenner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mcmahon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Macpherson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29063" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubinstein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dargent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parrocchetti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0474-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318649v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pichat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Toporcov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Znaor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. F. Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Yu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Winn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyu255" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318662v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perquis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Mnatsakanyan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-014-0469-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smith" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wyss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brennan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Olshan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-13-0181" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-014-0492-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pedinielli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2014.04.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261722v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoncini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ricciardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadoni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-013-9863-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finkelstein-Rossi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fromage" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Merma Choquehuanca" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2012.11.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261751v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashibe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Chuang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C. Lee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwt029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337576v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263018v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabianova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rudnai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Healy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-011-9857-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eluf-Neto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menezes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.27405" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318756v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.09.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNXZCVF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318769v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurel-Ca&#239;tucoli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2009.07.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318766v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Finkelstein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Combaluzier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellego" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Heck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaccarella" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Smith" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyp350" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Piolat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2.1.25" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563599v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-D. Bouhnik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Obadia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2007.05.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345914v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jauffret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Niel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318779v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350649v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marpeaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318999v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334044v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loonis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319000v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagne-Pinel C." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334049v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350801v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Teyssier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Apter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.102.0019" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350741v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piolat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97531-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350769v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97450-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401504v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Achard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazouz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334039v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;raldi-Gacki&#232;re, Daniela" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319017v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cercl&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319004v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;jard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319003v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319001v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Husser" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sztulman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319010v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bernoussi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319014v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319007v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319020v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319023v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319027v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333631v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333637v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vial" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gi&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333616v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Esparb&#232;s-Pistre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333659v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359213v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ribes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iceta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359212v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333768v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333766v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;glise" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333761v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loison" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333764v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delavenne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333719v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Haro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333758v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333740v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796978v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goillon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333724v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pierron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333746v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-Daconcei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333754v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenglet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333701v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333696v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333706v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333694v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lambert-Thuillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333713v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333673v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Portalier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333686v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333924v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecointe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bartholom&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333922v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Secq" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ploton" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333918v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Andronikof" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gillaizeau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333911v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333915v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333916v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333907v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333927v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353798v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333932v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulagnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353784v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guinard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333936v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024697v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maria Acioly-Regnier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797064v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisch" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massol" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797489v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barletta" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sensenbrenner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797519v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803582v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizouard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salstein" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333973v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333970v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333978v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333961v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333950v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333954v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333946v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333943v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333940v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lyd.fernandez.psycho.free.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psysante.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l-vis.univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l-vis.univ-lyon1.fr/staff/lydia-fernandez/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sante.gouv.fr/addictions.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpes.sante.fr/30000/actus2015/002-cjc.asp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respadd.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stop-violences-femmes.gouv.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lydia.fernandez@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Lydia_Fernandez/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terrylee.mcpherson@sshrc.ca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Aline.Bloch@ehesp.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/collection/psychologie/fiches-de-psycho/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://irtc2013.sciencesconf.org/resource/page/id/3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901264v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333988v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Letourmy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Catteeuw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menecier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2022.12.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2023.03.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devouassoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.03.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Menecier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.283.0103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03371950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lantheaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lantheaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Mot&#225;k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-da Conceicao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06203-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Conway" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hovanec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahrens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Holcatova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214913" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saillour-Glenisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leymarie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jamet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hpc.0000000000000199" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lantheaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mot&#225;k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2019-0108" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02933147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Galiano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sagne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefranc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menecier-Ossia Laure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Galiano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ploton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.11.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plattier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330906v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Gontard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.05.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.10.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796956v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Fabre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Fisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8SHK260-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Moscato-Sortais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2016.11.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delepau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Balsan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.05.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Moscato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boffetta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Hayes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sartori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muscat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000179" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129823v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0639" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vferimy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0600" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2015.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797039v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pages" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.01.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM4J1THS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329222v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loetitia Rotheval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038629ar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthiller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Straif" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agudo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezerra dos Santos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyv146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262491v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Conway" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Brenner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mcmahon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Macpherson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29063" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318619v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubinstein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dargent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parrocchetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0474-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pichat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Toporcov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Znaor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. F. Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Yu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Winn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyu255" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perquis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Mnatsakanyan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-014-0469-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smith" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wyss" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brennan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Olshan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-13-0181" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-014-0492-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pedinielli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2014.04.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoncini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ricciardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadoni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-013-9863-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finkelstein-Rossi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fromage" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Merma Choquehuanca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2012.11.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashibe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Chuang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C. Lee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwt029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337576v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabianova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rudnai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Healy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-011-9857-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eluf-Neto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menezes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.27405" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.09.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNXZCVF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318769v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurel-Ca&#239;tucoli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2009.07.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Finkelstein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Combaluzier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellego" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260434v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Heck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaccarella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Smith" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyp350" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345311v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Piolat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2.1.25" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563599v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-D. Bouhnik" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Obadia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2007.05.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345914v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jauffret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Niel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318779v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marpeaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318999v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334044v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loonis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319000v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagne-Pinel C." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334049v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350801v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Teyssier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Apter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.102.0019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350741v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piolat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97531-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350728v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97450-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350769v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401504v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Achard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazouz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334039v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;raldi-Gacki&#232;re, Daniela" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319004v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;jard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319017v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cercl&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319003v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319001v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Husser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sztulman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319010v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334036v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bernoussi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319014v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319007v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319023v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319027v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333631v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333637v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vial" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gi&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333616v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Esparb&#232;s-Pistre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333659v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359213v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ribes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iceta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359212v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333768v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333766v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;glise" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333761v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loison" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333764v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delavenne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333719v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Haro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333758v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796978v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333746v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-Daconcei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333740v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333724v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pierron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333754v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenglet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333701v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333696v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333706v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333694v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lambert-Thuillet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333713v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333673v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Portalier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333686v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333924v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecointe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bartholom&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333922v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Secq" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ploton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333918v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Andronikof" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gillaizeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333915v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333911v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333916v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333907v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333927v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353798v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333932v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulagnier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353784v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guinard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024697v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maria Acioly-Regnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797064v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisch" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massol" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797489v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barletta" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sensenbrenner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797519v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pag&#232;s" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Lantheaume" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333970v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333973v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333978v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333961v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333950v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333954v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333946v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803582v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizouard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salstein" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333943v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333940v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>