--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydia Fernandez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lydia FernandezProfesseur en psychologie clinique de la santé et du vieillissementUniversité Lyon 2 Institut de Psychologie5 Avenue Pierre Mendès France 69676 Bron cedexlydia.fernandez@lyon2.frLaboratoire L-VIS EA 7428 (Lyon 1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**CURSUS, DIPLÔMES ET FORMATIONS **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** En psychologie******</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 Mai 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation à diriger des recherches (Université de Provence, Aix Marseille I), université Aix Marseille, FranceTitre : Actualités des addictions en psychopathologie : diversité des approches, des méthodologies et perspectives.Composition du jury :Michaël APTER, Professeur de Psychologie, Georgetown University, Washington, D.C.Hervé BENONY, Professeur de Psychopathologie, UFR de Psychologie, Université de Bourgogne, Dijon. Raymond FOURASTĖ, Professeur de Psychologie clinique et Psychopathologie, IUFM, Toulouse Midi-Pyrénées.Michel MORIN, Professeur de Psychologie Sociale Appliquée, UFR de Psychologie, Université de Provence, Aix-Marseille IJean Louis PEDINIELLI, Professeur de Psychopathologie, UFR de Psychologie, Université de Provence, Aix- Marseille IMarie SANTIAGO-DELEFOSSE, Professeure de Psychologie de la santé, Institut de psychologie, Université de Lausanne, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 Octobre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Doctorat de troisième cycle (thèse nouveau régime) (psychopathologie), université Toulouse 2, FranceTitre de la thèse : Addiction tabagique et disposition narcissique chez des fumeurs consultant pour sevrage tabagique (mention : très honorable avec les félicitations du jury à l’unanimité).Composition du jury :M. BRUCHON-SCHWEITZER, Professeur de Psychologie de la Santé à l’Université Victor Segalen de Bordeaux II, Présidente du jury, rapporteur.J. L. PEDINIELLI, Professeur de Psychopathologie à l’Université de Provence (Aix-Marseille I), rapporteur.H. CHABROL, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II).R. FOURASTĖ, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II).H. SZTULMAN, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II), Directeur de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octobre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : D.E.A. Psychopathologie, université Toulouse 2, FranceTitre du mémoire : Tabagisme, addictions et personnalités narcissiques. Sous la direction du Professeur Henri SZTULMAN (mention bien).Composition du jury :A. M. FAVARD, docteur en droit et en psychologie, chargée de recherche au CNRS, à l’Université de Toulouse le Mirail (Toulouse II).R. FOURASTĖ, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II).H. SZTULMAN, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II), Directeur de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Obtention du titre de psychologue clinicienne, DESS Psychologie clinique et psychopathologie, université Toulouse 2, FranceTitre du mémoire : Écoute et réponse clinique aux appels d’urgence dispensés par la chaîne SOS AMITIĖ. Sous la direction du Professeur R.FOURASTĖ (mention bien).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maîtrise de psychologie clinique, université Toulouse 2, FranceTitre du mémoire : À propos du célibat : actualité d’une question de la psychologie de la vie quotidienne.Sous la direction du Professeur Raymond FOURASTE (mention bien).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985—1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEUG et Licence Psychologie, université Toulouse 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Licence en Sciences de l’Éducation, université Toulouse 2, France, spécialisation : formation, insertion, orientation des jeunes sans qualification)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** Diplômes universitaires****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**1996—1997 : **DU de Tabacologie, université de Paris-Sud (PARIS XI) : Faculté de Médecine Responsable pédagogique : Pr Robert MolimardTitre du mémoire : À propos du concept d’addiction : addiction tabagique et disposition narcissique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009—2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DU Rorschach-Système intégré, université Paris X — Ouest-Nanterre, France, responsable pédagogique : Pr Anne AndronikofPrincipes du test et techniques d’administration et de cotation ; principes de l’interprétation ; interprétation clinique. Applications ; suivi des pratiques : supervision de cas ; Dossier : analyse d’un cas complet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Formations complémentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Formations cliniques	****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formation à l’écoute téléphonique — SOS Amitié — (Avril-Juillet 1990) [Initiation à l’écoute téléphonique, acquisitions d’attitudes et de techniques d’écoute :non-directivité, empathie, compréhension, reformulation…].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juillet 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Initiation aux psychothérapies (35 h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996—2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rorschach (École de Paris [France] et école américaine, TAT [Profil Psychodynamique au TAT de Catteeuw], CAT, FAT, SAT, patte noire, test de l’arbre, tests de dessin, famille, personne, animal, génogramme, ligne ondulée…)Formation à aux différentes techniques d’entretiens cliniques (pratique clinique et recherche) : KAPP (Profil psychodynamique de Karolinska, par Dr Hélène Charitat (1999, 18 h), entretien structural de Kernberg — entretien de relation d’aide et de conseil, entretiens cliniques, de recherche, entretien cognitif et comportemental, entretien motivationnel, entretiens cliniques structurés (DSM), entretiens individuels, de couple, de groupe, etc., et animation de groupe de paroles et de formations, groupes de réflexion sur la pratique professionnelle ou supervision.Observations cliniques, études de cas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999—2001 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formation et formatrice à la méthode d’évaluation clinique qualitative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations en méthodologie et en statistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avril-Mai 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Formation à l’analyse des données textuelles (ALCESTE, TROPES 18 h, SPHINX, 2006, 12 h) ; EMOTAIX (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation aux tests et aux méthodes projectives****** (depuis 1996)******—Addiction Severity Index (A.S.I.), 1999 (12h)– échelles, tests ou questionnaires en psychologie : Et plus spécifique à ma discipline [psychologie clinique, psychopathologie, mais aussi psychologie [clinique] de la santé et du vieillissement]– Formations en statistiques (SPSS/PC, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis mars 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) et mises à jour régulières.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres formations et compétences techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">–	Outils informatiques de base : Système d’exploitation Windows jusqu’à Windows 10, navigateur Web (Mozilla Firefox, google), Doodle, etc., Pack Office,recherche bibliographique informatisée et gestion des références bibliographiques, Internet, Web depuis 1996 ; Bibliothèse, mai 1997 (12 h).Novembre 2003 : logiciel APOGÉE (pour la saisie des notes)– Création et maintien de sites Internet :– Adobe Golive 6, juillet 2004 et maintien du site http ://www.up.univ-mrs.fr/psycli (master de psychologie clinique et de psychopathologie, dirigé par le Pr J. L. Pedinielli et par Pierluigi Graziani)—Word press: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lyd.fernandez.psycho.free.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2006)2013-2015 : création du site Internet dédié aux masters 2 professionnels (psychologie de la santé) et webmaster du site : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://psysante.univ-lyon2.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2016 : Scrivener (outil d’écriture créative professionnel) et Antidote 11 (logiciel de correction grammaticale et d’aide à la rédaction en français et en anglais), Moodle : auto-formation2016 — … : Auto-édition KDP Amazon (plus d’une trentaine de publications et d’aide à la publication via ce système pour des projets artistiques personnels et/ou de proches)2020-2021 : Zoom, Teams, etc.2.4. Compétences linguistiquesFrançais-espagnol : langue maternelleAnglais (lu, écrit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Activités universitaires **(voir plus loin)Activités cliniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologue clinicienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990—1995 : Psychologue-écoutante : les appels téléphoniques d’urgence, écoute et réponse clinique [50 %</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993—2001 : Psychologue [50 %] [spécialité tabacologie, aide au sevrage tabagique] [1997-2001] Cabinet médical Docteur Louis Rouperas, 31 530 Launac et Hôpital Rangueil Service de pneumologie [de 1993 à 1997] — consultations, bilans psychologiques et prises en charge thérapeutiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002—2009 : Psychologue [50 %] [spécialité tabacologie, aide au sevrage tabagique] Milieu associatif [via Mairie d’Amiens] — consultations, bilans psychologiques et prises en charge thérapeutique [dans le cadre de consultations gratuites mises en place par la ville].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009—2012 : Activité libérale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2001 : Formatrice en évaluation clinique qualitative. Société EVACLIQ, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres formations dispensées (1995, 1998)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de la prise en charge de la femme enceinte pour la prévention du tabagisme passif [19 novembre 1998 – 6 h] Association Rivages 82, MontaubanPublic : infirmières, sages-femmes, médecins du travail. Contenu de la conférence de formation :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de la formation permanente des hôpitaux de Toulouse : Formation sur le thème : « Comment appréhender le tabagisme auprès de patients hospitalisés »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 : Formation permanente Hôpital PURPAN Unités internes 1999 Action N ° C. 11,56, auprès de médecins et d’infirmières. [11 et 12 octobre, 15 novembre 1995, 18 h]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** STAGES ****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages professionnels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Février-juin 1994 : Psychologue auprès de patients consultant en médecine générale : consultation d’aide au sevrage tabagiqueSept-novembre 1990 ; Stagiaire psychologue dans un externat médico-psychologique « Les Bruyères » [Toulouse] sous la direction de monsieur BOUCHAÏB psychologue [200 heures]Population : enfants et de préadolescents des deux sexes présentant une déficience intellectuelle modérée à sévère (débiles mentaux profonds, arriérés profonds) fréquemment associée à d’autres troubles comme des troubles moteurs, somatiques sensoriels, relationnels, de personnalité. Travail d’observations et en ateliers thérapeutiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 1990 — octobre 1993 : Écoutante à SOS AMITIÉ TOULOUSE : Soutien psychologique, relation d’aide par téléphone.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Février-mai 1990 : Stagiaire psychologue dans le service de nutrition et de gastro-entérologie du Pr J. FREXINOS au C.H.R/C.H.U. de RANGUEIL [TOULOUSE] sous la direction de madame MICHELON psychologue [200 h]Population : patients souffrant de différentes affections psychosomatiques : colopathies fonctionnelles, rectocolites ulcéro-hémorragiques, colites inflammatoires, syndrome du côlon irritable… Travail d’observations et conduite d’entretiens.Juillet-août 1988 : Stagiaire psychologue dans le service de Psychiatrie Adulte [UF4] du Pr M. ESCANDE au C.H.R./C.H.U. de PURPAN-CASSELARDIT [TOULOUSE] sous la direction de madame MICHAS [GIRAUDEL], psychologue [200 h].Population : patients souffrants de troubles de l’humeur (états dépressifs), d’états névrotiques (inhibitions névrotiques), de troubles comme l’éthylisme chronique… Travail d’observations et conduite d’entretiens, réalisation de bilans psychologiques.Décembre 1985 :Stage à l’école maternelle Marie Curie à COLOMIERS [Haute-Garonne].Observations « naturalistes » et « cliniques » des comportements de l’enfant à l’école maternelle en situation de travail [en classe] et en situation de jeu [en récréation].– Travail sur les tests de dessins.Stage à l’école primaire Jules Ferry à COLOMIERS [Haute-Garonne] dans une classe de C.P.Observations de l’enfant dans le système éducatif et plus particulièrement dans la classe avec le maître et analyse de la dynamique de la fonction éducative au niveau des fonctions d’organisation, de stimulation et de communication.Poursuite du travail sur les tests de dessinTotal heures de stage : 35 h</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1998 : 	Présidences de jury du baccalauréat2001-2006 : Jury des oraux du concours professeur des écoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 1989 — août 1995 : Surveillante d’internat et d’externat en collège et lycée [Haute-Garonne plus spécifiquement, Frouzins, Saint-Jean, Colomiers, Castres-Tarn]Ce travail m’a permis de vivre et de financer mes études.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 1995 — août 1996 : Bénéficiaire d’une Allocation Formation Reclassement [A.F.R.] pour participer au stage de formation de Doctorat en Psychopathologie en vue d’obtenir un emploi d’enseignant-chercheur — MCF — (soit 3150 heures) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Tous niveaux de formations : de la licence au doctorat [mais aussi diplômes d’État, DEPS, DECOP, Sage-femme, DU de Tabacologie]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans quatre universités [Toulouse, Aix-en-Provence, Amiens, Lyon 2 et Lyon 1]Disciplines principales : psychologie clinique, psychopathologie [à tous les âges de la vie : enfants, adolescents, adulte, sujets âgés], mais aussi psychologie de la santé, du vieillissement et interculturelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les enseignements dispensés CM et TD (Licence, Masters 1 et 2 Pro, Master 2 Recherche en psychologie, dans le cadre de diplômes : DU de Tabacologie, Diplôme d’État des Psychologues Scolaires [DEPS], Diplôme d’État des Conseillers d’Orientation Psychologues — DECOP ; Master 2 Pro : enfance, adolescence et vieillissement ; Master 2 Pro : psychologie des perturbations cognitives) dans trois universités (Toulouse (1996-2001), Aix-en-Provence (2001-2006), et Amiens (2006-2011) en psychologie clinique et en psychopathologie notamment et à l’Université Lyon 2 depuis 2011 en psychologie de la santé et du vieillissement, vulnérabilités du sujet et interculturalité  sont très nombreux et peuvent être classés pour résumer en deux catégories :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">théorico-cliniques et cliniques :Par exemple : notions fondamentales, histoire et définitions des concepts, théories et paradigmes, épistémologie et éthique et étude des différents troubles psychopathologiques, etc. ; pratique clinique (professions et métiers de psychologue, champs institutionnels, supervision de stages — pratiques professionnelles) et approches thérapeutiques (du bilan psychologue aux psychothérapies).– méthodologiques :Par exemple : méthodes cliniques, méthodes qualitatives dans le cadre de la pratique clinique ou de la recherche clinique (observation, études de cas, entretiens, techniques projectives…) ; méthodes de recherche, méthodes quantitatives (statistiques, échelles, tests, questionnaires, techniques d’enquête) ; Travaux Individualisés Supervisés (TIS) ou Travaux d’Études et de Recherches (TER), initiation à la recherche ; directions de travaux de recherche (MR 2 et doctorat).La grande majorité des enseignements ont été créés, dispensés, partagés pour les besoins des formations à la demande et répondent à la spécificité des formations (champ théorique notamment) et j’ai pu diriger des équipes pédagogiques constituées avec des collègues qui ont souhaité s’investir dans ces enseignements et avec lesquels j’ai pu régulièrement travailler. J’ai aussi participé à des enseignements déjà existants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements fondamentaux Psychologie clinique et psychopathologieFondements conceptuels des pratiques des psychologues cliniciens et groupes thématiquesEnseignements cliniques et méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’inscrivent dans le domaine de la psychologie clinique et de la psychopathologie [et aussi dans le champ de la psychologie clinique du vieillissement et de la santé depuis que je suis à Lyon 2]. Les problématiques étudiées sont des problématiques cliniques contemporaines [dépendances et conduites addictives [tabagisme, alcoolisme, notamment], image du corps, traumatismes, etc.]. Ils utilisent des méthodes cliniques [observations, entretiens cliniques, méthodes projectives notamment] tenant compte des attendus épistémologiques.Ils s’intéressent à tous les âges de la vie [de l’enfant au sujet âgé] et à de nombreux champs cliniques et psychopathologiques [santé physique ou psychique, vieillissement, etc.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1-	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes projectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis plus de 20 ans, je pratique le bilan psychologique et j’utilise les méthodes projectives dans la pratique et la recherche : Rorschach méthode Exner, École de Paris notamment, TAT, CAT, FAT, SAT] et dessins projectifs (arbre, personne, famille, animal, maison, etc.). En tant qu’objet de médiation, les méthodes projectives (MP) ont une fonction de lien entre le patient et le clinicien, entre le chercheur et son objet de recherche, entre la théorie et la pratique clinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’exploration affinée des manifestations psychopathologiques (dans les champs de recherche présentés listés plus haut) rend compte des traductions nouvelles des souffrances contemporaines. C’est ce que je fais dans les publications cliniques (ouvrages, articles et chapitres).Mes travaux sur le dessin de l’arbre, de la personne et de la maison ont donné lieu à de nombreuses publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2-	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dépendances et conduites addictives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mon D.E.A. (1993-1994, en passant par ma thèse [1997] et mon HDR [2004], je développe des travaux théoriques et cliniques dans le champ des dépendances et des conduites de dépendance [tabagisme, alcoolisme, notamment, mais pas exclusivement].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Exemples :–	histoire du concept, définitions, épistémologie, modèles et théories, clinique, pratique, liens avec d’autres troubles [stress, anxiété ; dépression ; troubles émotionnels ; comportements à risque ; états motivationnels, états-limites, etc.] ;–	tabagisme notamment : clinique, psychopathologie, prévalence, impact sur la santé, contexte social, profil des fumeurs, démarches de soins et d’accompagnement, prise en charge et sevrage tabagique, liens avec d’autres addictions [alcool, médicaments, etc.], d’autres maladies [cancer par exemple] ou d’autres troubles [narcissisme par exemple].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3-	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2001, je développe des travaux en psychologie clinique du vieillissement [pathologies liées au corps qu’il s’agisse de décompensations somatiques ou de manifestations hypocondriaques], les dépressions en lien avec les questions de la perte, l’anxiété, les névroses, les psychoses, pathologies narcissiques et problèmes identitaires, les démences, maladies d’Alzheimer, etc., ce qui permet de penser en termes de processus, de continuité et de rupture clinique aux différents âges de la vie.Exemples :–	récits de vie, problématiques de santé ou maladie [incontinence urinaire, amputation, accident vasculaire cérébral, maladie d’Alzheimer, etc.], liens avec d’autres troubles [stress et traumatismes, anxiété et dépression, addictions — tabac, alcool, médicaments], émotions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** D.E.A., Thèse, HDR****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mémoire de D.E.A. en psychopathologie [Université Toulouse Le Mirail 2]Titre : Tabagisme, addictions et personnalités narcissiques [mention bien]Directeur de mémoire : Pr Henri Sztulman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Thèse nouveau régime) (Université Toulouse Le Mirail, Toulouse II)Titre : Addiction tabagique et disposition narcissique chez des fumeurs consultant pour sevrage tabagique (mention : très honorable avec les félicitations du jury à l’unanimité).Directeur de la thèse : Pr Henri Sztulman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches (Université de Provence, Aix Marseille I)Titre : Actualités des addictions en psychopathologie : diversité des approches, des méthodologies et perspectives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoires de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre du laboratoire L-VIS et membre du collège académique Sciences Sociales (UDL)Site Web : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://l-vis.univ-lyon1.fr</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://l-vis.univ-lyon1.fr/staff/lydia-fernandez/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le laboratoire a pour mission de développer la recherche interdisciplinaire dans le domaine des Sciences Humaines et Sociales (SHS), autour de deux thèmes fédérateurs : la vulnérabilité et l’innovation en lien avec les Activités Physiques et Sportives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe vulnérabilité : vulnérabilité dans le domaine de la santé et/ou du sport (équipe psychologie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’état de vulnérabilité est en effet une construction psychique et sociale : l’accès à l’information, l’éducation et les représentations sociales façonnent l’exposition aux menaces. Plus largement, la vulnérabilité peut procéder de la difficulté à produire des connaissances scientifiques sur les risques, de la préservation de certains intérêts bridant la prévention, ou encore de formes discrètes de domination. En se combinant, ces ingrédients de la vulnérabilité constituent un terrain plus ou moins favorable à l’apparition d’une pathologie, à l’irruption de formes de violence ou encore à l’occurrence d’un accident.La fragilité constitue parfois une propriété intrinsèque d’un individu ou d’un groupe, liée, par exemple, à une corporéité défaillante pour les personnes âgées. Mais les conditions de protection et de matérialisation de cette blessure (au sens large) doivent également être considérées. En ce sens, la vulnérabilité intègre la prévention, voire la réparation, puisqu’elle invite à être attentif aussi bien à ce qui peut éviter la concrétisation de la potentialité qu’à ce qui est mis en d’une pathologie. Émerge en arrière-plan l’idée de résilience, de capacité à plier sans rompre, et de retour souhaitable à un état d’équilibre après une perturbation.Appréhendée selon une double acception, à la fois comme processus dynamique conditionnant la fragilité des individus, groupes ou communautés (manières d’être disposé), et comme capacité de réponse (modes de régulation à l’échelle individuelle et collective) tant à l’imprévu (situations de crise) qu’aux difficultés quotidiennes (situations ordinaires), la vulnérabilité comprend plusieurs facettes qui appellent un regard pluriel : histoire, psychologie (clinique, psychopathologie), sociologie et sciences de gestion trouvent toute leur place dans cette perspective.C’est dans cet axe que je peux développer librement mes travaux en lien avec mes thématiques de recherche.Sept 2011-mai 2016 : laboratoire SIS Santé Individu et Société EA 4129 (fermeture janvier 2016). Il y avait un axe vulnérabilités du sujet et un axe vieillissement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2015-janvier 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Porteur de projet pour la création du Laboratoire Psychisme et Santé (suite à la fermeture du SIS) avec le soutien de l’ancien vice-président de la recherche et des écoles doctorales de Lyon 2 Pr Yanni Gunnell (2013-2016) et du Président de l’université en poste à l’époque.Ce projet n’a pas été soutenu par l’Institut de Psychologie (qui n’a pas souhaité d’un 4 ème laboratoire de psychologie clinique et de psychopathologie) malgré le soutien du président Jean-Luc Mayaud (avril 2012-avril 2016) et du VP recherche (Pr Yanni Gunnell) et une évaluation très positive de la commission recherche de l’université très favorable au projet et projet pourtant envoyé au ministère pour évaluation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À titre indicatif, voici les axes cliniques qui avaient été choisis :Axe 1où je me situais : conduites et situations de fragilités (programme 1 : conduites à risque en santé et traitement et régulation des émotions ; programme 2 : addictions, émotions et troubles associés).Dans cet axe, les situations de fragilités correspondent à des contextes psychiques, émotionnels, somatiques, culturels et sociaux particuliers dans lesquels apparaissent des problématiques psychopathologiques individuelles et les conduites associées.Cet axe a pour objet, d’une part, l’étude des processus psychiques, cognitifs, émotionnels et comportementaux dans le domaine des conduites à risque et addictions (programmes 1 et 2). D’autre part, il s’intéresse à leur comorbidité avec d’autres types troubles (troubles anxieux et dépressifs, troubles de la personnalité, troubles des conduites, etc.).Axe 1 Les addictions, tout comme les conduites à risque posent, en France comme à l’échelle européenne et dans le reste du monde, un problème de santé publique majeur, dont les impacts sont multiples, sanitaires, médicaux et sociaux (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sante.gouv.fr/addictions.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; . </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sante.gouv.fr/addictions.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inpes.sante.fr/30000/actus2015/002-cjc.asp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.respadd.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Obésité : selon l’Organisation mondiale de la Santé (OMS), la prévalence de l’obésité a pris des proportions épidémiques à l’échelle mondiale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe 2 : : psychopathologies et cliniques des agirs (programme 1 : psychopathologies et cliniques du corps ; programme 2 : Psychopathologie(s) des agirs et dispositifs de prise en charge.À partir d’objets et réalités cliniques spécifiques [amenés à évoluer/se diversifier au fil du temps], cet axe se propose de contribuer à l’essor des recherches sur les liens entre psyché/soma [incluant les rapports psyché/cerveau] et environnements [tant matériels qu’intersubjectifs] permettant un dialogue tant avec les différents courants et sous- disciplines de la psychologie [psychopathologie, psychosomatique, psychologie clinique de la santé…] qu’avec d’autres champs disciplinaires [anthropologie, médecine….], dans une démarche résolument transdisciplinaire et translationnelle, destinée à prendre en compte et à rendre compte de l’hypercomplexité du Sujet humain, de son fonctionnement et de ses souffrances.Axe 2 En France, près de 15 % de la population adulte est obèse, et environ le tiers est en surpoids Obépi, 2009). Autre problème de santé majeur. Violences sexuelles, intrafamiliales, conjugales, psychologiques : la violence subie par les femmes reste un fléau en France. Ces violences sont au centre de la campagne nationale — violences contre les femmes la loi vous protège : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.stop-violences-femmes.gouv.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001—2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Laboratoire Psyclé [équipe psychologie clinique et psychopathologie] Équipe 3 : psychopathologie de la construction du réel et des addictions [coordination : J. L. Pedinielli] Programme 5 : émotions et addictions)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**1996—2001 **: CERPP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai fait partie du laboratoire du C.E.R.P.P. « Centre d’Études et de Recherches en Psychopathologie » (dirigé par le Professeur Henri SZTULMAN) : axe psychopathologie clinique (addictions et troubles de la personnalité, évaluation clinique qualitative).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations et valorisation scientifiques (réseaux, contrats…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche et participation à des réseaux de rechercheAncien Membre de Sociétés savantes et des réseaux associés notamment :Depuis 1996-2020 : membre de l’American Psychological Association. Depuis 1996 : membre de la Société de Tabacologie.Depuis 1998-2024 : membre de la Société Française de Psychologie.Depuis 1998-2024 : membre de la Société du Rorschach et des Méthodes Projectives.De 2003 à 2008 : membre de l’Association Internationale de Psychopathologie et de Psychologie Clinique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre du réseau correspondant Société Française de Psychologie du Sport (développé par Greg Décamps).De 2011-2016 : membre de la Société Française de Gériatrie et de Gérontologie ; Association Francophone de Psychologie de la Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations à des contrats de recherche et projets de recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de 2013-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Porteur de projetRecherche hospitalière en cours : ASTHME, TABAGISME ET DÉFICITS ÉMOTIONNELS [ASTADEM (ASthme Tabac Déficit Émotionnel)] (thèse soutenue)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013—2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Association de Biodanza « Danser la vie »</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001—2003 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enquête panel sur la santé et le bien-être psychologique (ORS-PACA)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002—2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enquête panel sur la santé et le bien-être psychologique (ORS-PACA) 2002-2004 :Conséquences psychosociales des inondations en France : construction d’une stratégie de recherche et planification de la réponse épidémiologique : appel d’offres du ministère de l’Environnement. Programme de recherche RIO 2 (ORS-PACA) — risques environnementaux.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004—2006 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">VIH : Enquête sur les personnes atteintes : VESPA (ORS-PACA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GESTIONNAIREHOSPICES CIVILS DE LYONDélégation à la recherche Clinique et à l’Innovation (DRCI) 3 quai des Célestins — 69002 LYON Cedex Tel : 04 72 40 68 50 Fax : 04 72 40 68 69RESPONSABLE SCIENTIFIQUEProfesseur en psychologie de la santé et du Vieillissement, Psychologue clinicienne, tabacologueUniversité Lyon 2, institut de psychologie, campus porte des Alpes, bâtiment L, bureau L 148 5 avenue Pierre Mendès France 69676 BronMail : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lydia.fernandez@univ-lyon2.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre de l’étude	Asthme, tabagisme et déficits émotionnelsAcronyme :	ASTADEM (ASthme TAbac DEficit EMotionnel)Mots-clés	Asthme — tabagisme — déficits émotionnels — dépression — anxiétéPromoteur de la recherche	Hospices Civils de LyonDirection de la Recherche Clinique et de l’Innovation (DRCI) 3 quai des Célestins — 69002 LYON CedexTél. : 04 72 40 68 50 Fax : 04 72 40 68 69Investigateur principal	Pr Gilles DEVOUASSOUXResponsable scientifique	Pr Lydia FERNANDEZNombre de centres prévus	1 : Service de Pneumologie de l’Hôpital de la Croix-Rousse (69004 Lyon)Type d’étude	3° Recherche non interventionnelle (selon l’article L1121-1 du code de la santé publique)Planning de l’étude	Durée des inclusions : 2 ansDurée du suivi/participation du patient : 4 semaines (délai entre l’entretien pour l’étude et une rencontre pour restitution des résultats individuels selon le souhait du patient).Durée totale de l’étude : 2 ans et 4 semainesDéterminer si le mauvais contrôle de l’asthme est lié à un déficit émotionnel tel que l’alexithymie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à l’élaboration de l’auto-questionnaire patient à destination de 600 médecins généralistes (relevé des caractéristiques socio-démographiques du patient ; décrire les symptômes psychologiques ressentis par le patient par rapport à un épisode dépressif caractérisé et d’autres troubles anxieux associés [attaque de panique, phobies, TOC] ; évaluer le degré de souffrance psychique et de répercussion en termes de fonctionnement chez le patient ; identifier la présence d’une dépendance et/ou d’une consommation excessive d’alcool [susceptible de masquer les symptômes de dépression].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaborations de recherches avec et sous la responsabilité du Dr Pierre VERGER, ORS PACA — INSERM U 379 23 rue Stanislas Torrents 13006 Marseille.Participation à l’élaboration d’un questionnaire auto-administré, d’environ 20 minutes composé de 4 échellespsychométriques (échelle d’anxiété et de dépression, HAD ; échelle de qualité de vie, SF 36 ; échelle d’évènements de vie ; échelle d’anhédonie de Chapman). Il sera rempli par le patient après l’entretien en face à face ainsi qu’un calendrier chronologique visant à repérer les trajectoires professionnelles des patients. Ce questionnaire est important pour appréhender l’état de santé psychologique du patient et le retentissement de la maladie (publication issue de ce travail).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaborations de recherches avec et sous la responsabilité du Dr Yolande Obadia, ORS PACA — INSERM U 379 23 rue Stanislas Torrents 13006 Marseille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche et gestion et valorisation de collections</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La valorisation de la recherche se fait surtout à travers les publications, les congrès, les séminaires et la production et la diffusion du matériel pédagogique tant spécialisé que de vulgarisation.La gestion et valorisation de collections se font à travers des sites Internet et plus particulièrement des pages enseignements, articles, livres où les étudiants peuvent accéder et télécharger mes articles et avoir accès aux résumés et sommaires détaillés de mes livres : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Lydia_Fernandez/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Une page Internet détaille les enseignements dispensés (intitulés des enseignements, objectifs, contenus, bibliographie). Des documents relatifs aux CM et aux TD sont mis à leur disposition sur Moodle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnements, expertises, responsabilités éditoriales, diffusion du savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises (organismes nationaux et internationaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Fonction d’expert AERES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 Mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : campagne de la vague C dans le cadre de l’évaluation de l’EA 3071 à l’Université Louis Pasteur [Strasbourg], Unité 1 : Unité de recherche en Psychologie : Subjectivité, connaissance et lien social dirigé par le Pr S. Lesourd.5 Janvier 2009 : campagne d’évaluation des unités de recherche de la vague dans le cadre de l’évaluation du Laboratoire de Psychologie Clinique et de Psychopathologie — LPCP [Professeur P. Marty] et de l’évaluation du Laboratoire de Psychopathologie et Processus de Santé — LPPS [Pr Jean Louis Adrien], à l’Institut de Psychologie, 71, avenue Édouard Vaillant, 92774 Boulogne Billancourt.2008 ; 2011 ; 2012, 2014 : Fonction d’expert : contrats ou financements de recherche [5]Évaluation et rapport d’expertise effectués pour chaque projet, 4 nationaux et 1 international [5].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**22 Février 2008 **:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sur demande de l’agent du programme Terry Lee McPherson : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">terrylee.mcpherson@sshrc.ca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> — évaluation anonyme et extérieure de la demande de subvention soumise au Conseil de Recherches en Sciences Humaines du Canada du projet intitulé Trauma et toxicomanie : enjeux pour le traitement présenté par Louise Nadeau [Pr, Université de Montréal, directrice du Centre Dollard-Cormier — Institut universitaire sur les dépendances] et par Hélène Simoneau [chercheur au Centre Dollard-Cormier]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 26 ème appel à projets « Sciences Humaines et Sociales » Association France Alzheimer –-AAP 2011 : Évaluation et modélisation des conséquences médicales et économiques de quatre stratégies de prévention du déclin cognitif dans la maladie d’Alzheimer présenté par Pr Laurent Molinier, Professeur des Universités-Praticien Hospitalier,« Épidémiologie et analyses en santé publique : Risques, maladies chroniques et handicaps ». INSERM 1027, C.H.U. de Toulouse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 mars 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Appel à soutien aux initiatives de recherche — Modalité 1 : Projet Jeune Chercheur, Ecole des Hautes Études en santé Publique, Rennes : Impact des paquets de cigarettes neutres et des avertissements sanitaires sur les perceptions, émotions et comportements des individus présenté par Karine Gallopel-Morvan, Maître de conférences HDR EHESP - Institut du management sur demande de Marie-Aline BLOCH, Directeur de la Recherche : Marie- </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline.Bloch@ehesp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">26 juin 2012 : AAP SHS 2012 7e Appel à projets « Sciences Humaines et Sociales : Prise en charge des troubles de mémoire de patients atteints de la maladie d’Alzheimer : Utilisation de techniques théâtrales et de chant présenté par Anne Marie Ergis, Professeur des Universités, EA 4468, Université Paris Descartes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**29 mai 2014 **:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAP SHS 2014 9e Appel à projets “Sciences Humaines et Sociales : Le risque d’épuisement chez les proches aidants dans le contexte de la Maladie d’Alzheimer par Agnès Bonnet MCU-HDR, Aix Marseille université, Laboratoire de Psychopathologie Clinique : Langage et Subjectivité EA 3278, Aix Marseille Université [AMU].Autres expertises [articles, communications, recommandations], comités de sélection et de suivi de thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je participe à des comités de sélection sur le territoire national dans les universités françaises pour le recrutement des enseignants-chercheurs en psychologie [section 16 et section 70] depuis 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 — … : Membres de comités scientifiques dans les universités françaises (Tours, Caen, Paris 5, 8, 10), Nice, Lyon 1, Lyon 2 (ESPE, psycho, STAPS), etc.)2001— : expertises congrès.2017 — … : Comité de suivi de thèse (Paris 7, Lyon2, Lyon 1, Poitiers, Toulouse Jean Jaurès, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2010 : membre du groupe de lecture sur l’état des lieux et les recommandations de pratique clinique : personnes âgées et consommation d’alcool (Société Française d’Alcoologie et la Société Française de Gériatrie et de Gérontologie) et participation à la rédaction du rapport. Publié dans le n° d’Alcoologie et addictologie de septembre 2014, tome 36, n° 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - … : Responsabilité éditoriale et directions de collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2014 :Co-conceptrice (avec France Perrot, Éditions In Press) et directrice d’une nouvelle collection d’ouvrages de fiches de psychologieCollection « Fiches de Psycho »un concept, des fiches : QCM, exercices, quiz, d’exemples ou cas cliniques, illustrent chaque fiche. Conçus par des universitaires et cliniciens, les ouvrages de cette collection répondent au plus près aux attentes des étudiants et des professionnels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parus depuis 2015 : 42 parutions : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inpress.fr/collection/psychologie/fiches-de-psycho/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 : revues : 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loonis, E., Fernandez, L., Cerclé, A. (décembre, 2002). Les addictions. Addiction, identité et modèle. Psychologie Française, 47, 4, 43-93.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion du savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 6Medias (2008-2018)1— Fernandez, L. (2008, octobre). Interview à une émission sur le tabac. FR3 Picardie (voix publique, Karine Hallaf).2— Fernandez, L. (2009, décembre). Les jeunes et le tabac. Interview pour le Magazine Phosphore (Aziliz Claquin).3— Fernandez, L. (2011, juillet). Alcool, tabac, médicaments : les seniors de plus en plus dépendants. Interview pour ITW-RMC info journal (Victor Joanin).Conférences (2007-2018)4— Fernandez, L. (2007, octobre). Tabagisme, stress et autres conduites addictives chez les seniors, Groupement d’Alcoologie et d’Addictologie de la Région Picardie — Centre Hospitalier de Roye.5— Fernandez, L. (2006, novembre). De l’émergence du concept d’addiction à la clinique des addictions. Fédération d’aide à la santé mentale Croix Marine et Association régionale d’aide à la santé mentale de Picardie), CH Philippe Pinel, route de Paris 80 000 Amiens.6— Fernandez, L. (2018, mars) : L’utilisation du dessin dans les problématiques de santé. Société Rhône-Alpes de Psychosomatique, Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des jurys de thèses ou d’HDR ou directions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–	58 jurys de thèse.–	43 en tant que rapporteur (Toulouse 2/Jean Jaurès, Montpellier 3, Aix-Marseille Université 1, Amiens, Dijon, Angers, Caen, Rouen, Paris [5, 7, 8, 10, 13], Tours, Poitiers, Lille, Bordeaux 2, Nice, Lyon 2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">–	7 jurys d’Habilitation à Diriger des Recherches (HDR) en tant que rapporteur (Aix, Montpellier, Bordeaux 2, Paris, Rennes, Tours, Besançon, etc.). 1 direction d’HDR (Lyon 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et animation scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de programmes de recherche, conseil de laboratoire (2003-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Année	Université	responsabilités	Détails responsabilités2003-2006	Université	deProvence,	Aix Marseille I	du programme de recherche 3 : Processus	émotionnels étiopathogéniques dans les addictions et les troubles du comportement (de l’équipe thématique 3 : Émotion, construction du réel et pathologie — Pr Jean Louis PEDINIELLI, du Centre PsyCLé).	–	Animation scientifique du programme  : séminaire mensuel (présentation des travaux des doctorants et intervention des enseignants chercheurs du	programme ;	séminaires	sur	des	aspects méthodologiques, etc.) ;atelier de préparation de communications et de rédactions d’articles ; présentation orale des communications) ;développement de projets de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006	Université	deProvence,	Aix Marseille I	membre du conseil de laboratoire (le directeur du laboratoire, 5 membres élus : 3 membres du collège des enseignants chercheurs permanents, 1 membre du collège des doctorants, post-doctorants et ATER, 1 membre du collège IATOSS, 4 membres nommés par le directeeur du loratoire. 2 réunions par an.	Ma participation au sein de ce conseil : Travail sur :•	le programme, la coordination des recherches, la composition des équipes ;•	les moyens budgétaires à demander par l’unité et la répartition de ceux qui y sont alloués ;•	la politique des contrats de recherche concernant l’unité ;•	la politique de la diffusion de l’information scientifique de l’unité ;•	la gestion des ressources humaines ;•	la politique de la formation pour la recherche ;•	toutes mesures relatives à l’organisation et au fonctionnement de l’unité susceptibles d’avoir une incidence sur la situation et les conditions de travaildu personnel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation colloques, conférences, journées d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1995-2013N = 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès nationaux (4) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation et du comité scientifique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 1995 : du premier Colloque National Junior en Psychopathologie, Les formes contemporaines du malaise dans la civilisation, organisé par le C.E.R.P.P., Toulouse 2, 25-26 mars 1995 ; modératrice de la matinée du 25 mars 1995 (Malaise dans la civilisation : illusion ou réalité).Mars 1998 : de la journée de travail « Psychologie Projective et Pratiques Cliniques », Toulouse, 21 mars 1998.Juin 2001 : et supervision du 7ième Colloque National Junior en Psychopathologies et Psychologies cliniques : actualité de la recherche, organisé par le C.E.R.P.P., Toulouse 2, 15-16 juin 2001.2006 : des 2e Entretiens de la psychologie, Boulogne Billancourt, France, 2-3-4 novembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Congrès international (1) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation et/ou du comité scientifique :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : du III ème Congrès International de Psychologie de la Santé, Aix-en-Provence, France.2013 : 16 h	International Reversal Theory Conference,13–16	july, 2013, France.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://irtc2013.sciencesconf.org/resource/page/id/3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Directions de mémoires de D.E.A. ou de Master recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Lyon 2 — (2011-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**2011—2015 : **5 directions de travaux de recherche avec des responsabilités d’encadrement et de suivi des jeunes chercheurs du laboratoire Santé Individu et Société.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre du mémoire de master recherche 2 2011-2015 (N = 5)	Année universitairede soutenance et Mention	Directeur et/ou co-directeurImpact psychologique des facteurs liés à la maladie et d’une classification selon un niveau de risque histopronostic sur la qualité de vie après cancer du sein non métastasé (SophieLantheaume)	2011—2012 (TB)	Pr L. FernandezJury : S. BloisDa Conceicao — F. Osuirak</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symptomatologie anxio-dépressive, résilience et maladie d’Alzheimer chez des personnes âgées institutionnalisées(Emeline De Haro)	2011—2012 (B)	Pr L. FernandezJury : A. R. Galiano-A. SagneÉvènements de vie négatifs et tabagisme : apport du dessin del’arbre et des récits de vie (Katia Chouchane)	2012—2013 (AB)	Pr L. FernandezJury : A.Galiano ; S. Blois Da Conceicao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rôle du soutien social et de la représentation de la maladie dans le bien-être des patients BPCO en rééducation (MyriamFautrière)	2012—2013 (TB)	Pr L. FernandezJury : M. Poussin ; S. Blois Da Conceicao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rôle du soutien social dans l’ajustement et la qualité de viedes parents d’enfants hémophiles (Pauline Berthélémy).	2014—2015 (B)	Pr L. Fernandez- S. Blois Da ConceicaoJury : L. Fernandez- S. Blois Da Conceicao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Provence — Aix-en-Provence (2001-2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">N = 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre du mémoire de D.E.A. ou master recherche 2 2001-2008 (N = 4)	Année universitaire de soutenance etMention	Directeur et co-directeurUne psychologie de la santé pour une réhabilitation psychosociale des patients atteints de schizophrénie (P.Cansouline)	2001—2002 (TB)	Pr J. L. Pedinielli/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tabagisme et mémoire (M. F. Ricci)	2002—2003 (B)	Pr J. Vauclair/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Développement affectif et compétences sociales chez de jeunes enfants séparés de leurs familles et en situation de placementjudiciaire (V. Moureau)	2003—2004 (B)	P. Y. Gilles/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dépendance médicamenteuse et troubles émotionnels chez les sujets âgés : relations entre addiction aux benzodiazépines, évènements de vie, dépression, anxiété, alexithymie et anhédonie chez les sujets âgés (D. Rey)	2003—2004 (B)	Pr J. Vauclair/L. Fernandez Jury : Pr M. Morin/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attribution intentionnelle et processus de pensée : une approche clinique développementale (H. Hammoudi).	2004—2005 (TB)	L. FernandezJury : G. Gimenez, Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Des théories de la maladie. Discours d’un corps en souffrance(J. Ortusi)	2004—2005 (B)	L. FernandezJury : Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transsexualisme et états émotionnels (C. Oget)	2004—2005 (TB)	L. FernandezJury : À. Michel/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachement et déséquilibre glycémique chez des diabétiques de type 1 (O. Oueslati).	2005—2006 (B)	L. FernandezJury : Gimenez, Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Relation d’objet et altération du lien chez le sujet âgé(M. Maurel).	2006—2007 (TB)	Pr Lydia FernandezJury : Gimenez/Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’exercice subjectif dans un atelier de musique et de chant (H.Nguyen Thi Tuyet-Verger)	2007—2008 (B)	Pr L. Fernandez/Pr J. L. PedinielliJury : J.L. Pedinielli — G. Rouan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001—2008 : 4 Co-Directions (de 2001 à 2004) et 6 directions (depuis 2004) de travaux de recherche avec des responsabilités d’encadrement et de suivi des jeunes chercheurs de l’équipe thématique 3 du Centre PsyCLé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Université Toulouse Le Mirail (1999-2001) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999—2001 : 6 co-directions de travaux de recherche de D.E.A. au Centre d’Études et de Recherches en Psychopathologie CERPP (Université Toulouse Le Mirail, Toulouse II).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi ces étudiants : 6 sont psychologues cliniciens en exercice (4 n’ont pas poursuivi en thèse).Titre du mémoire de D.E.A. (N = 6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2001	Année universitaire desoutenance et mention	Assesseurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Addiction aux benzodiazépines et sujets âgés (C. Cassagne-Pinel)	1999—2000 (B)	Pr H. Sztulman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anorexie mentale et conduite addictive : une étude exploratoirede leur fonction dans le psychisme du sujet anorexique (D. Planas)	1999—2000 (B)	Pr H. Sztulman, Pr Barbe,M. Catteeuw (ATER), Dr Galinon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La figure paternelle dans la problématique de l’anorexie mentale(J. Ménard)	1999— 2000 (B)	Pr H. Sztulman, Pr Barbe,M. Catteeuw (ATER), Dr Galinon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achats compulsifs et troubles de la personnalité (E. Galdos)	2000—2001 (B)	Pr H. Sztulman, Pr H. Chabrol, Pr B. Rogé, Pr M.T. Muñoz-Sastre, A. M.Favard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">États métamotivationnels et addiction tabagique chez des patients atteints de troubles de la personnalité (B. Charat).Thèse soutenue en 2006.	2000—2001 (B)	Pr H. Sztulman, Pr H. Chabrol, Pr B. RogéPr M. T. Muñoz-Sastre, A. M. Favard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étude de la dépendance affective chez des patientes anorexiques et anorexiques boulimiques : une analyse clinique en référence à la qualité du narcissisme, à la nature de l’angoisse, à la qualité de la relation d’objet, et à l’utilisation des mécanismes de défense (S.Korzack). Thèse soutenue.	2000—2001 (B)	Pr H. Sztulman, Pr H. Chabrol, Pr B. RogéPr M. T. Muñoz-Sastre, A. M. Favard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directions de thèses et d’HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candidat(es)	Directeur et tauxd’encadrement	Membres du jury	Titre	diplôme	Lieu et dateVincent Bréjard	Pr	LydiaFernandez 100 %	Pr A. Bonnet-Suard, U. Lyon 2 Pr	C.	Bungener, psychopathologie, U. Paris 5Pr L. Pr L. Fernandez, U. Lyon 2 Pr A. Mariage, U. Franche- ComtéPr C. Réveillère, U. de Tours	Addictions et personnalité : de l’alexithymie aux pathologies somatiques 	HDR	U. Lyon 2 2/07/2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses soutenues sous la direction ou co-direction de Lydia Fernandez :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Les co-directions hors université d’origine ont été mises en place :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">suite à des sollicitations directes d’étudiants avec accord de leur directeur de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Du fait du départ en retraite ou période de maladie de collègues (reprise de direction ou co-direction).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ou de ma mobilité universitaire (m’obligeant à faire appel à un co-directeur).Les co-directions à Lyon 2Ce choix est motivé par le souci d’associer aux directions de thèse des jeunes chercheurs MCF non habilités à diriger des recherches afin de les aider à développer leurs travaux et leurs compétences d’encadrement, mais également pour profiter de la richesse des apports très complémentaires d’une co-direction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 9 (dont deux financées 2 contrats CIFRE)Candidat(es)	Directeur et tauxd’encadrement	Membres du jury	Titre	diplôme	Lieu et date</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cheikha David	Pr	LydiaFernandez 50 %Pr	Jean	Louis Pedinielli50 %	I. Boulze, psychologie clinique, MCF, HDR, U. Montpellier IIIPr C. Bungener, psychopathologie, U. Paris 5Pr L. Fernandez, psychopathologie, U. AmiensPr M. Montreuil, psychopathologie, U. Paris 8Pr J. L. Pedinielli, psychologie clinique, U. de Provence	Demande de chirurgie esthétique et satisfaction en lien avec le fonctionnement psychosocial et émotionnel.	Doctorat Psychopathologie (mention très honorable).	U.	de Provence 1/12/2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounia Hamraoui	Pr	LydiaFernandez 100 %	Pr L. Fernandez, psychologie de la santé et du vieillissement, U. Lyon 2Pr E. Freixa i Baqué, Épistémologie et sciences du comportement, U. de Picardie Jules VernePr	P. Y. Gilles, psychologie différentielle, U. Aix Marseille I Pr	 P. Graziani, psychopathologie, U. de NîmesL. Romo, MCF, HDR, U. ParisOuest-Nanterre, La Défense	Observance thérapeutique et défaut d’observance thérapeutique en contraception orale.Doctorat psychopathologie(mention honorable).	U.	deProvence Aix Marseille I 16/12/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean	Pierre Parrocchetti	Pr	Jean	Louis Pedinielli50 %Pr	LydiaFernandez 50 %	A. Bonnet, HDR, Aix Marseille UniversitéPr J. L. Pedinielli, Aix Marseille UniversitéPr L. Fernandez, U. Lyon 2G. Rouan, Aix Marseille UniversitéPr Le Scanff, STAPS, U. Paris-Sud Orsay XIPr I. Varescon, Paris 5	Stress, coping et traits de personnalité (névrosisme et lieu de contrôle) chez des sauveteurs et des conseillers du Pôle Emploi.	Doctorat psychopathologie(mention très honorable).	Aix Marseille Université 27/10/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Bellego Contrat CIFRE 	Pr Lydia Fernandez 50 %Pr Thémis Apostolidis50 %	Pr T. Apostolidis, Aix Marseille UniversitéPr L. Fernandez, U. Lyon 2Pr B. Quintard, U. Bordeaux 2 Pr D. Luilhier, CNAMPr M. Préau, U. Lyon 2	Identité professionnelle et relation au travail dans le monde technique chez France Télécom	Doctorat psychopathologie (mention très honorable).	Aix Marseille Université 12/04/2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Menecier	Pr Louis Ploton131 50 %Pr Lydia Fernandez 50%	I. Boulze, M.C.F., HDR, Montpellier 3Pr L. Fernandez, U. Lyon 2 Pr L. Ploton, Lyon 2Pr I. Varescon, U. Paris DescartesPr M. Verny, Université Pierre et Marie Curie	Attitudes et croyances des soignants hospitaliers envers le mésusage de l’alcool de sujets âgés ou la relation de soin à l’hôpital avec des sujets âgés en difficulté avec l’alcool. Étude sur lescroyances, représentations, connaissances et attitudes.	Doctorat de psychologie (mention très honorable) avec les félicitations du jury à l’unanimité.	U. Lyon 2 11/03/15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosario Katty Merma Choquehuanca	Pr Lydia Fernandez100 %	N. Acioly-Regnier, M.C.F., HDR, Lyon 1I. Boulze, M.C.F., HDR, Montpellier 3Pr E. Bouteyre, Aix Marseille U. Pr L. Fernandez, U. Lyon 2 Hachet, MCF, HDR, U. dePoitiers	Récits, évènements de vie et dessins de l’arbre chez des patients	schizophrènes français et péruviens.	Doctorat de psychologie (mention honorable)	U. Lyon 2 16/07/15Candidat(es)	Directeur et tauxd’encadrement	Membres du jury	Titre	diplôme	Lieu et date</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lantheaume Contrat CIFREHôpital privé Drôme-Ardèche-Ezus Lyon 1	Pr Lydia Fernandez	Pr F. Cousson-Gelie, U Paul Valéry — Montpellier IIIPr L. Fernandez, U. Lyon 2B. FLeury, Docteur en médecine, Radiothérapeute, Centre Marie Curie — ValencePr I. Varescon, U. Paris Descartes	Cancer du sein non métastasé, qualité de vie et surveillance alternée	Doctorat psychologie (mention très honorable)	Université Lyon 2 11/12/2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Boulon	Pr Lydia Fernandez Dr Pascal Menecier	Pr L. Fernandez, U. Lyon 2P. Graziani, U. Nîmes Amal Hachet, U. PoitiersP. Menecier, Macon	Addiction (s) à l’alcool et/ou au tabac et déficits émotionnels chez des sujets âgés de plus de 65 ans	Doctorat de psychologie (mention très honorable	U. Lyon 2 28/12/2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édith Barthélémy	Pr L. Fernandez Pr G.Devouassoux	Pr A. Bonnet-Suard, U. Lyon 2V. Bréjard, MCF HDR, Aix Marseille UniversitéPr L. Fernandez, U. Lyon 2 Pr P. Graziani, U. NîmesPascal Menecier, PH, Macon	Asthme, tabagisme et déficits émotionnels	Doctorat psychologie	Université Lyon 2 18/12/19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des docteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candidat(es)	Emplois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cheikha David	Psychologue clinicienne à temps plein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounia Hamraoui	2007-2013 : Psychologue clinicienne à mi-temps au CROUS, cellule d’aide psychologique pour étudiants)2008-2013 : chargée d’enseignement à l’université de Picardie Jules Verne, faculté de psychologie en licence de psychologie (L1, L2, L3).Depuis 2014 : Maître-assistant à l’université Mohamed V de Rabat (Maroc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Pierre Parrocchetti	Depuis 2008 : Maître de conférences associé, Université de Corse Pasquale Paoli, Licence de Psychologie et Master Sciences de l’Éducation.Depuis 2012 : DU Soins palliatifs, formation continue, Université de Corse Pasquale Paoli ; DESU Coaching, Université Paris VIII, supervision de mémoire.Actuellement : Psychologue du travail, Consultant & Formateur en risques psycho-sociaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Bellego Contrat CIFRE	2010-2013 : Doctorant France Télécom Direction de l’Environnement du Travail, Paris (CDD/bourse CIFRE 3 ans).chargé d’enseignement, Unité « Psychologie, Sociologie, Anthropologie », Faculté de Médecine Pierre et Marie Curie, IFSI Rueil-Malmaison, Paris.À partir de 2013 : post –doctorat aux États Unis — projet FT.Aujourd’hui psychologue en libéral. Enseignant à l’École Centrale de Marseille. Ex-Conseiller National en organisation du travail chez France Telecom/Orange</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosario Katty MermaChoquehuanca	Psychologue clinicienne et psychothérapeute (Service d’Hématologie et d’Oncologie, Hôpital Henri Duffaut depuis 2016) et centre hospitalier du pays d’Aix en gériatrie depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Menecier	Médecin gériatre, Hôpital de Macon.Sophie Lantheaume	Septembre 2015 — … : Psychologue oncologue à plein temps. Hôpital privé Drôme-Ardèche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edith Barthélémy	Psychologue en libéral.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèses arrêtées pour raisons professionnelles (emplois de psychologues) : N = 4Ces étudiants n’ont pas souhaité poursuivre leurs thèses dès qu’ils ont trouvé un emploi de psychologue correspondant à leurs compétences et ont souhaité ne pas poursuivre leurs thèses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse arrêtée pour raisons familiales : N = 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candidat(es)	Directeuret taux d’encadrement	Titre	Lieu et datede début de thèse et de fin de thèseDelphine Rey	Pr Jacques Vauclair 50 %</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydia Fernandez (MCF, HDR) 50 %	L’addiction aux benzodiazépines chez les personnes âgées et ses relations avec certains états émotionnels (dépression, anxiété, anhédonie, alexithymie)	U. de Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Début : 01/10/2004 Fin : 01/06/2006Haythem Hammoudi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étudiant ayant bénéficié d’une bourse d’études de son pays : la Tunisie.	Pr Lydia Fernandez 100 %	Le lien mortifère à l’objet : Addiction et perversion. Approche clinique et projective.	U. de Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Début : 01/10/2005 Fin : 01/09/2008Sébastien Maillard	Finkelstein-Rossi, J. 50 %</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr Lydia Fernandez 50 %	Consommation de substances psychoactives et délinquance vers un modèle psychopathologique de la relation.	U. Picardie, Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Début : 01/10/2006 Fin : 01/09/2009Émeline De Haro	Pr Lydia Fernandez 100 %	Symptomatologie antidépressive, routinisation et maladie d’Alzheimer chez des personnes âgées institutionnalisées	et	noninstitutionnalisées133.	U. Lyon 2Début : 01/10/2012 Fin : 01/12/2017Florence Osanna-Jacolin	Pr Agnès Bonnet-Suard 50 %Pr Lydia Fernandez 50 %	Accidents de la vie courante et conduites sportives chez les seniors : enjeux préventifs et importance de la dynamique émotionnelle et subjective dans l’appréhension de lamobilité134	U. Lyon 2Début : 01/09/2017 Fin : 01/09/2020</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. Editions In Press, 269 p., 2024, Concept psy, Lydia Fernandez, 978-2848358895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de cas. Guide pratique et repères cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Pégousette. 2022, 979-8848217278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de cas. Guide pratique et repères cliniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Pégousette. ‎ Independently published, 140 p., 2022, 9798848217278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation clinique et l’étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2020, collection 128, 978-2200626853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions 2. Concepts et modèles théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Nègrefont. 2019, ‎ 978-1708647889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Nègrefont. 2019, 978-1700195098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions 1. Faits d’observation clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Negrefont. 2019, 978-1706524168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. 2016, Concept psy, 978-2848353364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23 grandes notions de psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. 2015, 978-2100770038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de l’arbre. Un dessin pour comprendre et interpréter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. 2014, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme : de l’initiation au sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Letourmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2007, collection 128, 978-2200345518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique des addictions: Théories, évaluation, prévention et soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Catteeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2005, Collection Cursus, ‎ 978-2200344337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Catteeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2005, collection Fac, 978-2200344757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin et personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menecier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (133), pp.58-62. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2022.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités gérontologiques des conduites addictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (137), pp.332-338. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2023.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre alexithymie, dépression, anxiété et contrôle de l’asthme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pradat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2023.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumer à l’hôpital en 2022. Une liberté, un risque ou une provocation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 28 (3), pp.103-120. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.283.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in patients with non-metastatic breast cancer: evolution during follow-up and vulnerability factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois-da Conceicao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.1935-1943. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-021-06203-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational socioeconomic risk associations for head and neck cancer in Europe and South America: Individual participant data analysis of pooled case–control studies within the INHANCE Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hovanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Holcatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (8), pp.779-787. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2020-214913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ACIRA Registry: A Regional Tool to Improve the Healthcare Pathway for Patients Undergoing Percutaneous Coronary Interventions and Coronary Angiographies in the French Aquitaine Region: Study Design and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lesaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Saillour-Glenisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Pathways in Cardiology: A Journal of Evidence-Based Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 1, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/hpc.0000000000000199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein non métastasé et dessin de l’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois da Conceição</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3-4), pp.202-209. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2019-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des choix du vocabulaire soignant à propos d’aînés mésusant d’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rita Galiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drogues, santé et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.100-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites addictives du sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menecier-Ossia Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (10), pp.589-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et croyances de soignants hospitaliers envers le mésusage d’alcool de sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Galiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (6), pp.544-550. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcoolisme est-il toujours une maladie au XXI e siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176 (1), pp.42 - 47. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer et estime de soi : mise en place d’un atelier « terrapeutique » au sein d’un EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (98), pp.100-108. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles de l’usage d’alcool du sujet âgé : un exemple pour aborder la complexité en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (9), pp.763 - 769. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein, activité physique adaptée et qualité de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Fisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (10), pp.841-848. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesse et tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Moscato-Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.32-34. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et connaissances des patientes sur le suivi gynécologique de prévention par les sages-femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delepau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Balsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (127), pp.40-43. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations soignantes des personnes âgées qui boivent trop d&amp;quot;alcool: Regards croisés entre aides à domicile et infirmiers hospitaliers = Caregivers&amp;quot; representations of elders who drink too much alcohol: Crossroads between professional home caregivers and hospitals nurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Moscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Varescon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.455-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouthwash use and cancer of the head and neck: a pooled analysis from the International Head and Neck Cancer Epidemiology Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boffetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. A. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muscat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caregivers’ representations of elders who drink too much alcohol: crossroads between professional home caregivers and hospitals nurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Moscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Varescon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.455-463. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2016.0639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abstinence alcoolique dans les soins aux aînés mésusant d'alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vferimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.187-193. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2016.0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles anxio-dépressifs chez une personne âgée atteinte de maladie d'Alzheimer à travers le SAT et le dessin de l'arbre = Anxiety and depressive disorders in the elderly person with Alzheimer's disease through SAT and tree drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menecier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (91), pp.40-52. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2015.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein, image du corps et Psychothérapie par Médiation Photographique (PMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174 (5), pp.366-373. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déni en alcoologie, à travers ce qu'il n'est pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loetitia Rotheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drogues, santé et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (2), pp.39-59. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038629ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency of cigarette smoking and the risk of head and neck cancer in the INHANCE consortium pooled analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Straif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bezerra dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyv146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and explaining the effect of education and income on head and neck cancer risk: INHANCE consortium pooled analysis of 31 case-control studies from 27 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. I. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Macpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (5), pp.1125-39. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.29063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité sévère, perte de poids et image du corps après la chirurgie bariatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rubinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parrocchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.151-159. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11690-015-0474-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances soignantes à propos d'usage et de mésusage d'alcool de sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (4), pp.301-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for head and neck cancer in young adults: a pooled analysis in the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Toporcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Znaor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Winn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.169-85. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyu255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions Perception and Emotional Disorders after Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Mnatsakanyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Armenian Journal of Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie de patientes en rémission traitées pour un cancer du sein non métastasé, selon la surveillance médicale classique ou alternée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.108 - 116. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11839-014-0469-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of marijuana smoking with oropharyngeal and oral tongue cancers: pooled analysis from the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. Olshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.160-71. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-13-0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance après cancer du sein non métastasé : quelles propositions pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.240 - 247. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11839-014-0492-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypocondrie du vieillissement ou la solution impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (82), pp.228-233. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult height and head and neck cancer: a pooled analysis within the INHANCE Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cadoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (1), pp.35-48. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-013-9863-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit de vie et dessins d’arbre : une reconstruction subjective de l’événement traumatique chez une personne âgée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Finkelstein-Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Merma Choquehuanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (76), pp.185-192. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigarette, cigar, and pipe smoking and the risk of head and neck cancers: pooled analysis in the International Head and Neck Cancer Epidemiology Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hashibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Am J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178 (5), pp.679-90. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aje/kwt029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques addictives dans la vieillesse : particularités diagnostiques et cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.1226-1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and the risk of head and neck cancer: a pooled analysis in the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fabianova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Znaor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rudnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Causes and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.69-88. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10552-011-9857-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin or mineral supplement intake and the risk of head and neck cancer: pooled analysis in the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eluf-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (7), pp.1686-99. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.27405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche clinique et sociale du tabagisme chez les sujets âgés : genèse, contexte, développement et prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Finkelstein-Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (4), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions du dessin de l’arbre en psychogérontologie : évaluation et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maurel-Caïtucoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (56), pp.77-84. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des seniors : stress et addictions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fantini-Hauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Combaluzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bellego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (4), pp.279-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual behaviours and the risk of head and neck cancers: a pooled analysis in the International Head and Neck Cancer Epidemiology (INHANCE) consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Winn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.166-81. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyp350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Emotional States Before and After Risk Taking in Scuba Diving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Piolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jcsp.2.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anhédonie et dépression dans le contexte de l'infection par le VIH avec les multithérapies antirétrovirales (ANRS-EN12-VESPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.385 - 393. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2007.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance au cannabis et événements de vie: Le poids de la transmission transgénérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (1), pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RECHERCHE EN PSYCHOLOGIE CLINIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en soins infirmiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, tobacco smoking and other addictive behaviours in the police force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (2 Suppl), pp.26S-36S</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, tabagisme et autres conduites addictives en milieu policier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (3), pp.215-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les nouvelles formes d’addiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 100, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction aux benzodiazépines et symptomatologie anxieuse et dépressive chez les sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassagne-Pinel C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (5), pp.459-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des renversements psychologiques : présentation et brève revue des travaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Journal of Hedonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 006, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabagisme et états métamotivationnels chez des adolescents lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Apter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (2), pp.19. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.102.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des états émotionnels avant et après une prise de risques : exemple de la plongée sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.40. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(04)97531-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État émotionnel subjectif et prise de risques : rôle de l’anxiété et de la fatigue psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (2), pp.89-93. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(04)97450-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les nouvelles formes d'addiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteste : revue trimestrielle d'information et de réflexion de la Fédération de l'entraide protestante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the angiotensin II Type 2 receptor cerebroprotective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boutitie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Hypertension Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.182--189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychothérapie alcoologique de groupe selon le modèle cognitivo-comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éraldi-Gackière, Daniela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologues &amp; psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 168, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexithymie, disposition émotionnelle et comportements à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (78)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les addictions : « Addiction, identité et modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cerclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (4), pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Médico-Chirurgicale EMC,Elsevier SAS, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.[37-031-E-10]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSES MULTIDIMENSIONNELLES A PARTIR DE QUELQUES ECHELLES CLINIQUES DU MMPI-2 : HYSTERIE, DEPRESSION, MASCULINITE-FEMINITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Husser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 51 (1-2), pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des liens entre les états-limites et les addictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (3), pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse textuelle de la conduite addictive des fumeurs de cigarettes et des fumeurs de marijuana raffinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bernoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Documents (université Paris 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance en psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25, pp.233-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse textuelle de la conduite addictive des fumeurs de cigarettes consultant pour sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (3), pp.199-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles psychologiques de l'addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4 (1), pp.47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment repérer une disposition narcissique chez un fumeur présentant une addiction tabagique grâce à un bilan psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 63 (3), pp.409-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du concept d'addiction en psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 155 (4), pp.255-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions du sujet âgé : mythe, tabou ou réalité négligée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, La psychologie fait son cinéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie d’Alzheimer, troubles émotionnels et dessin de l’arbre chez le sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’usage du dessin dans la pratique des cliniciens et des chercheurs : une créativité à découvrir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Esparbès-Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, collection la psychologie fait son cinéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes qualitatives en psychologie clinique et en psychopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-178, 2021, collection Univers psy, 9782100819355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Iceta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine sexuelle. Fondements et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lavoisier, pp.335-341, 2016, Médecine Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathologie et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Iceta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine sexuelle. Fondements et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lavoisier, pp.331-317, 2016, Médecine Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialité et émotions chez des personnes âgées atteintes de la maladie d’Alzheimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-83, 2015, Fiches de psycho, 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions et thérapie assistée par l’animal chez des personnes âgées atteintes de démence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-57, 2015, Fiches de psycho, ‎ 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité sexuée et féminité chez la personne âgée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-20, 2015, Fiches de psycho, 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estime de soi et image du corps chez la personne âgée en EPHAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-37, 2015, Fiches de psycho, 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de l’arbre en psychogérontologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. De Haro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le test de l'arbre: Un dessin pour comprendre et interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-182, 2014, Concept psy, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des adolescents et des jeunes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Sup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’addiction chez les adolescents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-101, 2014, 978-2353272440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adolescent déficient mental : vécu et place dans la fratrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois-da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Finkelstein-Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poussin M.; Galiano A.R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du handicap : 13 études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Press, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adolescent déficient mental : vécu et place dans la fratrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois-Daconceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du handicap : 13 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-119, 2014, Concept psy, 978-2848352916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de l’arbre et médecine traditionnelle chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le test de l'arbre: Un dessin pour comprendre et interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-233, 2014, Concept psy, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et dessin d’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pierron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le test de l'arbre: Un dessin pour comprendre et interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-193, 2014, Concept psy, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteinte corporelle, altération fonctionnelle et altération de l’image du corps chez la personne âgée amputée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lenglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du handicap : 13 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-340, 2014, Concept psy, 978-2848352916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et facteurs de vulnérabilité aux addictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les addictions par les TCC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-29, 2013, 978-2294715600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie d’Alzheimer et symptomatologie anxio — dépressive en institution : Mme X, 98 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. De Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement : 15 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-285, 2013, Concept psy, 978-2848352640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les conduites addictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les addictions par les TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2013, 978-2294715600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incontinence urinaire et image du corps chez une personne âgée : madame M., 95 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lambert-Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement : 15 études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-262, 2013, Concept psy, 978-2848352640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites Internet et les groupes ou associations d’entraide sur les addictions en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les addictions par les TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-239, 2013, 978-2294715600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amputation du membre inférieur et image du corps chez une personne âgée hospitalisée en unité de cure médicale : Mr B, 61 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Merma Choquehuanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique de la santé : 12 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Concept psy, 978-2848352398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après cancer du sein et qualité de vie : Mme J., 41 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique de la santé : 12 études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2012, Concept psy, 978-2848352398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de l’image du corps chez un fumeur atteint d’un cancer pulmonaire par les dessins de l’arbre et du bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bartholomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques projectives : 12 cas cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-266., 2011, ‎ 978-2848352152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident vasculaire cérébral, dépression post accident vasculaire cérébral et stratégies de coping chez un sujet âgé : apport du test de l’arbre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques projectives : 12 cas cliniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-240., 2011, ‎ 978-2848352152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions et dépression : « le double diagnostic » : mademoiselle S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Andronikof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gillaizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopathologie des addictions : 12 cas cliniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-168., 2010, Concept psy, 978-2848351919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des seniors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bernoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions du sujet âgé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-41, 2009, collection Psycho, 978-2848351773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mallet-Conseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les concepts en sciences infirmières.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-161, 2009, 978-2953331103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique des addictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions du sujet âgé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-156., 2009, collection Psycho, 978-2848351773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie clinique : recherche clinique ou recherche en clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation professionnelle et les fonctions des psychologues cliniciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.202-2012, 2007, psychologie clinique, 978-2296031180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module VII. Outils de recueil d’informations sur les co- facteurs dans l’étude des effets psychosociaux des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques apès une catastrophe : anticiper les catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-207, 2005, Réponses environnement, 978-2110057488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modules VII. Outils de recueil d’informations sur les co-facteurs dans l’étude des effets psychosociaux des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modules VII. Outils de recueil d’informations sur les co-facteurs dans l’étude des effets psychosociaux des catastrophes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.205-207, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module VI. Outils psychométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques apès une catastrophe : anticiper les catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-204, 2005, 978-2110057488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modules VI. Outils psychométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques après une catastrophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.201-204, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction tabagique et disposition narcissique chez des fumeurs consultant pour sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Homme &amp; Perspectives. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dogme et Recherche clinique en psychopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-83, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés autour d’une observation clinique : Théo, addictions et somatisations comme solutions à une souffrance identitaire narcissique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychisme et Santé : comment penser les troubles somatiques du patient psychotique en psychiatrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semaine d’information sur la santé mentale (SISM), Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire: Cancer du sein et activité physique adaptée (APAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes de la Société Française de Psychologie du Sport [SFPS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance médicale classique ou alternée en fonction du niveau de risque histopronostic de récidive : Impact sur la qualité de vie de patientes en rémission traitées pour un cancer du sein non métastasé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Barletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sensenbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et médiation thérapeutique par la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmecongrès de la Société Française de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation subjective des émotions et prise de risques : rôle de l’anxiété et de la fatigue psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.13, hors-série, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexithymie et comportements à risque chez les jeunes adultes (18-25 ans) : intérêt du concept de prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.vol 13, hors-série, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, tabagisme dans le milieu policier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.13, hors-série, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of tobacco addiction and narcissistic disposition: a comparison of non-smokers and smokers undergoing stop smoking treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.231 s—231s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of Addiction in Psychopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité du tabagisme et de la variabilité de la disposition narcissique chez des fumeurs consultant pour sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20,2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction tabagique et narcissisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction tabagique et narcissisme, 19,2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal atmospheric excitation of the length of day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction : sous le regard du psychologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Dictionnaire de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la dépendance pour un psychologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des drogues et des dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lydia Fernandez </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lydia FernandezProfesseur en psychologie clinique de la santé et du vieillissementUniversité Lyon 2 Institut de Psychologie5 Avenue Pierre Mendès France 69676 Bron cedexlydia.fernandez@lyon2.frLaboratoire L-VIS EA 7428 (Lyon 1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**CURSUS, DIPLÔMES ET FORMATIONS **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** En psychologie******</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 Mai 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation à diriger des recherches (Université de Provence, Aix Marseille I), université Aix Marseille, FranceTitre : Actualités des addictions en psychopathologie : diversité des approches, des méthodologies et perspectives.Composition du jury :Michaël APTER, Professeur de Psychologie, Georgetown University, Washington, D.C.Hervé BENONY, Professeur de Psychopathologie, UFR de Psychologie, Université de Bourgogne, Dijon. Raymond FOURASTĖ, Professeur de Psychologie clinique et Psychopathologie, IUFM, Toulouse Midi-Pyrénées.Michel MORIN, Professeur de Psychologie Sociale Appliquée, UFR de Psychologie, Université de Provence, Aix-Marseille IJean Louis PEDINIELLI, Professeur de Psychopathologie, UFR de Psychologie, Université de Provence, Aix- Marseille IMarie SANTIAGO-DELEFOSSE, Professeure de Psychologie de la santé, Institut de psychologie, Université de Lausanne, Suisse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 Octobre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Doctorat de troisième cycle (thèse nouveau régime) (psychopathologie), université Toulouse 2, FranceTitre de la thèse : Addiction tabagique et disposition narcissique chez des fumeurs consultant pour sevrage tabagique (mention : très honorable avec les félicitations du jury à l’unanimité).Composition du jury :M. BRUCHON-SCHWEITZER, Professeur de Psychologie de la Santé à l’Université Victor Segalen de Bordeaux II, Présidente du jury, rapporteur.J. L. PEDINIELLI, Professeur de Psychopathologie à l’Université de Provence (Aix-Marseille I), rapporteur.H. CHABROL, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II).R. FOURASTĖ, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II).H. SZTULMAN, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II), Directeur de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octobre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : D.E.A. Psychopathologie, université Toulouse 2, FranceTitre du mémoire : Tabagisme, addictions et personnalités narcissiques. Sous la direction du Professeur Henri SZTULMAN (mention bien).Composition du jury :A. M. FAVARD, docteur en droit et en psychologie, chargée de recherche au CNRS, à l’Université de Toulouse le Mirail (Toulouse II).R. FOURASTĖ, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II).H. SZTULMAN, Professeur de Psychopathologie à l’Université de Toulouse le Mirail (Toulouse II), Directeur de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Obtention du titre de psychologue clinicienne, DESS Psychologie clinique et psychopathologie, université Toulouse 2, FranceTitre du mémoire : Écoute et réponse clinique aux appels d’urgence dispensés par la chaîne SOS AMITIĖ. Sous la direction du Professeur R.FOURASTĖ (mention bien).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maîtrise de psychologie clinique, université Toulouse 2, FranceTitre du mémoire : À propos du célibat : actualité d’une question de la psychologie de la vie quotidienne.Sous la direction du Professeur Raymond FOURASTE (mention bien).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985—1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEUG et Licence Psychologie, université Toulouse 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Licence en Sciences de l’Éducation, université Toulouse 2, France, spécialisation : formation, insertion, orientation des jeunes sans qualification)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** Diplômes universitaires****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**1996—1997 : **DU de Tabacologie, université de Paris-Sud (PARIS XI) : Faculté de Médecine Responsable pédagogique : Pr Robert MolimardTitre du mémoire : À propos du concept d’addiction : addiction tabagique et disposition narcissique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009—2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DU Rorschach-Système intégré, université Paris X — Ouest-Nanterre, France, responsable pédagogique : Pr Anne AndronikofPrincipes du test et techniques d’administration et de cotation ; principes de l’interprétation ; interprétation clinique. Applications ; suivi des pratiques : supervision de cas ; Dossier : analyse d’un cas complet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Formations complémentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Formations cliniques	****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formation à l’écoute téléphonique — SOS Amitié — (Avril-Juillet 1990) [Initiation à l’écoute téléphonique, acquisitions d’attitudes et de techniques d’écoute :non-directivité, empathie, compréhension, reformulation…].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juillet 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Initiation aux psychothérapies (35 h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996—2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Rorschach (École de Paris [France] et école américaine, TAT [Profil Psychodynamique au TAT de Catteeuw], CAT, FAT, SAT, patte noire, test de l’arbre, tests de dessin, famille, personne, animal, génogramme, ligne ondulée…)Formation à aux différentes techniques d’entretiens cliniques (pratique clinique et recherche) : KAPP (Profil psychodynamique de Karolinska, par Dr Hélène Charitat (1999, 18 h), entretien structural de Kernberg — entretien de relation d’aide et de conseil, entretiens cliniques, de recherche, entretien cognitif et comportemental, entretien motivationnel, entretiens cliniques structurés (DSM), entretiens individuels, de couple, de groupe, etc., et animation de groupe de paroles et de formations, groupes de réflexion sur la pratique professionnelle ou supervision.Observations cliniques, études de cas.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999—2001 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formation et formatrice à la méthode d’évaluation clinique qualitative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations en méthodologie et en statistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avril-Mai 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Formation à l’analyse des données textuelles (ALCESTE, TROPES 18 h, SPHINX, 2006, 12 h) ; EMOTAIX (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation aux tests et aux méthodes projectives****** (depuis 1996)******—Addiction Severity Index (A.S.I.), 1999 (12h)– échelles, tests ou questionnaires en psychologie : Et plus spécifique à ma discipline [psychologie clinique, psychopathologie, mais aussi psychologie [clinique] de la santé et du vieillissement]– Formations en statistiques (SPSS/PC, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis mars 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) et mises à jour régulières.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres formations et compétences techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">–	Outils informatiques de base : Système d’exploitation Windows jusqu’à Windows 10, navigateur Web (Mozilla Firefox, google), Doodle, etc., Pack Office,recherche bibliographique informatisée et gestion des références bibliographiques, Internet, Web depuis 1996 ; Bibliothèse, mai 1997 (12 h).Novembre 2003 : logiciel APOGÉE (pour la saisie des notes)– Création et maintien de sites Internet :– Adobe Golive 6, juillet 2004 et maintien du site http ://www.up.univ-mrs.fr/psycli (master de psychologie clinique et de psychopathologie, dirigé par le Pr J. L. Pedinielli et par Pierluigi Graziani)—Word press: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lyd.fernandez.psycho.free.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2006)2013-2015 : création du site Internet dédié aux masters 2 professionnels (psychologie de la santé) et webmaster du site : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://psysante.univ-lyon2.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2016 : Scrivener (outil d’écriture créative professionnel) et Antidote 11 (logiciel de correction grammaticale et d’aide à la rédaction en français et en anglais), Moodle : auto-formation2016 — … : Auto-édition KDP Amazon (plus d’une trentaine de publications et d’aide à la publication via ce système pour des projets artistiques personnels et/ou de proches)2020-2021 : Zoom, Teams, etc.2.4. Compétences linguistiquesFrançais-espagnol : langue maternelleAnglais (lu, écrit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Activités universitaires **(voir plus loin)Activités cliniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologue clinicienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990—1995 : Psychologue-écoutante : les appels téléphoniques d’urgence, écoute et réponse clinique [50 %</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993—2001 : Psychologue [50 %] [spécialité tabacologie, aide au sevrage tabagique] [1997-2001] Cabinet médical Docteur Louis Rouperas, 31 530 Launac et Hôpital Rangueil Service de pneumologie [de 1993 à 1997] — consultations, bilans psychologiques et prises en charge thérapeutiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002—2009 : Psychologue [50 %] [spécialité tabacologie, aide au sevrage tabagique] Milieu associatif [via Mairie d’Amiens] — consultations, bilans psychologiques et prises en charge thérapeutique [dans le cadre de consultations gratuites mises en place par la ville].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009—2012 : Activité libérale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2001 : Formatrice en évaluation clinique qualitative. Société EVACLIQ, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres formations dispensées (1995, 1998)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de la prise en charge de la femme enceinte pour la prévention du tabagisme passif [19 novembre 1998 – 6 h] Association Rivages 82, MontaubanPublic : infirmières, sages-femmes, médecins du travail. Contenu de la conférence de formation :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de la formation permanente des hôpitaux de Toulouse : Formation sur le thème : « Comment appréhender le tabagisme auprès de patients hospitalisés »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 : Formation permanente Hôpital PURPAN Unités internes 1999 Action N ° C. 11,56, auprès de médecins et d’infirmières. [11 et 12 octobre, 15 novembre 1995, 18 h]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** STAGES ****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stages professionnels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Février-juin 1994 : Psychologue auprès de patients consultant en médecine générale : consultation d’aide au sevrage tabagiqueSept-novembre 1990 ; Stagiaire psychologue dans un externat médico-psychologique « Les Bruyères » [Toulouse] sous la direction de monsieur BOUCHAÏB psychologue [200 heures]Population : enfants et de préadolescents des deux sexes présentant une déficience intellectuelle modérée à sévère (débiles mentaux profonds, arriérés profonds) fréquemment associée à d’autres troubles comme des troubles moteurs, somatiques sensoriels, relationnels, de personnalité. Travail d’observations et en ateliers thérapeutiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juillet 1990 — octobre 1993 : Écoutante à SOS AMITIÉ TOULOUSE : Soutien psychologique, relation d’aide par téléphone.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Février-mai 1990 : Stagiaire psychologue dans le service de nutrition et de gastro-entérologie du Pr J. FREXINOS au C.H.R/C.H.U. de RANGUEIL [TOULOUSE] sous la direction de madame MICHELON psychologue [200 h]Population : patients souffrant de différentes affections psychosomatiques : colopathies fonctionnelles, rectocolites ulcéro-hémorragiques, colites inflammatoires, syndrome du côlon irritable… Travail d’observations et conduite d’entretiens.Juillet-août 1988 : Stagiaire psychologue dans le service de Psychiatrie Adulte [UF4] du Pr M. ESCANDE au C.H.R./C.H.U. de PURPAN-CASSELARDIT [TOULOUSE] sous la direction de madame MICHAS [GIRAUDEL], psychologue [200 h].Population : patients souffrants de troubles de l’humeur (états dépressifs), d’états névrotiques (inhibitions névrotiques), de troubles comme l’éthylisme chronique… Travail d’observations et conduite d’entretiens, réalisation de bilans psychologiques.Décembre 1985 :Stage à l’école maternelle Marie Curie à COLOMIERS [Haute-Garonne].Observations « naturalistes » et « cliniques » des comportements de l’enfant à l’école maternelle en situation de travail [en classe] et en situation de jeu [en récréation].– Travail sur les tests de dessins.Stage à l’école primaire Jules Ferry à COLOMIERS [Haute-Garonne] dans une classe de C.P.Observations de l’enfant dans le système éducatif et plus particulièrement dans la classe avec le maître et analyse de la dynamique de la fonction éducative au niveau des fonctions d’organisation, de stimulation et de communication.Poursuite du travail sur les tests de dessinTotal heures de stage : 35 h</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1998 : 	Présidences de jury du baccalauréat2001-2006 : Jury des oraux du concours professeur des écoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 1989 — août 1995 : Surveillante d’internat et d’externat en collège et lycée [Haute-Garonne plus spécifiquement, Frouzins, Saint-Jean, Colomiers, Castres-Tarn]Ce travail m’a permis de vivre et de financer mes études.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octobre 1995 — août 1996 : Bénéficiaire d’une Allocation Formation Reclassement [A.F.R.] pour participer au stage de formation de Doctorat en Psychopathologie en vue d’obtenir un emploi d’enseignant-chercheur — MCF — (soit 3150 heures) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Tous niveaux de formations : de la licence au doctorat [mais aussi diplômes d’État, DEPS, DECOP, Sage-femme, DU de Tabacologie]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans quatre universités [Toulouse, Aix-en-Provence, Amiens, Lyon 2 et Lyon 1]Disciplines principales : psychologie clinique, psychopathologie [à tous les âges de la vie : enfants, adolescents, adulte, sujets âgés], mais aussi psychologie de la santé, du vieillissement et interculturelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les enseignements dispensés CM et TD (Licence, Masters 1 et 2 Pro, Master 2 Recherche en psychologie, dans le cadre de diplômes : DU de Tabacologie, Diplôme d’État des Psychologues Scolaires [DEPS], Diplôme d’État des Conseillers d’Orientation Psychologues — DECOP ; Master 2 Pro : enfance, adolescence et vieillissement ; Master 2 Pro : psychologie des perturbations cognitives) dans trois universités (Toulouse (1996-2001), Aix-en-Provence (2001-2006), et Amiens (2006-2011) en psychologie clinique et en psychopathologie notamment et à l’Université Lyon 2 depuis 2011 en psychologie de la santé et du vieillissement, vulnérabilités du sujet et interculturalité  sont très nombreux et peuvent être classés pour résumer en deux catégories :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">théorico-cliniques et cliniques :Par exemple : notions fondamentales, histoire et définitions des concepts, théories et paradigmes, épistémologie et éthique et étude des différents troubles psychopathologiques, etc. ; pratique clinique (professions et métiers de psychologue, champs institutionnels, supervision de stages — pratiques professionnelles) et approches thérapeutiques (du bilan psychologue aux psychothérapies).– méthodologiques :Par exemple : méthodes cliniques, méthodes qualitatives dans le cadre de la pratique clinique ou de la recherche clinique (observation, études de cas, entretiens, techniques projectives…) ; méthodes de recherche, méthodes quantitatives (statistiques, échelles, tests, questionnaires, techniques d’enquête) ; Travaux Individualisés Supervisés (TIS) ou Travaux d’Études et de Recherches (TER), initiation à la recherche ; directions de travaux de recherche (MR 2 et doctorat).La grande majorité des enseignements ont été créés, dispensés, partagés pour les besoins des formations à la demande et répondent à la spécificité des formations (champ théorique notamment) et j’ai pu diriger des équipes pédagogiques constituées avec des collègues qui ont souhaité s’investir dans ces enseignements et avec lesquels j’ai pu régulièrement travailler. J’ai aussi participé à des enseignements déjà existants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements fondamentaux Psychologie clinique et psychopathologieFondements conceptuels des pratiques des psychologues cliniciens et groupes thématiquesEnseignements cliniques et méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’inscrivent dans le domaine de la psychologie clinique et de la psychopathologie [et aussi dans le champ de la psychologie clinique du vieillissement et de la santé depuis que je suis à Lyon 2]. Les problématiques étudiées sont des problématiques cliniques contemporaines [dépendances et conduites addictives [tabagisme, alcoolisme, notamment], image du corps, traumatismes, etc.]. Ils utilisent des méthodes cliniques [observations, entretiens cliniques, méthodes projectives notamment] tenant compte des attendus épistémologiques.Ils s’intéressent à tous les âges de la vie [de l’enfant au sujet âgé] et à de nombreux champs cliniques et psychopathologiques [santé physique ou psychique, vieillissement, etc.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1-	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes projectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis plus de 20 ans, je pratique le bilan psychologique et j’utilise les méthodes projectives dans la pratique et la recherche : Rorschach méthode Exner, École de Paris notamment, TAT, CAT, FAT, SAT] et dessins projectifs (arbre, personne, famille, animal, maison, etc.). En tant qu’objet de médiation, les méthodes projectives (MP) ont une fonction de lien entre le patient et le clinicien, entre le chercheur et son objet de recherche, entre la théorie et la pratique clinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’exploration affinée des manifestations psychopathologiques (dans les champs de recherche présentés listés plus haut) rend compte des traductions nouvelles des souffrances contemporaines. C’est ce que je fais dans les publications cliniques (ouvrages, articles et chapitres).Mes travaux sur le dessin de l’arbre, de la personne et de la maison ont donné lieu à de nombreuses publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2-	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dépendances et conduites addictives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mon D.E.A. (1993-1994, en passant par ma thèse [1997] et mon HDR [2004], je développe des travaux théoriques et cliniques dans le champ des dépendances et des conduites de dépendance [tabagisme, alcoolisme, notamment, mais pas exclusivement].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Exemples :–	histoire du concept, définitions, épistémologie, modèles et théories, clinique, pratique, liens avec d’autres troubles [stress, anxiété ; dépression ; troubles émotionnels ; comportements à risque ; états motivationnels, états-limites, etc.] ;–	tabagisme notamment : clinique, psychopathologie, prévalence, impact sur la santé, contexte social, profil des fumeurs, démarches de soins et d’accompagnement, prise en charge et sevrage tabagique, liens avec d’autres addictions [alcool, médicaments, etc.], d’autres maladies [cancer par exemple] ou d’autres troubles [narcissisme par exemple].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3-	</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vieillissement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2001, je développe des travaux en psychologie clinique du vieillissement [pathologies liées au corps qu’il s’agisse de décompensations somatiques ou de manifestations hypocondriaques], les dépressions en lien avec les questions de la perte, l’anxiété, les névroses, les psychoses, pathologies narcissiques et problèmes identitaires, les démences, maladies d’Alzheimer, etc., ce qui permet de penser en termes de processus, de continuité et de rupture clinique aux différents âges de la vie.Exemples :–	récits de vie, problématiques de santé ou maladie [incontinence urinaire, amputation, accident vasculaire cérébral, maladie d’Alzheimer, etc.], liens avec d’autres troubles [stress et traumatismes, anxiété et dépression, addictions — tabac, alcool, médicaments], émotions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**** D.E.A., Thèse, HDR****</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mémoire de D.E.A. en psychopathologie [Université Toulouse Le Mirail 2]Titre : Tabagisme, addictions et personnalités narcissiques [mention bien]Directeur de mémoire : Pr Henri Sztulman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Thèse nouveau régime) (Université Toulouse Le Mirail, Toulouse II)Titre : Addiction tabagique et disposition narcissique chez des fumeurs consultant pour sevrage tabagique (mention : très honorable avec les félicitations du jury à l’unanimité).Directeur de la thèse : Pr Henri Sztulman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches (Université de Provence, Aix Marseille I)Titre : Actualités des addictions en psychopathologie : diversité des approches, des méthodologies et perspectives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoires de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis juin 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre du laboratoire L-VIS et membre du collège académique Sciences Sociales (UDL)Site Web : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://l-vis.univ-lyon1.fr</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://l-vis.univ-lyon1.fr/staff/lydia-fernandez/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le laboratoire a pour mission de développer la recherche interdisciplinaire dans le domaine des Sciences Humaines et Sociales (SHS), autour de deux thèmes fédérateurs : la vulnérabilité et l’innovation en lien avec les Activités Physiques et Sportives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe vulnérabilité : vulnérabilité dans le domaine de la santé et/ou du sport (équipe psychologie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’état de vulnérabilité est en effet une construction psychique et sociale : l’accès à l’information, l’éducation et les représentations sociales façonnent l’exposition aux menaces. Plus largement, la vulnérabilité peut procéder de la difficulté à produire des connaissances scientifiques sur les risques, de la préservation de certains intérêts bridant la prévention, ou encore de formes discrètes de domination. En se combinant, ces ingrédients de la vulnérabilité constituent un terrain plus ou moins favorable à l’apparition d’une pathologie, à l’irruption de formes de violence ou encore à l’occurrence d’un accident.La fragilité constitue parfois une propriété intrinsèque d’un individu ou d’un groupe, liée, par exemple, à une corporéité défaillante pour les personnes âgées. Mais les conditions de protection et de matérialisation de cette blessure (au sens large) doivent également être considérées. En ce sens, la vulnérabilité intègre la prévention, voire la réparation, puisqu’elle invite à être attentif aussi bien à ce qui peut éviter la concrétisation de la potentialité qu’à ce qui est mis en d’une pathologie. Émerge en arrière-plan l’idée de résilience, de capacité à plier sans rompre, et de retour souhaitable à un état d’équilibre après une perturbation.Appréhendée selon une double acception, à la fois comme processus dynamique conditionnant la fragilité des individus, groupes ou communautés (manières d’être disposé), et comme capacité de réponse (modes de régulation à l’échelle individuelle et collective) tant à l’imprévu (situations de crise) qu’aux difficultés quotidiennes (situations ordinaires), la vulnérabilité comprend plusieurs facettes qui appellent un regard pluriel : histoire, psychologie (clinique, psychopathologie), sociologie et sciences de gestion trouvent toute leur place dans cette perspective.C’est dans cet axe que je peux développer librement mes travaux en lien avec mes thématiques de recherche.Sept 2011-mai 2016 : laboratoire SIS Santé Individu et Société EA 4129 (fermeture janvier 2016). Il y avait un axe vulnérabilités du sujet et un axe vieillissement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2015-janvier 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Porteur de projet pour la création du Laboratoire Psychisme et Santé (suite à la fermeture du SIS) avec le soutien de l’ancien vice-président de la recherche et des écoles doctorales de Lyon 2 Pr Yanni Gunnell (2013-2016) et du Président de l’université en poste à l’époque.Ce projet n’a pas été soutenu par l’Institut de Psychologie (qui n’a pas souhaité d’un 4 ème laboratoire de psychologie clinique et de psychopathologie) malgré le soutien du président Jean-Luc Mayaud (avril 2012-avril 2016) et du VP recherche (Pr Yanni Gunnell) et une évaluation très positive de la commission recherche de l’université très favorable au projet et projet pourtant envoyé au ministère pour évaluation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">À titre indicatif, voici les axes cliniques qui avaient été choisis :Axe 1où je me situais : conduites et situations de fragilités (programme 1 : conduites à risque en santé et traitement et régulation des émotions ; programme 2 : addictions, émotions et troubles associés).Dans cet axe, les situations de fragilités correspondent à des contextes psychiques, émotionnels, somatiques, culturels et sociaux particuliers dans lesquels apparaissent des problématiques psychopathologiques individuelles et les conduites associées.Cet axe a pour objet, d’une part, l’étude des processus psychiques, cognitifs, émotionnels et comportementaux dans le domaine des conduites à risque et addictions (programmes 1 et 2). D’autre part, il s’intéresse à leur comorbidité avec d’autres types troubles (troubles anxieux et dépressifs, troubles de la personnalité, troubles des conduites, etc.).Axe 1 Les addictions, tout comme les conduites à risque posent, en France comme à l’échelle européenne et dans le reste du monde, un problème de santé publique majeur, dont les impacts sont multiples, sanitaires, médicaux et sociaux (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sante.gouv.fr/addictions.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; . </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sante.gouv.fr/addictions.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inpes.sante.fr/30000/actus2015/002-cjc.asp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.respadd.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Obésité : selon l’Organisation mondiale de la Santé (OMS), la prévalence de l’obésité a pris des proportions épidémiques à l’échelle mondiale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe 2 : : psychopathologies et cliniques des agirs (programme 1 : psychopathologies et cliniques du corps ; programme 2 : Psychopathologie(s) des agirs et dispositifs de prise en charge.À partir d’objets et réalités cliniques spécifiques [amenés à évoluer/se diversifier au fil du temps], cet axe se propose de contribuer à l’essor des recherches sur les liens entre psyché/soma [incluant les rapports psyché/cerveau] et environnements [tant matériels qu’intersubjectifs] permettant un dialogue tant avec les différents courants et sous- disciplines de la psychologie [psychopathologie, psychosomatique, psychologie clinique de la santé…] qu’avec d’autres champs disciplinaires [anthropologie, médecine….], dans une démarche résolument transdisciplinaire et translationnelle, destinée à prendre en compte et à rendre compte de l’hypercomplexité du Sujet humain, de son fonctionnement et de ses souffrances.Axe 2 En France, près de 15 % de la population adulte est obèse, et environ le tiers est en surpoids Obépi, 2009). Autre problème de santé majeur. Violences sexuelles, intrafamiliales, conjugales, psychologiques : la violence subie par les femmes reste un fléau en France. Ces violences sont au centre de la campagne nationale — violences contre les femmes la loi vous protège : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.stop-violences-femmes.gouv.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001—2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Laboratoire Psyclé [équipe psychologie clinique et psychopathologie] Équipe 3 : psychopathologie de la construction du réel et des addictions [coordination : J. L. Pedinielli] Programme 5 : émotions et addictions)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**1996—2001 **: CERPP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai fait partie du laboratoire du C.E.R.P.P. « Centre d’Études et de Recherches en Psychopathologie » (dirigé par le Professeur Henri SZTULMAN) : axe psychopathologie clinique (addictions et troubles de la personnalité, évaluation clinique qualitative).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations et valorisation scientifiques (réseaux, contrats…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche et participation à des réseaux de rechercheAncien Membre de Sociétés savantes et des réseaux associés notamment :Depuis 1996-2020 : membre de l’American Psychological Association. Depuis 1996 : membre de la Société de Tabacologie.Depuis 1998-2024 : membre de la Société Française de Psychologie.Depuis 1998-2024 : membre de la Société du Rorschach et des Méthodes Projectives.De 2003 à 2008 : membre de l’Association Internationale de Psychopathologie et de Psychologie Clinique.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre du réseau correspondant Société Française de Psychologie du Sport (développé par Greg Décamps).De 2011-2016 : membre de la Société Française de Gériatrie et de Gérontologie ; Association Francophone de Psychologie de la Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations à des contrats de recherche et projets de recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de 2013-2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Porteur de projetRecherche hospitalière en cours : ASTHME, TABAGISME ET DÉFICITS ÉMOTIONNELS [ASTADEM (ASthme Tabac Déficit Émotionnel)] (thèse soutenue)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013—2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Association de Biodanza « Danser la vie »</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001—2003 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enquête panel sur la santé et le bien-être psychologique (ORS-PACA)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002—2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enquête panel sur la santé et le bien-être psychologique (ORS-PACA) 2002-2004 :Conséquences psychosociales des inondations en France : construction d’une stratégie de recherche et planification de la réponse épidémiologique : appel d’offres du ministère de l’Environnement. Programme de recherche RIO 2 (ORS-PACA) — risques environnementaux.</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004—2006 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">VIH : Enquête sur les personnes atteintes : VESPA (ORS-PACA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GESTIONNAIREHOSPICES CIVILS DE LYONDélégation à la recherche Clinique et à l’Innovation (DRCI) 3 quai des Célestins — 69002 LYON Cedex Tel : 04 72 40 68 50 Fax : 04 72 40 68 69RESPONSABLE SCIENTIFIQUEProfesseur en psychologie de la santé et du Vieillissement, Psychologue clinicienne, tabacologueUniversité Lyon 2, institut de psychologie, campus porte des Alpes, bâtiment L, bureau L 148 5 avenue Pierre Mendès France 69676 BronMail : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lydia.fernandez@univ-lyon2.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre de l’étude	Asthme, tabagisme et déficits émotionnelsAcronyme :	ASTADEM (ASthme TAbac DEficit EMotionnel)Mots-clés	Asthme — tabagisme — déficits émotionnels — dépression — anxiétéPromoteur de la recherche	Hospices Civils de LyonDirection de la Recherche Clinique et de l’Innovation (DRCI) 3 quai des Célestins — 69002 LYON CedexTél. : 04 72 40 68 50 Fax : 04 72 40 68 69Investigateur principal	Pr Gilles DEVOUASSOUXResponsable scientifique	Pr Lydia FERNANDEZNombre de centres prévus	1 : Service de Pneumologie de l’Hôpital de la Croix-Rousse (69004 Lyon)Type d’étude	3° Recherche non interventionnelle (selon l’article L1121-1 du code de la santé publique)Planning de l’étude	Durée des inclusions : 2 ansDurée du suivi/participation du patient : 4 semaines (délai entre l’entretien pour l’étude et une rencontre pour restitution des résultats individuels selon le souhait du patient).Durée totale de l’étude : 2 ans et 4 semainesDéterminer si le mauvais contrôle de l’asthme est lié à un déficit émotionnel tel que l’alexithymie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à l’élaboration de l’auto-questionnaire patient à destination de 600 médecins généralistes (relevé des caractéristiques socio-démographiques du patient ; décrire les symptômes psychologiques ressentis par le patient par rapport à un épisode dépressif caractérisé et d’autres troubles anxieux associés [attaque de panique, phobies, TOC] ; évaluer le degré de souffrance psychique et de répercussion en termes de fonctionnement chez le patient ; identifier la présence d’une dépendance et/ou d’une consommation excessive d’alcool [susceptible de masquer les symptômes de dépression].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaborations de recherches avec et sous la responsabilité du Dr Pierre VERGER, ORS PACA — INSERM U 379 23 rue Stanislas Torrents 13006 Marseille.Participation à l’élaboration d’un questionnaire auto-administré, d’environ 20 minutes composé de 4 échellespsychométriques (échelle d’anxiété et de dépression, HAD ; échelle de qualité de vie, SF 36 ; échelle d’évènements de vie ; échelle d’anhédonie de Chapman). Il sera rempli par le patient après l’entretien en face à face ainsi qu’un calendrier chronologique visant à repérer les trajectoires professionnelles des patients. Ce questionnaire est important pour appréhender l’état de santé psychologique du patient et le retentissement de la maladie (publication issue de ce travail).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collaborations de recherches avec et sous la responsabilité du Dr Yolande Obadia, ORS PACA — INSERM U 379 23 rue Stanislas Torrents 13006 Marseille.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche et gestion et valorisation de collections</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La valorisation de la recherche se fait surtout à travers les publications, les congrès, les séminaires et la production et la diffusion du matériel pédagogique tant spécialisé que de vulgarisation.La gestion et valorisation de collections se font à travers des sites Internet et plus particulièrement des pages enseignements, articles, livres où les étudiants peuvent accéder et télécharger mes articles et avoir accès aux résumés et sommaires détaillés de mes livres : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Lydia_Fernandez/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Une page Internet détaille les enseignements dispensés (intitulés des enseignements, objectifs, contenus, bibliographie). Des documents relatifs aux CM et aux TD sont mis à leur disposition sur Moodle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnements, expertises, responsabilités éditoriales, diffusion du savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises (organismes nationaux et internationaux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Fonction d’expert AERES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 Mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : campagne de la vague C dans le cadre de l’évaluation de l’EA 3071 à l’Université Louis Pasteur [Strasbourg], Unité 1 : Unité de recherche en Psychologie : Subjectivité, connaissance et lien social dirigé par le Pr S. Lesourd.5 Janvier 2009 : campagne d’évaluation des unités de recherche de la vague dans le cadre de l’évaluation du Laboratoire de Psychologie Clinique et de Psychopathologie — LPCP [Professeur P. Marty] et de l’évaluation du Laboratoire de Psychopathologie et Processus de Santé — LPPS [Pr Jean Louis Adrien], à l’Institut de Psychologie, 71, avenue Édouard Vaillant, 92774 Boulogne Billancourt.2008 ; 2011 ; 2012, 2014 : Fonction d’expert : contrats ou financements de recherche [5]Évaluation et rapport d’expertise effectués pour chaque projet, 4 nationaux et 1 international [5].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**22 Février 2008 **:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sur demande de l’agent du programme Terry Lee McPherson : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">terrylee.mcpherson@sshrc.ca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> — évaluation anonyme et extérieure de la demande de subvention soumise au Conseil de Recherches en Sciences Humaines du Canada du projet intitulé Trauma et toxicomanie : enjeux pour le traitement présenté par Louise Nadeau [Pr, Université de Montréal, directrice du Centre Dollard-Cormier — Institut universitaire sur les dépendances] et par Hélène Simoneau [chercheur au Centre Dollard-Cormier]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 26 ème appel à projets « Sciences Humaines et Sociales » Association France Alzheimer –-AAP 2011 : Évaluation et modélisation des conséquences médicales et économiques de quatre stratégies de prévention du déclin cognitif dans la maladie d’Alzheimer présenté par Pr Laurent Molinier, Professeur des Universités-Praticien Hospitalier,« Épidémiologie et analyses en santé publique : Risques, maladies chroniques et handicaps ». INSERM 1027, C.H.U. de Toulouse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 mars 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Appel à soutien aux initiatives de recherche — Modalité 1 : Projet Jeune Chercheur, Ecole des Hautes Études en santé Publique, Rennes : Impact des paquets de cigarettes neutres et des avertissements sanitaires sur les perceptions, émotions et comportements des individus présenté par Karine Gallopel-Morvan, Maître de conférences HDR EHESP - Institut du management sur demande de Marie-Aline BLOCH, Directeur de la Recherche : Marie- </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline.Bloch@ehesp.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">26 juin 2012 : AAP SHS 2012 7e Appel à projets « Sciences Humaines et Sociales : Prise en charge des troubles de mémoire de patients atteints de la maladie d’Alzheimer : Utilisation de techniques théâtrales et de chant présenté par Anne Marie Ergis, Professeur des Universités, EA 4468, Université Paris Descartes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**29 mai 2014 **:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAP SHS 2014 9e Appel à projets “Sciences Humaines et Sociales : Le risque d’épuisement chez les proches aidants dans le contexte de la Maladie d’Alzheimer par Agnès Bonnet MCU-HDR, Aix Marseille université, Laboratoire de Psychopathologie Clinique : Langage et Subjectivité EA 3278, Aix Marseille Université [AMU].Autres expertises [articles, communications, recommandations], comités de sélection et de suivi de thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je participe à des comités de sélection sur le territoire national dans les universités françaises pour le recrutement des enseignants-chercheurs en psychologie [section 16 et section 70] depuis 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 — … : Membres de comités scientifiques dans les universités françaises (Tours, Caen, Paris 5, 8, 10), Nice, Lyon 1, Lyon 2 (ESPE, psycho, STAPS), etc.)2001— : expertises congrès.2017 — … : Comité de suivi de thèse (Paris 7, Lyon2, Lyon 1, Poitiers, Toulouse Jean Jaurès, etc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2010 : membre du groupe de lecture sur l’état des lieux et les recommandations de pratique clinique : personnes âgées et consommation d’alcool (Société Française d’Alcoologie et la Société Française de Gériatrie et de Gérontologie) et participation à la rédaction du rapport. Publié dans le n° d’Alcoologie et addictologie de septembre 2014, tome 36, n° 3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - … : Responsabilité éditoriale et directions de collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2014 :Co-conceptrice (avec France Perrot, Éditions In Press) et directrice d’une nouvelle collection d’ouvrages de fiches de psychologieCollection « Fiches de Psycho »un concept, des fiches : QCM, exercices, quiz, d’exemples ou cas cliniques, illustrent chaque fiche. Conçus par des universitaires et cliniciens, les ouvrages de cette collection répondent au plus près aux attentes des étudiants et des professionnels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parus depuis 2015 : 42 parutions : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.inpress.fr/collection/psychologie/fiches-de-psycho/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 : revues : 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loonis, E., Fernandez, L., Cerclé, A. (décembre, 2002). Les addictions. Addiction, identité et modèle. Psychologie Française, 47, 4, 43-93.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion du savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 6Medias (2008-2018)1— Fernandez, L. (2008, octobre). Interview à une émission sur le tabac. FR3 Picardie (voix publique, Karine Hallaf).2— Fernandez, L. (2009, décembre). Les jeunes et le tabac. Interview pour le Magazine Phosphore (Aziliz Claquin).3— Fernandez, L. (2011, juillet). Alcool, tabac, médicaments : les seniors de plus en plus dépendants. Interview pour ITW-RMC info journal (Victor Joanin).Conférences (2007-2018)4— Fernandez, L. (2007, octobre). Tabagisme, stress et autres conduites addictives chez les seniors, Groupement d’Alcoologie et d’Addictologie de la Région Picardie — Centre Hospitalier de Roye.5— Fernandez, L. (2006, novembre). De l’émergence du concept d’addiction à la clinique des addictions. Fédération d’aide à la santé mentale Croix Marine et Association régionale d’aide à la santé mentale de Picardie), CH Philippe Pinel, route de Paris 80 000 Amiens.6— Fernandez, L. (2018, mars) : L’utilisation du dessin dans les problématiques de santé. Société Rhône-Alpes de Psychosomatique, Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des jurys de thèses ou d’HDR ou directions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">–	58 jurys de thèse.–	43 en tant que rapporteur (Toulouse 2/Jean Jaurès, Montpellier 3, Aix-Marseille Université 1, Amiens, Dijon, Angers, Caen, Rouen, Paris [5, 7, 8, 10, 13], Tours, Poitiers, Lille, Bordeaux 2, Nice, Lyon 2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">–	7 jurys d’Habilitation à Diriger des Recherches (HDR) en tant que rapporteur (Aix, Montpellier, Bordeaux 2, Paris, Rennes, Tours, Besançon, etc.). 1 direction d’HDR (Lyon 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et animation scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de programmes de recherche, conseil de laboratoire (2003-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Année	Université	responsabilités	Détails responsabilités2003-2006	Université	deProvence,	Aix Marseille I	du programme de recherche 3 : Processus	émotionnels étiopathogéniques dans les addictions et les troubles du comportement (de l’équipe thématique 3 : Émotion, construction du réel et pathologie — Pr Jean Louis PEDINIELLI, du Centre PsyCLé).	–	Animation scientifique du programme  : séminaire mensuel (présentation des travaux des doctorants et intervention des enseignants chercheurs du	programme ;	séminaires	sur	des	aspects méthodologiques, etc.) ;atelier de préparation de communications et de rédactions d’articles ; présentation orale des communications) ;développement de projets de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005-2006	Université	deProvence,	Aix Marseille I	membre du conseil de laboratoire (le directeur du laboratoire, 5 membres élus : 3 membres du collège des enseignants chercheurs permanents, 1 membre du collège des doctorants, post-doctorants et ATER, 1 membre du collège IATOSS, 4 membres nommés par le directeeur du loratoire. 2 réunions par an.	Ma participation au sein de ce conseil : Travail sur :•	le programme, la coordination des recherches, la composition des équipes ;•	les moyens budgétaires à demander par l’unité et la répartition de ceux qui y sont alloués ;•	la politique des contrats de recherche concernant l’unité ;•	la politique de la diffusion de l’information scientifique de l’unité ;•	la gestion des ressources humaines ;•	la politique de la formation pour la recherche ;•	toutes mesures relatives à l’organisation et au fonctionnement de l’unité susceptibles d’avoir une incidence sur la situation et les conditions de travaildu personnel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation colloques, conférences, journées d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1995-2013N = 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès nationaux (4) :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation et du comité scientifique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 1995 : du premier Colloque National Junior en Psychopathologie, Les formes contemporaines du malaise dans la civilisation, organisé par le C.E.R.P.P., Toulouse 2, 25-26 mars 1995 ; modératrice de la matinée du 25 mars 1995 (Malaise dans la civilisation : illusion ou réalité).Mars 1998 : de la journée de travail « Psychologie Projective et Pratiques Cliniques », Toulouse, 21 mars 1998.Juin 2001 : et supervision du 7ième Colloque National Junior en Psychopathologies et Psychologies cliniques : actualité de la recherche, organisé par le C.E.R.P.P., Toulouse 2, 15-16 juin 2001.2006 : des 2e Entretiens de la psychologie, Boulogne Billancourt, France, 2-3-4 novembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Congrès international (1) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d’organisation et/ou du comité scientifique :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : du III ème Congrès International de Psychologie de la Santé, Aix-en-Provence, France.2013 : 16 h	International Reversal Theory Conference,13–16	july, 2013, France.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://irtc2013.sciencesconf.org/resource/page/id/3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Directions de mémoires de D.E.A. ou de Master recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Lyon 2 — (2011-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**2011—2015 : **5 directions de travaux de recherche avec des responsabilités d’encadrement et de suivi des jeunes chercheurs du laboratoire Santé Individu et Société.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre du mémoire de master recherche 2 2011-2015 (N = 5)	Année universitairede soutenance et Mention	Directeur et/ou co-directeurImpact psychologique des facteurs liés à la maladie et d’une classification selon un niveau de risque histopronostic sur la qualité de vie après cancer du sein non métastasé (SophieLantheaume)	2011—2012 (TB)	Pr L. FernandezJury : S. BloisDa Conceicao — F. Osuirak</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symptomatologie anxio-dépressive, résilience et maladie d’Alzheimer chez des personnes âgées institutionnalisées(Emeline De Haro)	2011—2012 (B)	Pr L. FernandezJury : A. R. Galiano-A. SagneÉvènements de vie négatifs et tabagisme : apport du dessin del’arbre et des récits de vie (Katia Chouchane)	2012—2013 (AB)	Pr L. FernandezJury : A.Galiano ; S. Blois Da Conceicao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rôle du soutien social et de la représentation de la maladie dans le bien-être des patients BPCO en rééducation (MyriamFautrière)	2012—2013 (TB)	Pr L. FernandezJury : M. Poussin ; S. Blois Da Conceicao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rôle du soutien social dans l’ajustement et la qualité de viedes parents d’enfants hémophiles (Pauline Berthélémy).	2014—2015 (B)	Pr L. Fernandez- S. Blois Da ConceicaoJury : L. Fernandez- S. Blois Da Conceicao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Provence — Aix-en-Provence (2001-2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">N = 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre du mémoire de D.E.A. ou master recherche 2 2001-2008 (N = 4)	Année universitaire de soutenance etMention	Directeur et co-directeurUne psychologie de la santé pour une réhabilitation psychosociale des patients atteints de schizophrénie (P.Cansouline)	2001—2002 (TB)	Pr J. L. Pedinielli/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tabagisme et mémoire (M. F. Ricci)	2002—2003 (B)	Pr J. Vauclair/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Développement affectif et compétences sociales chez de jeunes enfants séparés de leurs familles et en situation de placementjudiciaire (V. Moureau)	2003—2004 (B)	P. Y. Gilles/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dépendance médicamenteuse et troubles émotionnels chez les sujets âgés : relations entre addiction aux benzodiazépines, évènements de vie, dépression, anxiété, alexithymie et anhédonie chez les sujets âgés (D. Rey)	2003—2004 (B)	Pr J. Vauclair/L. Fernandez Jury : Pr M. Morin/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attribution intentionnelle et processus de pensée : une approche clinique développementale (H. Hammoudi).	2004—2005 (TB)	L. FernandezJury : G. Gimenez, Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Des théories de la maladie. Discours d’un corps en souffrance(J. Ortusi)	2004—2005 (B)	L. FernandezJury : Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transsexualisme et états émotionnels (C. Oget)	2004—2005 (TB)	L. FernandezJury : À. Michel/L. Fernandez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachement et déséquilibre glycémique chez des diabétiques de type 1 (O. Oueslati).	2005—2006 (B)	L. FernandezJury : Gimenez, Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Relation d’objet et altération du lien chez le sujet âgé(M. Maurel).	2006—2007 (TB)	Pr Lydia FernandezJury : Gimenez/Pr J. L. Pedinielli</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’exercice subjectif dans un atelier de musique et de chant (H.Nguyen Thi Tuyet-Verger)	2007—2008 (B)	Pr L. Fernandez/Pr J. L. PedinielliJury : J.L. Pedinielli — G. Rouan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001—2008 : 4 Co-Directions (de 2001 à 2004) et 6 directions (depuis 2004) de travaux de recherche avec des responsabilités d’encadrement et de suivi des jeunes chercheurs de l’équipe thématique 3 du Centre PsyCLé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Université Toulouse Le Mirail (1999-2001) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999—2001 : 6 co-directions de travaux de recherche de D.E.A. au Centre d’Études et de Recherches en Psychopathologie CERPP (Université Toulouse Le Mirail, Toulouse II).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi ces étudiants : 6 sont psychologues cliniciens en exercice (4 n’ont pas poursuivi en thèse).Titre du mémoire de D.E.A. (N = 6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2001	Année universitaire desoutenance et mention	Assesseurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Addiction aux benzodiazépines et sujets âgés (C. Cassagne-Pinel)	1999—2000 (B)	Pr H. Sztulman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anorexie mentale et conduite addictive : une étude exploratoirede leur fonction dans le psychisme du sujet anorexique (D. Planas)	1999—2000 (B)	Pr H. Sztulman, Pr Barbe,M. Catteeuw (ATER), Dr Galinon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La figure paternelle dans la problématique de l’anorexie mentale(J. Ménard)	1999— 2000 (B)	Pr H. Sztulman, Pr Barbe,M. Catteeuw (ATER), Dr Galinon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achats compulsifs et troubles de la personnalité (E. Galdos)	2000—2001 (B)	Pr H. Sztulman, Pr H. Chabrol, Pr B. Rogé, Pr M.T. Muñoz-Sastre, A. M.Favard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">États métamotivationnels et addiction tabagique chez des patients atteints de troubles de la personnalité (B. Charat).Thèse soutenue en 2006.	2000—2001 (B)	Pr H. Sztulman, Pr H. Chabrol, Pr B. RogéPr M. T. Muñoz-Sastre, A. M. Favard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étude de la dépendance affective chez des patientes anorexiques et anorexiques boulimiques : une analyse clinique en référence à la qualité du narcissisme, à la nature de l’angoisse, à la qualité de la relation d’objet, et à l’utilisation des mécanismes de défense (S.Korzack). Thèse soutenue.	2000—2001 (B)	Pr H. Sztulman, Pr H. Chabrol, Pr B. RogéPr M. T. Muñoz-Sastre, A. M. Favard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directions de thèses et d’HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candidat(es)	Directeur et tauxd’encadrement	Membres du jury	Titre	diplôme	Lieu et dateVincent Bréjard	Pr	LydiaFernandez 100 %	Pr A. Bonnet-Suard, U. Lyon 2 Pr	C.	Bungener, psychopathologie, U. Paris 5Pr L. Pr L. Fernandez, U. Lyon 2 Pr A. Mariage, U. Franche- ComtéPr C. Réveillère, U. de Tours	Addictions et personnalité : de l’alexithymie aux pathologies somatiques 	HDR	U. Lyon 2 2/07/2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses soutenues sous la direction ou co-direction de Lydia Fernandez :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Les co-directions hors université d’origine ont été mises en place :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">suite à des sollicitations directes d’étudiants avec accord de leur directeur de recherche.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Du fait du départ en retraite ou période de maladie de collègues (reprise de direction ou co-direction).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ou de ma mobilité universitaire (m’obligeant à faire appel à un co-directeur).Les co-directions à Lyon 2Ce choix est motivé par le souci d’associer aux directions de thèse des jeunes chercheurs MCF non habilités à diriger des recherches afin de les aider à développer leurs travaux et leurs compétences d’encadrement, mais également pour profiter de la richesse des apports très complémentaires d’une co-direction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N = 9 (dont deux financées 2 contrats CIFRE)Candidat(es)	Directeur et tauxd’encadrement	Membres du jury	Titre	diplôme	Lieu et date</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cheikha David	Pr	LydiaFernandez 50 %Pr	Jean	Louis Pedinielli50 %	I. Boulze, psychologie clinique, MCF, HDR, U. Montpellier IIIPr C. Bungener, psychopathologie, U. Paris 5Pr L. Fernandez, psychopathologie, U. AmiensPr M. Montreuil, psychopathologie, U. Paris 8Pr J. L. Pedinielli, psychologie clinique, U. de Provence	Demande de chirurgie esthétique et satisfaction en lien avec le fonctionnement psychosocial et émotionnel.	Doctorat Psychopathologie (mention très honorable).	U.	de Provence 1/12/2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounia Hamraoui	Pr	LydiaFernandez 100 %	Pr L. Fernandez, psychologie de la santé et du vieillissement, U. Lyon 2Pr E. Freixa i Baqué, Épistémologie et sciences du comportement, U. de Picardie Jules VernePr	P. Y. Gilles, psychologie différentielle, U. Aix Marseille I Pr	 P. Graziani, psychopathologie, U. de NîmesL. Romo, MCF, HDR, U. ParisOuest-Nanterre, La Défense	Observance thérapeutique et défaut d’observance thérapeutique en contraception orale.Doctorat psychopathologie(mention honorable).	U.	deProvence Aix Marseille I 16/12/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean	Pierre Parrocchetti	Pr	Jean	Louis Pedinielli50 %Pr	LydiaFernandez 50 %	A. Bonnet, HDR, Aix Marseille UniversitéPr J. L. Pedinielli, Aix Marseille UniversitéPr L. Fernandez, U. Lyon 2G. Rouan, Aix Marseille UniversitéPr Le Scanff, STAPS, U. Paris-Sud Orsay XIPr I. Varescon, Paris 5	Stress, coping et traits de personnalité (névrosisme et lieu de contrôle) chez des sauveteurs et des conseillers du Pôle Emploi.	Doctorat psychopathologie(mention très honorable).	Aix Marseille Université 27/10/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Bellego Contrat CIFRE 	Pr Lydia Fernandez 50 %Pr Thémis Apostolidis50 %	Pr T. Apostolidis, Aix Marseille UniversitéPr L. Fernandez, U. Lyon 2Pr B. Quintard, U. Bordeaux 2 Pr D. Luilhier, CNAMPr M. Préau, U. Lyon 2	Identité professionnelle et relation au travail dans le monde technique chez France Télécom	Doctorat psychopathologie (mention très honorable).	Aix Marseille Université 12/04/2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Menecier	Pr Louis Ploton131 50 %Pr Lydia Fernandez 50%	I. Boulze, M.C.F., HDR, Montpellier 3Pr L. Fernandez, U. Lyon 2 Pr L. Ploton, Lyon 2Pr I. Varescon, U. Paris DescartesPr M. Verny, Université Pierre et Marie Curie	Attitudes et croyances des soignants hospitaliers envers le mésusage de l’alcool de sujets âgés ou la relation de soin à l’hôpital avec des sujets âgés en difficulté avec l’alcool. Étude sur lescroyances, représentations, connaissances et attitudes.	Doctorat de psychologie (mention très honorable) avec les félicitations du jury à l’unanimité.	U. Lyon 2 11/03/15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosario Katty Merma Choquehuanca	Pr Lydia Fernandez100 %	N. Acioly-Regnier, M.C.F., HDR, Lyon 1I. Boulze, M.C.F., HDR, Montpellier 3Pr E. Bouteyre, Aix Marseille U. Pr L. Fernandez, U. Lyon 2 Hachet, MCF, HDR, U. dePoitiers	Récits, évènements de vie et dessins de l’arbre chez des patients	schizophrènes français et péruviens.	Doctorat de psychologie (mention honorable)	U. Lyon 2 16/07/15Candidat(es)	Directeur et tauxd’encadrement	Membres du jury	Titre	diplôme	Lieu et date</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lantheaume Contrat CIFREHôpital privé Drôme-Ardèche-Ezus Lyon 1	Pr Lydia Fernandez	Pr F. Cousson-Gelie, U Paul Valéry — Montpellier IIIPr L. Fernandez, U. Lyon 2B. FLeury, Docteur en médecine, Radiothérapeute, Centre Marie Curie — ValencePr I. Varescon, U. Paris Descartes	Cancer du sein non métastasé, qualité de vie et surveillance alternée	Doctorat psychologie (mention très honorable)	Université Lyon 2 11/12/2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Boulon	Pr Lydia Fernandez Dr Pascal Menecier	Pr L. Fernandez, U. Lyon 2P. Graziani, U. Nîmes Amal Hachet, U. PoitiersP. Menecier, Macon	Addiction (s) à l’alcool et/ou au tabac et déficits émotionnels chez des sujets âgés de plus de 65 ans	Doctorat de psychologie (mention très honorable	U. Lyon 2 28/12/2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édith Barthélémy	Pr L. Fernandez Pr G.Devouassoux	Pr A. Bonnet-Suard, U. Lyon 2V. Bréjard, MCF HDR, Aix Marseille UniversitéPr L. Fernandez, U. Lyon 2 Pr P. Graziani, U. NîmesPascal Menecier, PH, Macon	Asthme, tabagisme et déficits émotionnels	Doctorat psychologie	Université Lyon 2 18/12/19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenir des docteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candidat(es)	Emplois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cheikha David	Psychologue clinicienne à temps plein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounia Hamraoui	2007-2013 : Psychologue clinicienne à mi-temps au CROUS, cellule d’aide psychologique pour étudiants)2008-2013 : chargée d’enseignement à l’université de Picardie Jules Verne, faculté de psychologie en licence de psychologie (L1, L2, L3).Depuis 2014 : Maître-assistant à l’université Mohamed V de Rabat (Maroc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Pierre Parrocchetti	Depuis 2008 : Maître de conférences associé, Université de Corse Pasquale Paoli, Licence de Psychologie et Master Sciences de l’Éducation.Depuis 2012 : DU Soins palliatifs, formation continue, Université de Corse Pasquale Paoli ; DESU Coaching, Université Paris VIII, supervision de mémoire.Actuellement : Psychologue du travail, Consultant & Formateur en risques psycho-sociaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Bellego Contrat CIFRE	2010-2013 : Doctorant France Télécom Direction de l’Environnement du Travail, Paris (CDD/bourse CIFRE 3 ans).chargé d’enseignement, Unité « Psychologie, Sociologie, Anthropologie », Faculté de Médecine Pierre et Marie Curie, IFSI Rueil-Malmaison, Paris.À partir de 2013 : post –doctorat aux États Unis — projet FT.Aujourd’hui psychologue en libéral. Enseignant à l’École Centrale de Marseille. Ex-Conseiller National en organisation du travail chez France Telecom/Orange</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosario Katty MermaChoquehuanca	Psychologue clinicienne et psychothérapeute (Service d’Hématologie et d’Oncologie, Hôpital Henri Duffaut depuis 2016) et centre hospitalier du pays d’Aix en gériatrie depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Menecier	Médecin gériatre, Hôpital de Macon.Sophie Lantheaume	Septembre 2015 — … : Psychologue oncologue à plein temps. Hôpital privé Drôme-Ardèche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edith Barthélémy	Psychologue en libéral.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèses arrêtées pour raisons professionnelles (emplois de psychologues) : N = 4Ces étudiants n’ont pas souhaité poursuivre leurs thèses dès qu’ils ont trouvé un emploi de psychologue correspondant à leurs compétences et ont souhaité ne pas poursuivre leurs thèses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse arrêtée pour raisons familiales : N = 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candidat(es)	Directeuret taux d’encadrement	Titre	Lieu et datede début de thèse et de fin de thèseDelphine Rey	Pr Jacques Vauclair 50 %</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydia Fernandez (MCF, HDR) 50 %	L’addiction aux benzodiazépines chez les personnes âgées et ses relations avec certains états émotionnels (dépression, anxiété, anhédonie, alexithymie)	U. de Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Début : 01/10/2004 Fin : 01/06/2006Haythem Hammoudi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étudiant ayant bénéficié d’une bourse d’études de son pays : la Tunisie.	Pr Lydia Fernandez 100 %	Le lien mortifère à l’objet : Addiction et perversion. Approche clinique et projective.	U. de Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Début : 01/10/2005 Fin : 01/09/2008Sébastien Maillard	Finkelstein-Rossi, J. 50 %</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr Lydia Fernandez 50 %	Consommation de substances psychoactives et délinquance vers un modèle psychopathologique de la relation.	U. Picardie, Amiens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Début : 01/10/2006 Fin : 01/09/2009Émeline De Haro	Pr Lydia Fernandez 100 %	Symptomatologie antidépressive, routinisation et maladie d’Alzheimer chez des personnes âgées institutionnalisées	et	noninstitutionnalisées133.	U. Lyon 2Début : 01/10/2012 Fin : 01/12/2017Florence Osanna-Jacolin	Pr Agnès Bonnet-Suard 50 %Pr Lydia Fernandez 50 %	Accidents de la vie courante et conduites sportives chez les seniors : enjeux préventifs et importance de la dynamique émotionnelle et subjective dans l’appréhension de lamobilité134	U. Lyon 2Début : 01/09/2017 Fin : 01/09/2020</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. Editions In Press, 269 p., 2024, Concept psy, Lydia Fernandez, 978-2848358895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de cas. Guide pratique et repères cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Pégousette. 2022, 979-8848217278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude de cas. Guide pratique et repères cliniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Pégousette. ‎ Independently published, 140 p., 2022, 9798848217278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation clinique et l’étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2020, collection 128, 978-2200626853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions 2. Concepts et modèles théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Nègrefont. 2019, ‎ 978-1708647889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Nègrefont. 2019, 978-1700195098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions 1. Faits d’observation clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Negrefont. 2019, 978-1706524168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. 2016, Concept psy, 978-2848353364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23 grandes notions de psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. 2015, 978-2100770038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le test de l’arbre. Un dessin pour comprendre et interpréter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. 2014, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme : de l’initiation au sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Letourmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2007, collection 128, 978-2200345518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique des addictions: Théories, évaluation, prévention et soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Catteeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2005, Collection Cursus, ‎ 978-2200344337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Catteeuw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. 2005, collection Fac, 978-2200344757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularités gérontologiques des conduites addictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (137), pp.332-338. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2023.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin et personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menecier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (133), pp.58-62. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2022.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre alexithymie, dépression, anxiété et contrôle de l’asthme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pradat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2023.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumer à l’hôpital en 2022. Une liberté, un risque ou une provocation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 28 (3), pp.103-120. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.283.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in patients with non-metastatic breast cancer: evolution during follow-up and vulnerability factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois-da Conceicao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.1935-1943. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-021-06203-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational socioeconomic risk associations for head and neck cancer in Europe and South America: Individual participant data analysis of pooled case–control studies within the INHANCE Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hovanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Holcatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (8), pp.779-787. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech-2020-214913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein non métastasé et dessin de l’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois da Conceição</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3-4), pp.202-209. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2019-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ACIRA Registry: A Regional Tool to Improve the Healthcare Pathway for Patients Undergoing Percutaneous Coronary Interventions and Coronary Angiographies in the French Aquitaine Region: Study Design and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lesaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Saillour-Glenisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Pathways in Cardiology: A Journal of Evidence-Based Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 1, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/hpc.0000000000000199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des choix du vocabulaire soignant à propos d’aînés mésusant d’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rita Galiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drogues, santé et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.100-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites addictives du sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menecier-Ossia Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (10), pp.589-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et croyances de soignants hospitaliers envers le mésusage d’alcool de sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Galiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (6), pp.544-550. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcoolisme est-il toujours une maladie au XXI e siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176 (1), pp.42 - 47. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2017.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein, activité physique adaptée et qualité de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Fisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Moták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (10), pp.841-848. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles de l’usage d’alcool du sujet âgé : un exemple pour aborder la complexité en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (9), pp.763 - 769. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer et estime de soi : mise en place d’un atelier « terrapeutique » au sein d’un EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (98), pp.100-108. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2016.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillesse et tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Moscato-Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.32-34. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sger.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et connaissances des patientes sur le suivi gynécologique de prévention par les sages-femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delepau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Balsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vocation sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (127), pp.40-43. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vsf.2017.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouthwash use and cancer of the head and neck: a pooled analysis from the International Head and Neck Cancer Epidemiology Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boffetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. A. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muscat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caregivers’ representations of elders who drink too much alcohol: crossroads between professional home caregivers and hospitals nurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Moscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Varescon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.455-463. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2016.0639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations soignantes des personnes âgées qui boivent trop d&amp;quot;alcool: Regards croisés entre aides à domicile et infirmiers hospitaliers = Caregivers&amp;quot; representations of elders who drink too much alcohol: Crossroads between professional home caregivers and hospitals nurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Moscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Varescon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.455-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abstinence alcoolique dans les soins aux aînés mésusant d'alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vferimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.187-193. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2016.0600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles anxio-dépressifs chez une personne âgée atteinte de maladie d'Alzheimer à travers le SAT et le dessin de l'arbre = Anxiety and depressive disorders in the elderly person with Alzheimer's disease through SAT and tree drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menecier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (91), pp.40-52. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2015.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déni en alcoologie, à travers ce qu'il n'est pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loetitia Rotheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drogues, santé et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (2), pp.39-59. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038629ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency of cigarette smoking and the risk of head and neck cancer in the INHANCE consortium pooled analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Straif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ahrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bezerra dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyv146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein, image du corps et Psychothérapie par Médiation Photographique (PMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 174 (5), pp.366-373. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and explaining the effect of education and income on head and neck cancer risk: INHANCE consortium pooled analysis of 31 case-control studies from 27 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. I. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Macpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136 (5), pp.1125-39. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.29063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité sévère, perte de poids et image du corps après la chirurgie bariatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rubinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parrocchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.151-159. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11690-015-0474-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances soignantes à propos d'usage et de mésusage d'alcool de sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (4), pp.301-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for head and neck cancer in young adults: a pooled analysis in the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Toporcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Znaor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Winn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.169-85. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyu255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions Perception and Emotional Disorders after Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilit Mnatsakanyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Armenian Journal of Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie de patientes en rémission traitées pour un cancer du sein non métastasé, selon la surveillance médicale classique ou alternée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.108 - 116. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11839-014-0469-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of marijuana smoking with oropharyngeal and oral tongue cancers: pooled analysis from the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. Olshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.160-71. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-13-0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance après cancer du sein non métastasé : quelles propositions pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.240 - 247. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11839-014-0492-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypocondrie du vieillissement ou la solution impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (82), pp.228-233. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult height and head and neck cancer: a pooled analysis within the INHANCE Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cadoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Petrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (1), pp.35-48. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-013-9863-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récit de vie et dessins d’arbre : une reconstruction subjective de l’événement traumatique chez une personne âgée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Finkelstein-Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Merma Choquehuanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (76), pp.185-192. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cigarette, cigar, and pipe smoking and the risk of head and neck cancers: pooled analysis in the International Head and Neck Cancer Epidemiology Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hashibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. C. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Am J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178 (5), pp.679-90. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aje/kwt029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques addictives dans la vieillesse : particularités diagnostiques et cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.1226-1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and the risk of head and neck cancer: a pooled analysis in the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fabianova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Znaor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rudnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Causes and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.69-88. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10552-011-9857-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin or mineral supplement intake and the risk of head and neck cancer: pooled analysis in the INHANCE consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eluf-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (7), pp.1686-99. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.27405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche clinique et sociale du tabagisme chez les sujets âgés : genèse, contexte, développement et prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Finkelstein-Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (4), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions du dessin de l’arbre en psychogérontologie : évaluation et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maurel-Caïtucoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (56), pp.77-84. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual behaviours and the risk of head and neck cancers: a pooled analysis in the International Head and Neck Cancer Epidemiology (INHANCE) consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vaccarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Winn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Epidemiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.166-81. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyp350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des seniors : stress et addictions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fantini-Hauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Combaluzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bellego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (4), pp.279-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Emotional States Before and After Risk Taking in Scuba Diving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Piolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jcsp.2.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anhédonie et dépression dans le contexte de l'infection par le VIH avec les multithérapies antirétrovirales (ANRS-EN12-VESPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.385 - 393. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2007.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance au cannabis et événements de vie: Le poids de la transmission transgénérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (1), pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RECHERCHE EN PSYCHOLOGIE CLINIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en soins infirmiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, tobacco smoking and other addictive behaviours in the police force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (2 Suppl), pp.26S-36S</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, tabagisme et autres conduites addictives en milieu policier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoologie et addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (3), pp.215-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les nouvelles formes d’addiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 100, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction aux benzodiazépines et symptomatologie anxieuse et dépressive chez les sujets âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassagne-Pinel C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27 (5), pp.459-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des renversements psychologiques : présentation et brève revue des travaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Journal of Hedonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 006, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabagisme et états métamotivationnels chez des adolescents lycéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Apter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (2), pp.19. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.102.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des états émotionnels avant et après une prise de risques : exemple de la plongée sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.40. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(04)97531-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État émotionnel subjectif et prise de risques : rôle de l’anxiété et de la fatigue psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (2), pp.89-93. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1155-1704(04)97450-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les nouvelles formes d'addiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteste : revue trimestrielle d'information et de réflexion de la Fédération de l'entraide protestante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the angiotensin II Type 2 receptor cerebroprotective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Boutitie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Hypertension Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.182--189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychothérapie alcoologique de groupe selon le modèle cognitivo-comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éraldi-Gackière, Daniela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologues &amp; psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 168, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les addictions : « Addiction, identité et modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cerclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (4), pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexithymie, disposition émotionnelle et comportements à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (78)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Médico-Chirurgicale EMC,Elsevier SAS, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.[37-031-E-10]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSES MULTIDIMENSIONNELLES A PARTIR DE QUELQUES ECHELLES CLINIQUES DU MMPI-2 : HYSTERIE, DEPRESSION, MASCULINITE-FEMINITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Husser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 51 (1-2), pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des liens entre les états-limites et les addictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (3), pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse textuelle de la conduite addictive des fumeurs de cigarettes et des fumeurs de marijuana raffinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bernoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Documents (université Paris 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance en psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25, pp.233-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse textuelle de la conduite addictive des fumeurs de cigarettes consultant pour sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (3), pp.199-2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles psychologiques de l'addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4 (1), pp.47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment repérer une disposition narcissique chez un fumeur présentant une addiction tabagique grâce à un bilan psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 63 (3), pp.409-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du concept d'addiction en psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 155 (4), pp.255-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Esparbès-Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, collection la psychologie fait son cinéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions du sujet âgé : mythe, tabou ou réalité négligée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Menecier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, La psychologie fait son cinéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie d’Alzheimer, troubles émotionnels et dessin de l’arbre chez le sujet âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’usage du dessin dans la pratique des cliniciens et des chercheurs : une créativité à découvrir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes qualitatives en psychologie clinique et en psychopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-178, 2021, collection Univers psy, 9782100819355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathologie et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Iceta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine sexuelle. Fondements et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lavoisier, pp.331-317, 2016, Médecine Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Iceta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine sexuelle. Fondements et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lavoisier, pp.335-341, 2016, Médecine Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialité et émotions chez des personnes âgées atteintes de la maladie d’Alzheimer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-83, 2015, Fiches de psycho, 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions et thérapie assistée par l’animal chez des personnes âgées atteintes de démence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-57, 2015, Fiches de psycho, ‎ 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité sexuée et féminité chez la personne âgée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-20, 2015, Fiches de psycho, 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estime de soi et image du corps chez la personne âgée en EPHAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-37, 2015, Fiches de psycho, 978-2848353272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessin de l’arbre en psychogérontologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. De Haro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le test de l'arbre: Un dessin pour comprendre et interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-182, 2014, Concept psy, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des adolescents et des jeunes en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Sup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’addiction chez les adolescents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-101, 2014, 978-2353272440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de l’arbre et médecine traditionnelle chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le test de l'arbre: Un dessin pour comprendre et interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-233, 2014, Concept psy, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adolescent déficient mental : vécu et place dans la fratrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois-Daconceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du handicap : 13 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-119, 2014, Concept psy, 978-2848352916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et dessin d’arbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pierron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le test de l'arbre: Un dessin pour comprendre et interpréter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-193, 2014, Concept psy, 978-2848352725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adolescent déficient mental : vécu et place dans la fratrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Goillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blois-da Conceição</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Finkelstein-Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poussin M.; Galiano A.R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du handicap : 13 études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Press, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atteinte corporelle, altération fonctionnelle et altération de l’image du corps chez la personne âgée amputée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lenglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du handicap : 13 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-340, 2014, Concept psy, 978-2848352916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie d’Alzheimer et symptomatologie anxio — dépressive en institution : Mme X, 98 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. De Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement : 15 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-285, 2013, Concept psy, 978-2848352640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et facteurs de vulnérabilité aux addictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les addictions par les TCC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-29, 2013, 978-2294715600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les conduites addictives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les addictions par les TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2013, 978-2294715600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incontinence urinaire et image du corps chez une personne âgée : madame M., 95 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lambert-Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique du vieillissement : 15 études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-262, 2013, Concept psy, 978-2848352640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites Internet et les groupes ou associations d’entraide sur les addictions en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner les addictions par les TCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-239, 2013, 978-2294715600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amputation du membre inférieur et image du corps chez une personne âgée hospitalisée en unité de cure médicale : Mr B, 61 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Portalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Merma Choquehuanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique de la santé : 12 études de cas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Concept psy, 978-2848352398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après cancer du sein et qualité de vie : Mme J., 41 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique de la santé : 12 études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-94, 2012, Concept psy, 978-2848352398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de l’image du corps chez un fumeur atteint d’un cancer pulmonaire par les dessins de l’arbre et du bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bartholomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques projectives : 12 cas cliniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-266., 2011, ‎ 978-2848352152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident vasculaire cérébral, dépression post accident vasculaire cérébral et stratégies de coping chez un sujet âgé : apport du test de l’arbre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques projectives : 12 cas cliniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-240., 2011, ‎ 978-2848352152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addictions et dépression : « le double diagnostic » : mademoiselle S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Andronikof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gillaizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopathologie des addictions : 12 cas cliniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-168., 2010, Concept psy, 978-2848351919</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mallet-Conseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les concepts en sciences infirmières.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.158-161, 2009, 978-2953331103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tabagisme des seniors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bernoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions du sujet âgé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-41, 2009, collection Psycho, 978-2848351773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique des addictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions In Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les addictions du sujet âgé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-156., 2009, collection Psycho, 978-2848351773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie clinique : recherche clinique ou recherche en clinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation professionnelle et les fonctions des psychologues cliniciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.202-2012, 2007, psychologie clinique, 978-2296031180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module VII. Outils de recueil d’informations sur les co- facteurs dans l’étude des effets psychosociaux des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques apès une catastrophe : anticiper les catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-207, 2005, Réponses environnement, 978-2110057488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module VI. Outils psychométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques apès une catastrophe : anticiper les catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-204, 2005, 978-2110057488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modules VII. Outils de recueil d’informations sur les co-facteurs dans l’étude des effets psychosociaux des catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modules VII. Outils de recueil d’informations sur les co-facteurs dans l’étude des effets psychosociaux des catastrophes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.205-207, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modules VI. Outils psychométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches épidémiologiques après une catastrophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.201-204, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction tabagique et disposition narcissique chez des fumeurs consultant pour sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Homme &amp; Perspectives. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dogme et Recherche clinique en psychopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-83, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés autour d’une observation clinique : Théo, addictions et somatisations comme solutions à une souffrance identitaire narcissique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychisme et Santé : comment penser les troubles somatiques du patient psychotique en psychiatrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semaine d’information sur la santé mentale (SISM), Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire: Cancer du sein et activité physique adaptée (APAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Etudes de la Société Française de Psychologie du Sport [SFPS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance médicale classique ou alternée en fonction du niveau de risque histopronostic de récidive : Impact sur la qualité de vie de patientes en rémission traitées pour un cancer du sein non métastasé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Barletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sensenbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et médiation thérapeutique par la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmecongrès de la Société Française de Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexithymie et comportements à risque chez les jeunes adultes (18-25 ans) : intérêt du concept de prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.vol 13, hors-série, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation subjective des émotions et prise de risques : rôle de l’anxiété et de la fatigue psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.13, hors-série, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, tabagisme dans le milieu policier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet-Suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.13, hors-série, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of Addiction in Psychopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of tobacco addiction and narcissistic disposition: a comparison of non-smokers and smokers undergoing stop smoking treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.231 s—231s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la variabilité du tabagisme et de la variabilité de la disposition narcissique chez des fumeurs consultant pour sevrage tabagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20,2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction tabagique et narcissisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction tabagique et narcissisme, 19,2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal atmospheric excitation of the length of day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bizouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addiction : sous le regard du psychologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Dictionnaire de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la dépendance pour un psychologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Sztulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des drogues et des dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25DF01AD"/>
+    <w:nsid w:val="55F00B31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B44CA14"/>
+    <w:nsid w:val="F04FB782"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lyd.fernandez.psycho.free.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psysante.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l-vis.univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l-vis.univ-lyon1.fr/staff/lydia-fernandez/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sante.gouv.fr/addictions.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpes.sante.fr/30000/actus2015/002-cjc.asp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respadd.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stop-violences-femmes.gouv.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lydia.fernandez@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Lydia_Fernandez/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terrylee.mcpherson@sshrc.ca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Aline.Bloch@ehesp.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/collection/psychologie/fiches-de-psycho/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://irtc2013.sciencesconf.org/resource/page/id/3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901264v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333988v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Letourmy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Catteeuw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menecier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2022.12.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2023.03.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devouassoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.03.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Menecier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.283.0103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03371950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lantheaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lantheaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Mot&#225;k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-da Conceicao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06203-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Conway" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hovanec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahrens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Holcatova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214913" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saillour-Glenisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leymarie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jamet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hpc.0000000000000199" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lantheaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mot&#225;k" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2019-0108" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02933147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Galiano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sagne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefranc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menecier-Ossia Laure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Galiano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ploton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.11.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plattier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330906v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Gontard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.05.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.10.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796956v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Fabre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Fisch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8SHK260-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Moscato-Sortais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2016.11.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delepau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Balsan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.05.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Moscato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boffetta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Hayes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sartori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muscat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000179" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129823v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0639" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vferimy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0600" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2015.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797039v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pages" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.01.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM4J1THS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329222v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loetitia Rotheval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038629ar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthiller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Straif" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agudo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezerra dos Santos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyv146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262491v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Conway" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Brenner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mcmahon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Macpherson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29063" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318619v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubinstein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dargent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parrocchetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0474-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pichat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Toporcov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Znaor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. F. Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Yu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Winn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyu255" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perquis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Mnatsakanyan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-014-0469-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smith" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wyss" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brennan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Olshan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-13-0181" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-014-0492-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pedinielli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2014.04.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoncini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ricciardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadoni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-013-9863-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finkelstein-Rossi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fromage" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Merma Choquehuanca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2012.11.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashibe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Chuang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C. Lee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwt029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337576v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabianova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rudnai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Healy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-011-9857-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eluf-Neto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menezes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.27405" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.09.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNXZCVF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318769v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurel-Ca&#239;tucoli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2009.07.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318766v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Finkelstein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Combaluzier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellego" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260434v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Heck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaccarella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Smith" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyp350" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345311v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Piolat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2.1.25" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563599v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-D. Bouhnik" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Obadia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2007.05.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345914v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jauffret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Niel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318779v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marpeaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318999v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334044v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loonis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319000v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagne-Pinel C." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334049v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350801v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Teyssier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Apter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.102.0019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350741v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piolat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97531-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350728v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97450-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350769v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401504v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Achard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazouz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334039v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;raldi-Gacki&#232;re, Daniela" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319004v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;jard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319017v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cercl&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319003v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319001v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Husser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sztulman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319010v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334036v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bernoussi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319014v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319007v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319023v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319027v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333631v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333637v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vial" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gi&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333616v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Esparb&#232;s-Pistre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333659v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359213v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ribes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iceta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359212v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333768v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333766v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;glise" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333761v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loison" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333764v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delavenne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333719v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Haro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333758v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796978v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333746v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-Daconcei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333740v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333724v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pierron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333754v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenglet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333701v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333696v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333706v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333694v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lambert-Thuillet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333713v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333673v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Portalier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333686v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333924v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecointe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bartholom&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333922v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Secq" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ploton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333918v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Andronikof" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gillaizeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333915v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333911v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333916v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333907v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333927v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353798v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333932v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulagnier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353784v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guinard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024697v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maria Acioly-Regnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797064v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisch" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massol" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797489v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barletta" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sensenbrenner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797519v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pag&#232;s" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Lantheaume" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333970v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333973v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333978v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333961v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333950v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333954v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333946v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803582v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizouard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salstein" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333943v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333940v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lyd.fernandez.psycho.free.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psysante.univ-lyon2.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l-vis.univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://l-vis.univ-lyon1.fr/staff/lydia-fernandez/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sante.gouv.fr/addictions.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpes.sante.fr/30000/actus2015/002-cjc.asp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respadd.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stop-violences-femmes.gouv.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lydia.fernandez@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Lydia_Fernandez/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terrylee.mcpherson@sshrc.ca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Aline.Bloch@ehesp.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/collection/psychologie/fiches-de-psycho/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://irtc2013.sciencesconf.org/resource/page/id/3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901264v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333988v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Letourmy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Catteeuw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menecier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2023.03.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2022.12.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devouassoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.03.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Menecier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.283.0103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03371950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lantheaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lantheaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Mot&#225;k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-da Conceicao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06203-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Conway" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hovanec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahrens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Holcatova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214913" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lantheaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mot&#225;k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2019-0108" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saillour-Glenisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leymarie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jamet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hpc.0000000000000199" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02933147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Galiano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sagne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefranc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menecier-Ossia Laure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Galiano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ploton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.11.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Plattier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.03.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Fabre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Fisch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8SHK260-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.10.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Gontard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2016.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Moscato-Sortais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2016.11.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04316934v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delepau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Balsan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vsf.2017.05.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boffetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Hayes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sartori" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Lee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muscat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000179" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04129823v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Moscato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0639" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329225v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vferimy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0600" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2015.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loetitia Rotheval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038629ar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthiller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Straif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agudo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezerra dos Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyv146" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797039v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pages" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.01.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM4J1THS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262491v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Conway" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Brenner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mcmahon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Macpherson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29063" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318619v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubinstein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dargent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parrocchetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0474-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pichat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Toporcov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Znaor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. F. Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Yu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Winn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyu255" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perquis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Mnatsakanyan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bosset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-014-0469-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smith" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wyss" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brennan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Olshan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-13-0181" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-014-0492-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pedinielli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2014.04.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoncini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ricciardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadoni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-013-9863-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finkelstein-Rossi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fromage" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Merma Choquehuanca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2012.11.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261751v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashibe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Chuang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. C. Lee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwt029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337576v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabianova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rudnai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Healy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-011-9857-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eluf-Neto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menezes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.27405" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.09.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PNXZCVF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318769v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maurel-Ca&#239;tucoli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2009.07.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260434v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Heck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaccarella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Smith" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyp350" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318766v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Finkelstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fantini-Hauwel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Combaluzier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellego" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345311v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Piolat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2.1.25" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563599v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-D. Bouhnik" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Obadia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2007.05.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345914v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jauffret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Niel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318779v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marpeaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318999v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334044v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loonis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319000v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagne-Pinel C." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334049v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350801v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Teyssier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Apter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.102.0019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350741v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piolat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97531-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350728v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97450-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350769v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401504v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Achard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazouz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansour" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334039v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;raldi-Gacki&#232;re, Daniela" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319017v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cercl&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319004v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Br&#233;jard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319003v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319001v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Husser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sztulman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319010v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334036v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bernoussi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319014v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319007v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319023v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319027v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333616v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Esparb&#232;s-Pistre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333631v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333637v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vial" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gi&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333659v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359212v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ribes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iceta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333768v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333766v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;glise" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pommier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333761v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loison" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333764v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delavenne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333719v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Haro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333758v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333740v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333746v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goillon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-Daconcei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333724v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pierron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796978v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois-da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333754v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenglet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333696v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333701v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333706v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333694v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lambert-Thuillet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333713v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333673v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Portalier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333686v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333924v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecointe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bartholom&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333922v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Secq" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ploton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333918v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Andronikof" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gillaizeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333911v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333915v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333916v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333907v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333927v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333932v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulagnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353798v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353784v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guinard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333936v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024697v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maria Acioly-Regnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797064v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisch" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massol" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797489v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barletta" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sensenbrenner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797519v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pag&#232;s" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Lantheaume" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333973v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333970v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333978v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333950v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333961v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333954v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333946v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803582v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizouard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salstein" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333943v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333940v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>