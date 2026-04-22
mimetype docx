--- v0 (2026-03-15)
+++ v1 (2026-04-22)
@@ -1829,243 +1829,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female and Male Activisim for Women's Rights in Eighteenth-Century America and France</w:t>
+                <w:t xml:space="preserve">Female and Male Activism for Women’s Rights in Eighteenth-Century America and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Aurea Mediocritas, 72, pp.213-230</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Aurea mediocritas, 72, pp.213-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1718.371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259808v1</w:t>
+                <w:t xml:space="preserve">hal-03679132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Lumières et la question des droits des femmes en Amérique</w:t>
+                <w:t xml:space="preserve">Female and Male Activisim for Women's Rights in Eighteenth-Century America and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Échange(s) et changement(s) au Siècle des Lumières / Change and Exchange(s) in the Enlightenment, 34, pp.81-94</w:t>
+              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aurea Mediocritas, 72, pp.213-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679133v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female and Male Activism for Women’s Rights in Eighteenth-Century America and France</w:t>
+                <w:t xml:space="preserve">Les Lumières et la question des droits des femmes en Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Échange(s) et changement(s) au Siècle des Lumières / Change and Exchange(s) in the Enlightenment, 34, pp.81-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1718.371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03679132v1</w:t>
+                <w:t xml:space="preserve">hal-03679133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women and Politics in North America: The Experience of Abigail Adams</w:t>
               </w:r>
@@ -2569,142 +2569,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques municipales et immigration en milieu urbain : comparaison Boston/Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du CICLAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Les Cahiers du Centre de recherche interdisciplinaire sur les identités, les interactions culturelles et les langues de spécialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.97-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679194v1</w:t>
+                <w:t xml:space="preserve">hal-00995821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques municipales et immigration en milieu urbain : comparaison Boston/Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du Centre de recherche interdisciplinaire sur les identités, les interactions culturelles et les langues de spécialité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.97-109</w:t>
+              <w:t xml:space="preserve">Les Cahiers du CICLAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995821v1</w:t>
+                <w:t xml:space="preserve">hal-03679194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration and Local Participatory Democracy: a Boston-Paris Comparison</w:t>
               </w:r>
@@ -2854,350 +2854,350 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La citoyenneté des femmes au XVIIIe siècle. Le cas d’Annis Boudinot Stockton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Claire Faucquez; Linda Garbaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté et liberté dans l’Empire britannique et les jeunes États-Unis XVIIe-XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.7-32, 2021, (Civilisations étrangères), 978-2-86906-776-9. </w:t>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.153-171, 2021, (Civilisations étrangères), 978-2-8690-6776-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.20382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.20457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679145v1</w:t>
+                <w:t xml:space="preserve">hal-03679136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Faucquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linda Garbaye. </w:t>
+              <w:t xml:space="preserve">Anne-Claire Faucquez; Linda Garbaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit de vote des femmes aux États-Unis, 1776-1965</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Citoyenneté et liberté dans l’Empire britannique et les jeunes États-Unis XVIIe-XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.7-32, 2021, (Civilisations étrangères), 978-2-86906-776-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.20382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679144v1</w:t>
+                <w:t xml:space="preserve">hal-03679145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The issue of women’s voting rights and practice in Early America</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Garbaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit de vote des femmes aux États-Unis, 1776-1965</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.13-34, 2021, (CAPES-agrégation. Anglais), 978-2-3400-5476-9</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.5-12, 2021, (CAPES-agrégation. Anglais), 978-2-3400-5476-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679143v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La citoyenneté des femmes au XVIIIe siècle. Le cas d’Annis Boudinot Stockton</w:t>
+                <w:t xml:space="preserve">The issue of women’s voting rights and practice in Early America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne-Claire Faucquez; Linda Garbaye. </w:t>
+              <w:t xml:space="preserve">Linda Garbaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citoyenneté et liberté dans l’Empire britannique et les jeunes États-Unis XVIIe-XIXe siècles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le droit de vote des femmes aux États-Unis, 1776-1965</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.13-34, 2021, (CAPES-agrégation. Anglais), 978-2-3400-5476-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.20457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03679136v1</w:t>
+                <w:t xml:space="preserve">hal-03679143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
@@ -3555,173 +3555,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Constitutional Debates in the Young American Republic : Mercy Otis Warren’s Observations on the New Constitution and on Federal and State Conventions</w:t>
+                <w:t xml:space="preserve">Power and Constitutional Debates in the Young American Republic: Mercy Otis Warren’s Observations on the New Constitution and on Federal and State Conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Camp, J. Chandler, D. Grégorio, et A. Lanasri. </w:t>
+              <w:t xml:space="preserve">Edwige Camp; John Chandler; Daniel Grégorio; Ammaria Lanasri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoir(s): expressions et représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-158, 2016, coll. Pratiques et Représentations</w:t>
+              <w:t xml:space="preserve">Pouvoir(s) : expressions et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Presses Universitaires de Valenciennes, 2016, (Pratiques (et Représentations)), 978-2-36424-049-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444129v1</w:t>
+                <w:t xml:space="preserve">hal-03679140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Constitutional Debates in the Young American Republic: Mercy Otis Warren’s Observations on the New Constitution and on Federal and State Conventions</w:t>
+                <w:t xml:space="preserve">Power and Constitutional Debates in the Young American Republic : Mercy Otis Warren’s Observations on the New Constitution and on Federal and State Conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Edwige Camp; John Chandler; Daniel Grégorio; Ammaria Lanasri. </w:t>
+              <w:t xml:space="preserve">E. Camp, J. Chandler, D. Grégorio, et A. Lanasri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoir(s) : expressions et représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Presses Universitaires de Valenciennes, 2016, (Pratiques (et Représentations)), 978-2-36424-049-0</w:t>
+              <w:t xml:space="preserve">Pouvoir(s): expressions et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-158, 2016, coll. Pratiques et Représentations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679140v1</w:t>
+                <w:t xml:space="preserve">hal-01444129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3797,51 +3797,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03E29CA2"/>
+    <w:nsid w:val="4DEE4B56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3945,51 +3945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="350B6BB4"/>
+    <w:nsid w:val="94E392A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4093,51 +4093,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8EA331D5"/>
+    <w:nsid w:val="2B4158B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4241,51 +4241,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5809E942"/>
+    <w:nsid w:val="EA5323C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4389,51 +4389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="404C0445"/>
+    <w:nsid w:val="30125831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4537,51 +4537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="07E6F7C8"/>
+    <w:nsid w:val="A5E62EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4685,51 +4685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3FB1FC5E"/>
+    <w:nsid w:val="14631F82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4833,51 +4833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CC319791"/>
+    <w:nsid w:val="FFA9B3D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4981,51 +4981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="762A4BFC"/>
+    <w:nsid w:val="4FAB81CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5129,51 +5129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E81C45DD"/>
+    <w:nsid w:val="28FDA271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5277,51 +5277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6DCD6FE7"/>
+    <w:nsid w:val="5479B88E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5425,51 +5425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="00719289"/>
+    <w:nsid w:val="6BC75FEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5573,51 +5573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="5BABD02C"/>
+    <w:nsid w:val="6F97F673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5721,51 +5721,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="FAD3931F"/>
+    <w:nsid w:val="3DC49717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5869,51 +5869,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="5C4BB3C5"/>
+    <w:nsid w:val="A2E8836A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6017,51 +6017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="82F61193"/>
+    <w:nsid w:val="AD6755F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6165,51 +6165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="83C46281"/>
+    <w:nsid w:val="A97A0139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6313,51 +6313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="9D470529"/>
+    <w:nsid w:val="D2E1EE20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6461,51 +6461,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="8BC2652C"/>
+    <w:nsid w:val="5E5F0866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6746,51 +6746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nuevomundo.revues.org/66603" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04442346v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Garbaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678121v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20342" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20r%C3%B4le%20des%20femmes%20dans%20les%20soci%C3%A9t%C3%A9s%20am%C3%A9ricaine%20et%20europ%C3%A9enne%20au%20XVIIIe%20si%C3%A8cle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01259808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.371" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995815v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20382" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20457" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04714723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01833592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01444129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nuevomundo.revues.org/66603" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04442346v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Garbaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678121v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20342" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20r%C3%B4le%20des%20femmes%20dans%20les%20soci%C3%A9t%C3%A9s%20am%C3%A9ricaine%20et%20europ%C3%A9enne%20au%20XVIIIe%20si%C3%A8cle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.371" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01259808v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679133v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995815v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20457" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20382" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04714723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01833592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01444129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>