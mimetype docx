--- v1 (2026-04-22)
+++ v2 (2026-05-14)
@@ -1298,464 +1298,464 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting and Contesting Citizenship in New Jersey, from English North America to the Early American Republic (1664-1820)</w:t>
+                <w:t xml:space="preserve">La Révolution américaine - 1763-1783</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Les Perséides, 239 p., 2024, (Le Monde Atlantique), 978-2-3712-5066-6</w:t>
+              <w:t xml:space="preserve">Ellipses. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442346v1</w:t>
+                <w:t xml:space="preserve">hal-05620847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit de vote des femmes aux États-Unis, 1776-1965</w:t>
+                <w:t xml:space="preserve">Experimenting and Contesting Citizenship in New Jersey, from English North America to the Early American Republic (1664-1820)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ellipses, 201 p., 2021, (CAPES-agrégation. Anglais), 978-2-3400-5476-9</w:t>
+              <w:t xml:space="preserve">Les Perséides, 239 p., 2024, (Le Monde Atlantique), 978-2-3712-5066-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678121v1</w:t>
+                <w:t xml:space="preserve">hal-04442346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté et liberté. Dans l’Empire britannique et les jeunes États-Unis (XVIIe XIXe siècle)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le droit de vote des femmes aux États-Unis, 1776-1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires François-Rabelais, 300 p., 2021, (Civilisations étrangères), 978-2-86906-776-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ellipses, 201 p., 2021, (CAPES-agrégation. Anglais), 978-2-3400-5476-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678114v1</w:t>
+                <w:t xml:space="preserve">hal-03678121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des femmes dans les sociétés américaine et européennes au XVIIIe siècle : représentations et pratiques</w:t>
+                <w:t xml:space="preserve">Citoyenneté et liberté. Dans l’Empire britannique et les jeunes États-Unis (XVIIe XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Faucquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François-Rabelais, 300 p., 2021, (Civilisations étrangères), 978-2-86906-776-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.20342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678095v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des femmes dans les sociétés américaine et européenne au XVIIIe siècle. Représentations et pratiques</w:t>
+                <w:t xml:space="preserve">Le rôle des femmes dans les sociétés américaine et européennes au XVIIIe siècle : représentations et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Histoires croisées, 978-2-84516-778-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Blaise Pascal, 82 p., 2018, 9782845167797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662436v1</w:t>
+                <w:t xml:space="preserve">hal-03678095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté, droit de vote local et immigration: les expériences nord-américaine et française</w:t>
+                <w:t xml:space="preserve">Le rôle des femmes dans les sociétés américaine et européenne au XVIIIe siècle. Représentations et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.176, 2012</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Histoires croisées, 978-2-84516-778-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995809v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté, droit de vote local et immigration. Les expériences nord-américaine et française</w:t>
               </w:r>
@@ -1774,1962 +1774,2097 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 171 p., 2012, (Questions contemporaines), 978-2-296-56310-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté, droit de vote local et immigration: les expériences nord-américaine et française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Garbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.176, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female and Male Activism for Women’s Rights in Eighteenth-Century America and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Aurea mediocritas, 72, pp.213-230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1718.371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female and Male Activisim for Women's Rights in Eighteenth-Century America and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Aurea Mediocritas, 72, pp.213-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Lumières et la question des droits des femmes en Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Échange(s) et changement(s) au Siècle des Lumières / Change and Exchange(s) in the Enlightenment, 34, pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women and Politics in North America: The Experience of Abigail Adams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, [Workshops / 2014 / Matrice coloniale du genre et les femmes dans la construction nationale], [14 p.]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.66603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women and Politics in North America: The Experience of Abigail Adams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, p. 1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women’s Voting Rights in 18th-Century New Jersey Electoral Reforms: Opacity and Transparency</w:t>
+                <w:t xml:space="preserve">Opacity and Transparency in 18th Century New Jersey Electoral Reforms: The Case of Women's Voting Rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, La France et les Français, 69, pp.230-245. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, pp.231-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1718.621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03679135v1</w:t>
+                <w:t xml:space="preserve">hal-00995814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opacity and Transparency in 18th Century New Jersey Electoral Reforms: The Case of Women's Voting Rights</w:t>
+                <w:t xml:space="preserve">Women’s Voting Rights in 18th-Century New Jersey Electoral Reforms: Opacity and Transparency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.231-246</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, La France et les Français, 69, pp.230-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1718.621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995814v1</w:t>
+                <w:t xml:space="preserve">hal-03679135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Residence Imply Local Voting Rights ? The Current Debates About Residence Citizenship of New Migrants in New York City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupes de recherches anglo-américaines de l'Université de Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.451-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion or Exclusion? Local Political Participation of Foreign Residents in New Zealand, Australia and the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures of the Commonwealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Strange, Stranger, 13 (Winter 2006-2007)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion or Exclusion ? Local Political Participation of Foreign Residents in New Zealand, Australia and the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures of the Commonwealth, Essays and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques municipales et immigration en milieu urbain : comparaison Boston/Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Centre de recherche interdisciplinaire sur les identités, les interactions culturelles et les langues de spécialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.97-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques municipales et immigration en milieu urbain : comparaison Boston/Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CICLAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration and Local Participatory Democracy: a Boston-Paris Comparison</w:t>
+                <w:t xml:space="preserve">Immigration and Local Participatory Democracy : A Boston/Paris Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondazione ENI Enrico Mattei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.1-16</w:t>
+              <w:t xml:space="preserve">Note di lavoro della Fondazione ENI Enrico Mattei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35-2004, [25 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995824v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration and Local Participatory Democracy : A Boston/Paris Comparison</w:t>
+                <w:t xml:space="preserve">Immigration and Local Participatory Democracy: a Boston-Paris Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note di lavoro della Fondazione ENI Enrico Mattei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 35-2004, [25 p.]</w:t>
+              <w:t xml:space="preserve">Fondazione ENI Enrico Mattei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679196v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La citoyenneté des femmes au XVIIIe siècle. Le cas d’Annis Boudinot Stockton</w:t>
+                <w:t xml:space="preserve">Women's Participation in the American Revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne-Claire Faucquez; Linda Garbaye. </w:t>
+              <w:t xml:space="preserve">Ellipses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citoyenneté et liberté dans l’Empire britannique et les jeunes États-Unis XVIIe-XIXe siècles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Révolution américaine - 1763-1783</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-114, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.20457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03679136v1</w:t>
+                <w:t xml:space="preserve">hal-05620855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La citoyenneté des femmes au XVIIIe siècle. Le cas d’Annis Boudinot Stockton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Claire Faucquez; Linda Garbaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté et liberté dans l’Empire britannique et les jeunes États-Unis XVIIe-XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.7-32, 2021, (Civilisations étrangères), 978-2-86906-776-9. </w:t>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.153-171, 2021, (Civilisations étrangères), 978-2-8690-6776-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.20382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.20457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679145v1</w:t>
+                <w:t xml:space="preserve">hal-03679136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Faucquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linda Garbaye. </w:t>
+              <w:t xml:space="preserve">Anne-Claire Faucquez; Linda Garbaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit de vote des femmes aux États-Unis, 1776-1965</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Citoyenneté et liberté dans l’Empire britannique et les jeunes États-Unis XVIIe-XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.7-32, 2021, (Civilisations étrangères), 978-2-86906-776-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.20382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679144v1</w:t>
+                <w:t xml:space="preserve">hal-03679145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The issue of women’s voting rights and practice in Early America</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linda Garbaye. </w:t>
+              <w:t xml:space="preserve">Ellipses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit de vote des femmes aux États-Unis, 1776-1965</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.13-34, 2021, (CAPES-agrégation. Anglais), 978-2-3400-5476-9</w:t>
+              <w:t xml:space="preserve">Le droit de vote des femmes aux États-Unis - 1776-1965</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-12, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679143v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">The issue of women’s voting rights and practice in Early America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Garbaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le rôle des femmes dans les sociétés américaine et européennes au XVIIIe siècle. Représentations et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2018, (Histoires croisées), 9782845167797</w:t>
+              <w:t xml:space="preserve">Le droit de vote des femmes aux États-Unis, 1776-1965</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.13-34, 2021, (CAPES-agrégation. Anglais), 978-2-3400-5476-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714723v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir et conflits dans le New Jersey du XVIIIe siècle: les enjeux de l'abolition de l'esclavage et de la citoyenneté des Africains Américains</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Elmaleh, X. Lachazette et J-P. Melchior. </w:t>
+              <w:t xml:space="preserve">Linda Garbaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux origines du conflit: pouvoir et résistance aux Etats-Unis, en Grande-Bretagne et en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Jamet, pp.203-218, 2018</w:t>
+              <w:t xml:space="preserve">Le droit de vote des femmes aux États-Unis, 1776-1965</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.5-12, 2021, (CAPES-agrégation. Anglais), 978-2-3400-5476-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833592v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir et conflits dans le New Jersey du XVIIIe siècle : les enjeux de l’abolition de l’esclavage et de la citoyenneté des Africains Américains</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éliane Elmaleh; Xavier Lachazette; Jean-Philippe Melchior. </w:t>
+              <w:t xml:space="preserve">Linda Garbaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux origines du conflit : pouvoir et résistance aux États-Unis, en Grande-Bretagne et en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éric Jamet éditeur, 2018, 978-2-904724-40-4</w:t>
+              <w:t xml:space="preserve">Le rôle des femmes dans les sociétés américaine et européennes au XVIIIe siècle. Représentations et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2018, (Histoires croisées), 9782845167797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679138v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Garbaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle des femmes dans les sociétés américaine et européennes au XVIIIe siècle : représentations et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2018, (Histoires croisées), 9782845167797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Pouvoir et conflits dans le New Jersey du XVIIIe siècle : les enjeux de l’abolition de l’esclavage et de la citoyenneté des Africains Américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linda Garbaye. </w:t>
+              <w:t xml:space="preserve">Éliane Elmaleh; Xavier Lachazette; Jean-Philippe Melchior. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le rôle des femmes dans les sociétés américaine et européenne au XVIIIe siècle. Représentations et pratiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-10, 2017, Histoires croisées, 978-2-84516-778-0</w:t>
+              <w:t xml:space="preserve">Aux origines du conflit : pouvoir et résistance aux États-Unis, en Grande-Bretagne et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éric Jamet éditeur, 2018, 978-2-904724-40-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667409v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Constitutional Debates in the Young American Republic: Mercy Otis Warren’s Observations on the New Constitution and on Federal and State Conventions</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Edwige Camp; John Chandler; Daniel Grégorio; Ammaria Lanasri. </w:t>
+              <w:t xml:space="preserve">Linda Garbaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoir(s) : expressions et représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Presses Universitaires de Valenciennes, 2016, (Pratiques (et Représentations)), 978-2-36424-049-0</w:t>
+              <w:t xml:space="preserve">Le rôle des femmes dans les sociétés américaine et européenne au XVIIIe siècle. Représentations et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-10, 2017, Histoires croisées, 978-2-84516-778-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679140v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power and Constitutional Debates in the Young American Republic: Mercy Otis Warren’s Observations on the New Constitution and on Federal and State Conventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Garbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Camp; John Chandler; Daniel Grégorio; Ammaria Lanasri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoir(s) : expressions et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Presses Universitaires de Valenciennes, 2016, (Pratiques (et Représentations)), 978-2-36424-049-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power and Constitutional Debates in the Young American Republic : Mercy Otis Warren’s Observations on the New Constitution and on Federal and State Conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Garbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Camp, J. Chandler, D. Grégorio, et A. Lanasri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoir(s): expressions et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-158, 2016, coll. Pratiques et Représentations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3797,51 +3932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DEE4B56"/>
+    <w:nsid w:val="D02068CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3945,51 +4080,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="94E392A7"/>
+    <w:nsid w:val="B385EE7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4093,51 +4228,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B4158B6"/>
+    <w:nsid w:val="FD5317BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4241,51 +4376,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EA5323C4"/>
+    <w:nsid w:val="27D821FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4389,51 +4524,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="30125831"/>
+    <w:nsid w:val="F4C92A93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4537,51 +4672,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A5E62EA6"/>
+    <w:nsid w:val="A2081C79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4685,51 +4820,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="14631F82"/>
+    <w:nsid w:val="898104DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4833,51 +4968,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="FFA9B3D3"/>
+    <w:nsid w:val="A15B017B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4981,51 +5116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4FAB81CF"/>
+    <w:nsid w:val="B16F1ECE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5129,51 +5264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="28FDA271"/>
+    <w:nsid w:val="C78A6798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5277,51 +5412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5479B88E"/>
+    <w:nsid w:val="24EE3DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5425,51 +5560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6BC75FEF"/>
+    <w:nsid w:val="A88E0811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5573,51 +5708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="6F97F673"/>
+    <w:nsid w:val="40D793B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5721,51 +5856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="3DC49717"/>
+    <w:nsid w:val="A5910AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5869,51 +6004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A2E8836A"/>
+    <w:nsid w:val="43C86DDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6017,51 +6152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="AD6755F1"/>
+    <w:nsid w:val="62863084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6165,51 +6300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="A97A0139"/>
+    <w:nsid w:val="34EB1A05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6313,51 +6448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="D2E1EE20"/>
+    <w:nsid w:val="44FE8751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6461,51 +6596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="5E5F0866"/>
+    <w:nsid w:val="E0CB98E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6746,51 +6881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nuevomundo.revues.org/66603" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04442346v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Garbaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678121v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20342" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20r%C3%B4le%20des%20femmes%20dans%20les%20soci%C3%A9t%C3%A9s%20am%C3%A9ricaine%20et%20europ%C3%A9enne%20au%20XVIIIe%20si%C3%A8cle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.371" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01259808v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679133v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995815v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20457" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20382" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04714723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01833592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01444129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nuevomundo.revues.org/66603" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620847v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Garbaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04442346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678121v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678114v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20342" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662436v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20r%C3%B4le%20des%20femmes%20dans%20les%20soci%C3%A9t%C3%A9s%20am%C3%A9ricaine%20et%20europ%C3%A9enne%20au%20XVIIIe%20si%C3%A8cle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.371" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01259808v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.621" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679174v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00995824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20457" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20382" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04714723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03679140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01444129v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>