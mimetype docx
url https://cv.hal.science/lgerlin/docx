--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -100,481 +100,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
+                <w:t xml:space="preserve">Quantifying supply and demand in the pea aphid-Buchnera symbiosis reveals the metabolic Achilles’ heels of this interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Quivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (4), </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.284 - 299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987746v1</w:t>
+                <w:t xml:space="preserve">hal-05368482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the in planta population dynamics of the plant pathogen Ralstonia pseudosolanacearum by mathematical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Baroukh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Gerlin</w:t>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Escourrou</w:t>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Genin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 246, pp.251-261. </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.20216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782291v1</w:t>
+                <w:t xml:space="preserve">hal-04987746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying supply and demand in the pea aphid-Buchnera symbiosis reveals the metabolic Achilles’ heels of this interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unraveling the in planta population dynamics of the plant pathogen Ralstonia pseudosolanacearum by mathematical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+                <w:t xml:space="preserve">Antoine Escourrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Quivet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 92, pp.284 - 299. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 246, pp.251-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.20216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368482v1</w:t>
+                <w:t xml:space="preserve">hal-04782291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PacBio Hi-Fi genome assembly of Sipha maydis, a model for the study of multipartite mutualism in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Renoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Fakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -625,103 +625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-organ metabolic model of tomato predicts plant responses to nutritional and genetic perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Escourrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 188 (3), pp.1709-1723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -749,295 +749,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling physiological signatures of tomato bacterial wilt and xylem metabolites exploited by Ralstonia solanacearum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Polyamines: double agents in disease and plant immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15535⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (10), pp.1061-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211148v1</w:t>
+                <w:t xml:space="preserve">hal-03259585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyamines: double agents in disease and plant immunity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unravelling physiological signatures of tomato bacterial wilt and xylem metabolites exploited by Ralstonia solanacearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicià Maviane Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemo Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (10), pp.1061-1071. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (10), pp.5962-5978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259585v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Scale Investigation of the Metabolic Determinants Generating Bacterial Fastidious Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shams Koteiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1287,372 +1287,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of matter fluxes between insect pests and symbionts through metabolic modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métabolisme d'une bactérie symbiotique et besoins nutritionnels de son hôte : une question d'offre et de demande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gerlin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2023 des Jeunes Chercheur.se.s et Ingénieur.e.s SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop Modélisation du Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788788v1</w:t>
+                <w:t xml:space="preserve">hal-04524685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'IA et des modèles dynamiques à BF2I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of matter fluxes between insect pests and symbionts through metabolic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SPE-Num - Nouvelles approches hybrides couplant IA et modèles dynamiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres 2023 des Jeunes Chercheur.se.s et Ingénieur.e.s SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788764v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme d'une bactérie symbiotique et besoins nutritionnels de son hôte : une question d'offre et de demande ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Utilisation de l'IA et des modèles dynamiques à BF2I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop Modélisation du Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée SPE-Num - Nouvelles approches hybrides couplant IA et modèles dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524685v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering growth/nutrition dynamics at the aphid – symbiont interface through metabolic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gerlin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1694,64 +1694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du métabolisme et des interactions symbiotiques chez les pucerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1802,103 +1802,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-ORGAN GENOME-SCALE METABOLIC MODELING OF A TOMATO PLANT AT VEGETATIVE GROWTH STAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Escourrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès international de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de la Biologie Végétale, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1917,273 +1917,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-organ genome-scale metabolic modeling of tomato plant</w:t>
+                <w:t xml:space="preserve">Investigation of the metabolic network of Xylella fastidiosa responsible of its fastidious growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine G. Taghouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on Constraint-Based Reconstruction and Analysis (COBRA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and the final meeting of the XF-ACTORS project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350567v1</w:t>
+                <w:t xml:space="preserve">hal-03350588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the metabolic network of Xylella fastidiosa responsible of its fastidious growth</w:t>
+                <w:t xml:space="preserve">Multi-organ genome-scale metabolic modeling of tomato plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and the final meeting of the XF-ACTORS project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">7th Conference on Constraint-Based Reconstruction and Analysis (COBRA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350588v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iGEMINI: a coculture for food supplements production in space</w:t>
               </w:r>
@@ -2589,90 +2589,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of pea aphid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Paradan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes rencontres du réseau de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2697,90 +2697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome assembly of the cereal aphid Sipha maydis, a model for the study of dual endosymbiosis in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Renoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Fakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2854,90 +2854,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant genome-scale metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3020,77 +3020,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic modeling of a plant-pathogen interaction quantifies the metabolic bottlenecks underlying bacterial wilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3140,51 +3140,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of metabolic interactions between plant and xylem-colonizing bacteria using constraint-based modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Paul Sabatier - Toulouse III, 2021. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021TOU30177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3380,51 +3380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20216" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Quivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.07.011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fakhour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03297-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03727243v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab548" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15535" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.05.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00698-19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04158925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loustau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Koteiche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06560-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350567v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gerlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rom&#233;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Henras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Taghouti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Paradan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04839734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU30177" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Quivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.07.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fakhour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03297-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03727243v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab548" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.05.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15535" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00698-19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04158925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loustau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Koteiche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06560-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788788v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gerlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rom&#233;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Henras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Taghouti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Paradan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04839734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU30177" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>