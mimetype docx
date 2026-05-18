--- v0 (2026-03-23)
+++ v1 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Goury </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues créoles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- description du palenquero, créole de base lexicale espagnole parlé à San Basilio de Palenque, un village de descendants de cimmarones (Noirs Marrons) près de la ville de Cartagena de Indias sur la côté caraîbe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ndyuka, créole de base lexicale anglaise parlé sur le fleuve Maroni, frontière naturelle entre la Guyane française et le Surinam, par des Noirs Marrons enfuis des plantations hollandaises au Surinam.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'incorporation nominale en ndyuka?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerindia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.113-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de créoles, créoles en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXVIII (1), pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00181067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Contacts de créoles, créoles en contact, 38 (1), p. 9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02141848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues créoles : état des lieux des recherches et propositions pour une approche multicausale de leur genèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace : Procesos Mexicanos y Centroamericanos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of the languages of Suriname. Ed. by Eithne Carlin & Jacques Arends. KITLV Press Leiden.2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.364-369. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.20.2.12gou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité linguistique en Guyane : un aperçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerindia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Langues de Guyane, 26/27, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01074700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de restructuration grammaticale: le morphème &amp;quot;de&amp;quot; en ndjuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerindia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire du nengee : introduction aux langues aluku, ndyuka et pamaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Migge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD, 288 p., 2017, Didactiques, 978-2-7099-2420-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02263567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux, Guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pagijong Press, 2012, 978-89-6292-311-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement linguistique et langues en contact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS EDITIONS, pp.306, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux Guide des bonnes pratiques 2006. Version allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Orléans; CNRS Éditions, 106 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Corpora Good Practice Guide 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires d’Orléans; CNRS Éditions, 95 p., 2010, 2-913454-30-5 : 2-271-06425-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyane : l'imagier multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Renault-Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Biswane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Biswane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migrilude, IRD, 168 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Renault-Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vents d'ailleurs/IRD Editions, pp.189, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux, guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Orléans; CNRS Éditions, 203 p., 2006, 2-913454-30-5 : 2-271-06425-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux : guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Marchello-Nizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baude, Olivier;. CNRS Éditions, pp.203, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de Guyane... langues en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Renault-Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renault-Lescure, O. &amp; Goury, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vents d'ailleurs/IRD Editions, pp.10-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between contact and internal development : towards a multi-layered explanation for the development of the TMA system in the Creoles of Suriname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Migge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Michaelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rules of Creole structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.301-331, 2008, Creole Language Library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between contact and internal development: Towards a multi-layered explanation for the development of the TMA system in the creoles of Suriname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Migge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Michaelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roots of Creole Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.301 - 328, 2008, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cll.33.16mig⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrit en Guyane. Enjeux linguistiques et pratique sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léglise, Isabelle; Migge, Bettina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations linguistiques en Guyane. Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.73-86, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues à la conquête de l’école en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Renault-Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École et Éducation (Volume 2). Univers Créoles 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropos Economica, pp. 47-65, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues businenge de Guyane française : de la tradition orale à l'écriture, présentation de diverses expériences à travers le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caubet, D. (ed.); Chaker, S. (ed.); Sibille, J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codification des langues de France : actes du colloque "les langues de France et leur codification"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 179-194, 2002, 2-7475-3124-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du système de TMA dans les créoles du Surinam : développement interne ou contact de langues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurence Goury </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues créoles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- description du palenquero, créole de base lexicale espagnole parlé à San Basilio de Palenque, un village de descendants de cimmarones (Noirs Marrons) près de la ville de Cartagena de Indias sur la côté caraîbe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ndyuka, créole de base lexicale anglaise parlé sur le fleuve Maroni, frontière naturelle entre la Guyane française et le Surinam, par des Noirs Marrons enfuis des plantations hollandaises au Surinam.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'incorporation nominale en ndyuka?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerindia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31, pp.113-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Contacts de créoles, créoles en contact, 38 (1), p. 9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02141848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues créoles : état des lieux des recherches et propositions pour une approche multicausale de leur genèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace : Procesos Mexicanos y Centroamericanos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of the languages of Suriname. Ed. by Eithne Carlin & Jacques Arends. KITLV Press Leiden.2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.364-369. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jpcl.20.2.12gou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de créoles, créoles en contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXVIII (1), pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00181067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité linguistique en Guyane : un aperçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerindia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Langues de Guyane, 26/27, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01074700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de restructuration grammaticale: le morphème &amp;quot;de&amp;quot; en ndjuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerindia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00092098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire du nengee : introduction aux langues aluku, ndyuka et pamaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Migge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD, 288 p., 2017, Didactiques, 978-2-7099-2420-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02263567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux, Guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pagijong Press, 2012, 978-89-6292-311-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement linguistique et langues en contact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chamoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS EDITIONS, pp.306, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux Guide des bonnes pratiques 2006. Version allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Orléans; CNRS Éditions, 106 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Corpora Good Practice Guide 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires d’Orléans; CNRS Éditions, 95 p., 2010, 2-913454-30-5 : 2-271-06425-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Renault-Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vents d'ailleurs/IRD Editions, pp.189, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyane : l'imagier multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Renault-Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Biswane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Biswane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Migrilude, IRD, 168 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux, guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cappeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cordereix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Orléans; CNRS Éditions, 203 p., 2006, 2-913454-30-5 : 2-271-06425-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux : guide des bonnes pratiques 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Marchello-Nizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanche-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baude, Olivier;. CNRS Éditions, pp.203, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de Guyane... langues en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Renault-Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renault-Lescure, O. &amp; Goury, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vents d'ailleurs/IRD Editions, pp.10-23, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between contact and internal development : towards a multi-layered explanation for the development of the TMA system in the Creoles of Suriname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Migge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Michaelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rules of Creole structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.301-331, 2008, Creole Language Library</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between contact and internal development: Towards a multi-layered explanation for the development of the TMA system in the creoles of Suriname</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Migge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Michaelis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roots of Creole Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.301 - 328, 2008, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/cll.33.16mig⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écrit en Guyane. Enjeux linguistiques et pratique sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léglise, Isabelle; Migge, Bettina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations linguistiques en Guyane. Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Editions, pp.73-86, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues à la conquête de l’école en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Launey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Renault-Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École et Éducation (Volume 2). Univers Créoles 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropos Economica, pp. 47-65, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues businenge de Guyane française : de la tradition orale à l'écriture, présentation de diverses expériences à travers le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caubet, D. (ed.); Chaker, S. (ed.); Sibille, J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codification des langues de France : actes du colloque "les langues de France et leur codification"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 179-194, 2002, 2-7475-3124-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du système de TMA dans les créoles du Surinam : développement interne ou contact de langues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281471v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181067v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02141848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092092v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156518v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.20.2.12gou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01074700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02263567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Migge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanche-Benveniste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Calas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cordereix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chamoreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Renault-Lescure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maissonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Biswane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biswane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Migge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cll.33.16mig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281471v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02141848v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156518v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jpcl.20.2.12gou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01074700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02263567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Migge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanche-Benveniste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Calas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cordereix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chamoreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Renault-Lescure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maissonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Biswane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biswane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Migge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cll.33.16mig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Launey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>