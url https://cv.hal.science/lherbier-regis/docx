--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1473,261 +1473,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple target detection and tracking by interacting joint probabilistic data association filter and bayesian networks: Application to real data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of contextual information by Bayesian Networks for multi-object tracking in scanning laser range data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lherbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 12th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.97-102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2009.5309828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955121v1</w:t>
+                <w:t xml:space="preserve">hal-02955129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of contextual information by Bayesian Networks for multi-object tracking in scanning laser range data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple target detection and tracking by interacting joint probabilistic data association filter and bayesian networks: Application to real data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassem Jida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.97-102, </w:t>
+              <w:t xml:space="preserve">2009 12th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2009.5309828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955129v1</w:t>
+                <w:t xml:space="preserve">hal-02955121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Networks and Probabilistic Data Association Methods for Multi-Object Tracking: Application to Road Safety</w:t>
               </w:r>
@@ -2313,51 +2313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9231224D"/>
+    <w:nsid w:val="D686D234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2544,51 +2544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lherbier-regis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4616-2998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177853344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313564990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Zaiter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lherbier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fortin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2391131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2211630" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ternisien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(00)00045-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML53B1QX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zaiter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccve45908.2019.8964949" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2014.7094592" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fortin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549892" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229413" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2009.5309828" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399377" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529961" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lherbier-regis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4616-2998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177853344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313564990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Zaiter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lherbier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fortin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2391131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2211630" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ternisien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(00)00045-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML53B1QX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zaiter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccve45908.2019.8964949" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2014.7094592" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fortin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549892" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229413" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399377" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955121v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2009.5309828" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529961" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>