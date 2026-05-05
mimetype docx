--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1473,261 +1473,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of contextual information by Bayesian Networks for multi-object tracking in scanning laser range data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple target detection and tracking by interacting joint probabilistic data association filter and bayesian networks: Application to real data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassem Jida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.97-102, </w:t>
+              <w:t xml:space="preserve">2009 12th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2009.5309828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955129v1</w:t>
+                <w:t xml:space="preserve">hal-02955121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple target detection and tracking by interacting joint probabilistic data association filter and bayesian networks: Application to real data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of contextual information by Bayesian Networks for multi-object tracking in scanning laser range data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lherbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 12th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.97-102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2009.5309828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955121v1</w:t>
+                <w:t xml:space="preserve">hal-02955129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Networks and Probabilistic Data Association Methods for Multi-Object Tracking: Application to Road Safety</w:t>
               </w:r>
@@ -2313,51 +2313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D686D234"/>
+    <w:nsid w:val="163D2E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2544,51 +2544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lherbier-regis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4616-2998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177853344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313564990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Zaiter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lherbier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fortin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2391131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2211630" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ternisien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(00)00045-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML53B1QX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zaiter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccve45908.2019.8964949" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2014.7094592" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fortin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549892" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229413" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399377" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955121v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2009.5309828" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529961" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lherbier-regis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4616-2998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177853344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313564990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Zaiter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lherbier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fortin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2391131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2211630" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ternisien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(00)00045-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML53B1QX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zaiter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccve45908.2019.8964949" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2014.7094592" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fortin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549892" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229413" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2009.5309828" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399377" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529961" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>