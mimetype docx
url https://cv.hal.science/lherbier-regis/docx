--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -133,50 +133,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">313564990</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=s3ZUvkUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -200,496 +221,496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrinsic LiDAR/Ground Calibration Method Using 3D Geometrical Plane-Based Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Zaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (10), pp.2841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s20102841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Based Joint Detection and Tracking Approach for Multi-Vehicle Tracking With Lidar Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (4), pp.1883-1895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TITS.2015.2391131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Extraction in Scanning Laser Range Data Using Invariant Parameters: Application to Vehicle Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61 (9), pp.3838-3850. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2012.2211630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation problem of industrial particles emissions using a stationary scattering model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Part of special issue Air pollution modelling and simulation, 15 (6-7), pp.653-661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1364-8152(00)00045-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -699,1146 +720,1146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Particle Filter for LiDAR-Based Object Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fnadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations - SCAN2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carl von Ossietzky Universität Oldenburg, Sep 2025, Oldenburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêche récréative sur la Côte d’Opale : quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fondation de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D LiDAR Extrinsic Calibration Method using Ground Plane Model Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Zaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Faour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th IEEE International Conference on Connected Vehicles and Expo (ICCVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Graz, Austria. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iccve45908.2019.8964949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic particle filtering approach for multiple polyhedral object tracking in a distributed active sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Asilomar Conference on Signals, Systems and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Pacific Grove, United States. pp.943-947, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2014.7094592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PHD approach for multiple vehicle tracking based on a polar detection method in laser range data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 7th Annual IEEE Systems Conference (SysCon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Orlando, United States. pp.262-268, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SysCon.2013.6549892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A particle filtering approach for joint vehicular detection and tracking in lidar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Graz, Austria. pp.391-396, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/I2MTC.2012.6229413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic feature extraction in laser rangefinder data using geometric invariance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 44th Asilomar Conference on Signals, Systems and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Pacific Grove, United States. pp.199-203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACSSC.2010.5757498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple target detection and tracking by interacting joint probabilistic data association filter and bayesian networks: Application to real data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Use of contextual information by Bayesian Networks for multi-object tracking in scanning laser range data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lherbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 12th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2009.5309828⟩</w:t>
+              <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.97-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955121v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of contextual information by Bayesian Networks for multi-object tracking in scanning laser range data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multiple target detection and tracking by interacting joint probabilistic data association filter and bayesian networks: Application to real data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 12th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2009.5309828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02955129v1</w:t>
+                <w:t xml:space="preserve">hal-02955121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Networks and Probabilistic Data Association Methods for Multi-Object Tracking: Application to Road Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication Technologies: from Theory to Applications (ICTTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1848,236 +1869,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre particulaire ensembliste par intervalles pour le suivi de cibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fnadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lherbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêche récréative sur la Côte d'Opale : Quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Audouit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fêtes de la Mer </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2087,165 +2108,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêche récréative sur la Côte d’Opale : quelles pratiques pour une meilleure gouvernance des littoraux ? (PEROPALE) -Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université du Littoral - Côte d'Opale; Université de Lille (2018-..); TVES ULR 4477. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2313,51 +2334,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="163D2E9B"/>
+    <w:nsid w:val="8793FE16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2544,51 +2565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lherbier-regis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4616-2998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177853344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313564990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Zaiter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lherbier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fortin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2391131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2211630" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ternisien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(00)00045-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML53B1QX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zaiter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccve45908.2019.8964949" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2014.7094592" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fortin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549892" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229413" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2009.5309828" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399377" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529961" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lherbier-regis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4616-2998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177853344" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313564990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=s3ZUvkUAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Zaiter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lherbier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102841" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fortin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2391131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955087v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2211630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ternisien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(00)00045-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML53B1QX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zaiter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bazzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccve45908.2019.8964949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2014.7094592" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955054v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fortin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549892" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2010.5757498" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399377" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2009.5309828" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529961" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>