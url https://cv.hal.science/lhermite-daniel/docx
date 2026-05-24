--- v0 (2026-04-04)
+++ v1 (2026-05-24)
@@ -740,51 +740,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02872388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the intensity enhancements for the double-pulse laser-induced breakdown spectroscopy in the orthogonal beam geometry.</w:t>
+                <w:t xml:space="preserve">Main parameters influencing the double-pulse laser-induced breakdown spectroscopy in the collinear beam geometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
@@ -823,114 +823,114 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 60, pp.265-276. </w:t>
+              <w:t xml:space="preserve">, 2005, 60, pp.792-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2005.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2005.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00087907v1</w:t>
+                <w:t xml:space="preserve">hal-00083439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main parameters influencing the double-pulse laser-induced breakdown spectroscopy in the collinear beam geometry.</w:t>
+                <w:t xml:space="preserve">Quantification of the intensity enhancements for the double-pulse laser-induced breakdown spectroscopy in the orthogonal beam geometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
@@ -969,90 +969,90 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 60, pp.792-804. </w:t>
+              <w:t xml:space="preserve">, 2005, 60, pp.265-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2005.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2005.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083439v1</w:t>
+                <w:t xml:space="preserve">hal-00087907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1310,372 +1310,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04282278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of materials by LIBS technique applied to nuclear facilities decommissioning</w:t>
+                <w:t xml:space="preserve">LIBS measurement in vitrification of HLW process towards a development of online chemical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Coulon</w:t>
+                <w:t xml:space="preserve">C. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-V. Guillaubez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">WM2018 Conference - Waste Management 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415492v1</w:t>
+                <w:t xml:space="preserve">cea-02339105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIBS measurement in vitrification of HLW process towards a development of online chemical analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-V. Guillaubez</w:t>
+                <w:t xml:space="preserve">Caractérisation in situ de matériaux et de milieux par ablation laser (LIBS et LIBD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Castano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. L'Hermite</w:t>
+                <w:t xml:space="preserve">Nadine Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L'Hermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WM2018 Conference - Waste Management 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339105v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation in situ de matériaux et de milieux par ablation laser (LIBS et LIBD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Sirven</w:t>
+                <w:t xml:space="preserve">Identification of materials by LIBS technique applied to nuclear facilities decommissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Coulon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Quere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097708v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Round robin tests on laser ablation and quantitative analysis by LIBS</w:t>
               </w:r>
@@ -1799,51 +1799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse in situ des solides par LIBS: Enjeux, état de l'art et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Rakwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1911,77 +1911,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIBS probe for in-situ material characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vercouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2019,77 +2019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote LIBS system for in situ material characterization in nuclear facilites under decommissioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,571 +2203,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative and quantitative analysis of materials by LIBS in nuclear environment how multivariate methods can help.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-site Detection and Identification of Chemical Warfare Agents with portable LIBS system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L'Hermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-B. Sirven</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. L'Hermite</w:t>
+                <w:t xml:space="preserve">E. Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vors</w:t>
+                <w:t xml:space="preserve">G. Moutiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIBS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Chamonix-Mont-Blanc, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on CBRN Research and Innovation Antibes 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Antibes-Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02439451v1</w:t>
+                <w:t xml:space="preserve">cea-02509067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des instruments LIBS developpés pour les opérations de démantèlement des installations nucléaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIBS application in Joint European Torus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Semerok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Weulersse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées LIBS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Verneuil en Halatte, France</w:t>
+              <w:t xml:space="preserve">EMSLIBS’2015 - 8th euro-mediterranean symposium on laser-induced breakdown spectroscopy 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02489576v1</w:t>
+                <w:t xml:space="preserve">cea-02489571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-site Detection and Identification of Chemical Warfare Agents with portable LIBS system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative and quantitative analysis of materials by LIBS in nuclear environment how multivariate methods can help.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Rakwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vors</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Moutiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on CBRN Research and Innovation Antibes 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Antibes-Juan Les Pins, France</w:t>
+              <w:t xml:space="preserve">LIBS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Chamonix-Mont-Blanc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509067v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02439451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIBS application in Joint European Torus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des instruments LIBS developpés pour les opérations de démantèlement des installations nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vors</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSLIBS’2015 - 8th euro-mediterranean symposium on laser-induced breakdown spectroscopy 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Linz, Austria</w:t>
+              <w:t xml:space="preserve">Journées LIBS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Verneuil en Halatte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02489571v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02489576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'identification rapide des alliages métalliques par LIBS pour le tri sélectif et la valorisation des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recyclage des Métaux Critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Romainville, France</w:t>
@@ -2796,51 +2796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, qualification et suivi d'un système LIBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L'Hermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2848,51 +2848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees LIBS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Verneuil En Halatte, France</w:t>
@@ -3467,51 +3467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04351411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Finotello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L'Hermite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rouge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaazousti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328801005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04466642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias V&#246;lker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wilsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor B. Gornushkin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kratochvilova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Porizka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106632" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semerok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L'Hermite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Weulersse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lacour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheymol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.08.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Saad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.09.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Courouau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2012.12.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fichet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lacour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2005.01.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ9LM4LG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2005.05.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98G98MBV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04288522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L'HERMITE" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gallot-Duval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Touchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04282278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415492v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coulon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Guillaubez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Coulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Sirven" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelascini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Sirven" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Rakwe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Sirven" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vors" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moutiers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Weulersse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Lacour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lacour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04288527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bebon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04351411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Finotello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L'Hermite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rouge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamaazousti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328801005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04466642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias V&#246;lker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Wilsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor B. Gornushkin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kratochvilova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Porizka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106632" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semerok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L'Hermite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Weulersse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lacour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheymol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.08.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Saad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2014.09.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Courouau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2012.12.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fichet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lacour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2005.05.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98G98MBV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087907v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2005.01.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ9LM4LG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04288522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L'HERMITE" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gallot-Duval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Touchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04282278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-V. Guillaubez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Coulon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coulon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Sirven" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelascini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detalle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442275v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Sirven" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Rakwe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vercouter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vors" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moutiers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Weulersse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Lacour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Sirven" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lacour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04288527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bebon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>