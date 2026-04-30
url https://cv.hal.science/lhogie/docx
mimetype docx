--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -178,183 +178,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decentralized Web Service Infrastructure for the Interoperability of Applications in Multihop Dynamic Networks</w:t>
+                <w:t xml:space="preserve">A Service-Oriented Middleware Enabling Decentralised Deployment in Mobile Multihop Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIoT 2023 - 6th Conference on Cloud and Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DNAC, Mar 2023, Lisbon, Portugal. pp.211-218, </w:t>
+              <w:t xml:space="preserve">FMCIoT 2022 - 3rd International Workshop on Architectures for Future Mobile Computing and Internet of Things / collocated with ICSOC 2022 - 20th International Conference on Service-Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Sevilla, Spain. pp.209-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CIoT57267.2023.10084876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26507-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075895v1</w:t>
+                <w:t xml:space="preserve">hal-03886521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service-Oriented Middleware Enabling Decentralised Deployment in Mobile Multihop Networks</w:t>
+                <w:t xml:space="preserve">A Decentralized Web Service Infrastructure for the Interoperability of Applications in Multihop Dynamic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMCIoT 2022 - 3rd International Workshop on Architectures for Future Mobile Computing and Internet of Things / collocated with ICSOC 2022 - 20th International Conference on Service-Oriented Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Sevilla, Spain. pp.209-220, </w:t>
+              <w:t xml:space="preserve">CIoT 2023 - 6th Conference on Cloud and Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DNAC, Mar 2023, Lisbon, Portugal. pp.211-218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-26507-5_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CIoT57267.2023.10084876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886521v1</w:t>
+                <w:t xml:space="preserve">hal-04075895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idawi: a decentralized middleware for achieving the full potential of the IoT, the fog, and other difficult computing environments</w:t>
               </w:r>
@@ -412,51 +412,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest Clustering Coefficient: a New Metric for Directed Networks like Twitter</w:t>
+                <w:t xml:space="preserve">Coefficient de Clustering d'intérêt : une nouvelle métrique pour les graphes dirigés comme Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Trolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathann Cohen</w:t>
@@ -487,97 +487,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hogie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLEX NETWORKS 2020 - 9th International Conference on Complex Networks and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Madrid / Virtual, Spain</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052083v1</w:t>
+                <w:t xml:space="preserve">hal-02872779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coefficient de Clustering d'intérêt : une nouvelle métrique pour les graphes dirigés comme Twitter</w:t>
+                <w:t xml:space="preserve">Interest Clustering Coefficient: a New Metric for Directed Networks like Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Trolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathann Cohen</w:t>
@@ -608,73 +608,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hogie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">COMPLEX NETWORKS 2020 - 9th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Madrid / Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872779v1</w:t>
+                <w:t xml:space="preserve">hal-03052083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study on distributed simulations of BGP</w:t>
               </w:r>
@@ -981,535 +981,535 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-87477-5_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Twins as the Keystone of the Design of Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Hogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idawi: a middleware for distributed applications in the IOT, the fog and other multihop dynamic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Hogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CNRS - Centre National de la Recherche Scientifique; Université Côte d'azur; Inria. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feasibility study on distributed simulations of BGP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Hogie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8283, 2013, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">simulating routing schemes on large-scale topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Hogie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Tahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2009, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00440114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Better Middleware for Distributed Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878642v1</w:t>
-              </w:r>
-[...389 lines deleted...]
-                <w:t xml:space="preserve">inria-00440114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2444,51 +2444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hogie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC65595.2025.11119372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIoT57267.2023.10084876" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26507-5_17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565385.3565876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03052083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trolliet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lancin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadimitriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadimitriou Dimitri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tahiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_54" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnab030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.12.025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Syska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chleq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01589632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hogie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC65595.2025.11119372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26507-5_17" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075895v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIoT57267.2023.10084876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565385.3565876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872779v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trolliet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03052083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lancin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadimitriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadimitriou Dimitri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tahiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_54" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813481v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnab030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.12.025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Syska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chleq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01589632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>