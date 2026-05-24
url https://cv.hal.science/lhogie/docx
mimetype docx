--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1002,209 +1002,303 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Better Middleware for Distributed Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Hogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twins as the Keystone of the Design of Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idawi: a middleware for distributed applications in the IOT, the fog and other multihop dynamic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS - Centre National de la Recherche Scientifique; Université Côte d'azur; Inria. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study on distributed simulations of BGP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1260,73 +1354,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8283, 2013, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">simulating routing schemes on large-scale topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hogie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1365,151 +1459,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Tahiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2009, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00440114v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04878642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2444,51 +2444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hogie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC65595.2025.11119372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26507-5_17" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075895v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIoT57267.2023.10084876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565385.3565876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872779v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trolliet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03052083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lancin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadimitriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadimitriou Dimitri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tahiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_54" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562184v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813481v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnab030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.12.025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Syska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chleq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01589632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hogie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC65595.2025.11119372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26507-5_17" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075895v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIoT57267.2023.10084876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03863333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565385.3565876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872779v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trolliet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03052083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lancin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadimitriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papadimitriou Dimitri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tahiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Danoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_54" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnab030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.12.025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Syska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chleq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01589632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>