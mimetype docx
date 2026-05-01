--- v0 (2026-04-01)
+++ v1 (2026-05-01)
@@ -1063,196 +1063,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management, une affaire de croyances ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le management à l'épreuve de la religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, n° 13, vol. 3 (4), pp.2-2. </w:t>
+              <w:t xml:space="preserve">, 2014, n° 13, vol. 3 (4), pp.54-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rimhe.013.0002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.013.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408796v1</w:t>
+                <w:t xml:space="preserve">hal-04408795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management à l'épreuve de la religion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le management, une affaire de croyances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, n° 13, vol. 3 (4), pp.54-67. </w:t>
+              <w:t xml:space="preserve">, 2014, n° 13, vol. 3 (4), pp.2-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rimhe.013.0054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.013.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408795v1</w:t>
+                <w:t xml:space="preserve">hal-04408796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux des normes et de la déviance</w:t>
               </w:r>
@@ -4300,113 +4300,113 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flammarion, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04412804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie est-elle une science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-04432534v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04412804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion financière</w:t>
               </w:r>
@@ -4446,51 +4446,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4795,308 +4795,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. La religion au travail : entre tolérance et inclusion ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 3. Que dit le fait religieux de l’évolution du management, de l’entreprise et du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion, fait religieux et management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMS Editions, pp.18-33, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ems.gaill.2022.01.0018⟩</w:t>
+              <w:t xml:space="preserve">, EMS Editions, pp.62-71, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.gaill.2022.01.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408815v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-04408818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fait religieux au travail : quelques pistes de recherche adaptées du modèle EVLN d’Hirschman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HUGO GAILLARD; GÉRALDINE GALINDO; LIONEL HONORÉ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion, faits religieux et management. Diagnostic et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Management et Société (EMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.355-363, 2022, QUESTIONS DE SOCIÉTÉ, 978-2-37687-597-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 1. La religion au travail : entre tolérance et inclusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion, fait religieux et management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMS Editions, pp.62-71, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ems.gaill.2022.01.0062⟩</w:t>
+              <w:t xml:space="preserve">, EMS Editions, pp.18-33, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.gaill.2022.01.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-03883474v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. Comment l’encadrement juridique du fait religieux rend-il incertain le positionnement des entreprises ?</w:t>
               </w:r>
@@ -5414,172 +5414,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. Le fait religieux au travail</w:t>
-[...76 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Problématique GRH de gestion de la relation de travail : analyse conventionnaliste à partir d'une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conventions et management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5589,91 +5511,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au travail à qui la faute ?&amp;quot;, Journal des Entreprises, 15 novembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5683,516 +5605,516 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articuler son travail et sa foi, comment les salariés réagissent-ils aux oppositions de leur hiérarchie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler son travail et sa foi, comment les salariés réagissent-ils aux oppositions de leur hiérarchie ?</w:t>
+                <w:t xml:space="preserve">Talent, compétence, « soft skills »… une mode managériale de plus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408154v1</w:t>
+                <w:t xml:space="preserve">hal-04408146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talent, compétence, « soft skills »… une mode managériale de plus ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Honoré</w:t>
+                <w:t xml:space="preserve">Football et ramadan : « Dans les organisations privées, quelle que soit leur forme juridique, c'est la liberté de conviction et de manifester ses convictions qui prime »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408146v1</w:t>
+                <w:t xml:space="preserve">hal-04072667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Football et ramadan : « Dans les organisations privées, quelle que soit leur forme juridique, c'est la liberté de conviction et de manifester ses convictions qui prime »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Honoré</w:t>
+                <w:t xml:space="preserve">Bonnes feuilles : Religion, fait religieux et management,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072667v1</w:t>
+                <w:t xml:space="preserve">hal-03883496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnes feuilles : Religion, fait religieux et management,</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">« Sur le port du voile en entreprise, c’est aux élus de dire ce qui est acceptable et ce qui ne l’est pas » (Le Monde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883496v1</w:t>
+                <w:t xml:space="preserve">hal-04411810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sur le port du voile en entreprise, c’est aux élus de dire ce qui est acceptable et ce qui ne l’est pas » (Le Monde)</w:t>
+                <w:t xml:space="preserve">En France, « la logique de la restriction de la liberté religieuse au travail s’est imposée » (Le Monde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Honoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411810v1</w:t>
+                <w:t xml:space="preserve">hal-04411806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En France, « la logique de la restriction de la liberté religieuse au travail s’est imposée » (Le Monde)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">« Les sociétés doivent pouvoir produire leurs propres règles » (Le Monde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6260,51 +6182,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49A3557F"/>
+    <w:nsid w:val="52A4F5C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6491,51 +6413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lhonore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5132-4785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Volia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Honor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Asi-Natiran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Chader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.044.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.11-30" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404529v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.041.0167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.042.0002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.142.0039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Galindo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zannad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00347" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Frank" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.104.0079" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.030.0089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.075.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.013.0002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408795v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.013.0054" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot-Rocaboy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.040.0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.077.0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.040.0273" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.097.0039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.093.0042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.176.53-62" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.274.0050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429029v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288258v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Chalaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408823v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2022.01" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Couanault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guilin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412826v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Royer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437098v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704154v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67900-1_18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408815v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2022.01.0018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2022.01.0062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/religion-fait-religieux-et-management/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rissel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2022.01.0120" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408811v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pouponneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2022.01.0337" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.henne.2021.01.0001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.verba.2018.01.0009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410629v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410648v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072667v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883496v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lhonore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5132-4785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Volia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Honor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Asi-Natiran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Chader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.044.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.11-30" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404529v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.041.0167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.042.0002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.142.0039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Galindo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zannad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00347" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Frank" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.104.0079" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.030.0089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.075.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.013.0054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.013.0002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Poilpot-Rocaboy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.040.0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.077.0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.040.0273" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.097.0039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.093.0042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.176.53-62" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.274.0050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429029v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288258v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Chalaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408823v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2022.01" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Couanault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guilin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412826v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Royer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437098v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704154v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67900-1_18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2022.01.0062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883474v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/religion-fait-religieux-et-management/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2022.01.0018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rissel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2022.01.0120" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408811v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pouponneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gaill.2022.01.0337" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.henne.2021.01.0001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.verba.2018.01.0009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411831v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>