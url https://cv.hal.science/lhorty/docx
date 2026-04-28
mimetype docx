--- v0 (2026-03-18)
+++ v1 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick L'Horty </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yannick L’Horty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est professeur d’économie à l’Université Gustave Eiffel et directeur de la fédération de recherche du CNRS « Théorie et Evaluation des Politiques Publiques » (FR 2042) qui regroupe 12 laboratoires et 300 chercheurs en Economie, Sociologie et Gestion. Il est également directeur de l’Observatoire National des Discriminations et de l’Egalité dans le Supérieur (ONDES). Ses domaines de recherche sont l’économie du travail, l’économie de la protection sociale et l’évaluation des politiques publiques. Il est l’auteur de 300 publications, dont 120 articles dans des revues scientifiques référencées par le CNRS, 15 ouvrages et 35 chapitres d’ouvrage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien élève de l’école Normale Supérieur de Cachan, section sciences sociales, Yannick L’Horty est docteur en économie de l’Université Paris I et professeur agrégé de Sciences sociales. Il a travaillé dix ans dans l’administration économique (INSEE, Direction du Trésor et CERC) avant de devenir professeur des Universités. Il rejoint l’Université d’Evry-Val-d’Essonne en 1999, puis l’Université Paris-Est Marne-la-Vallée depuis septembre 2010 où est également localisé le siège de la fédération TEPP. Il y dirige le master </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qu’il a créé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick L’Horty est membre du Haut Conseil pour l’Egalité, du comité d’évaluation du plan de relance, et du comité économique d’évaluation France 2030. Il a été membre du Conseil d’Analyse Economique auprès du Premier ministre, du Conseil National de l’Information Statistique, du comité d’orientation de la direction générale de l'administration et de la fonction publique. En juillet 2016, Il a remis un rapport au Premier ministre sur les discriminations dans l’accès à l’emploi public. Il a présidé le comité d’évaluation des territoires d’excellence pour le Ministère des droits des femmes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipels d’enjeux : les politiques publiques dans les économies insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol. XL (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.261.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance partagée et ancrage territorial dans les outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la diversité : pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kheddache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. XL (3), pp.191-225. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.253.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender discrimination in information provided by recruiters for higher education programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlanda Desuza Fils-Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09645292.2025.2507174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les discriminations par une action de formation : une évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.3-17. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2025.547.2135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les singularités des terres éparses de la France d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mathouraparsad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.31440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des outre-mer français : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mathouraparsad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (3), pp.413-423. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.753.0413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes en microéconomie appliquée. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kamionka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Masclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Revue Economique, 74 (5), pp.667-672. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.745.0667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING DISCRIMINATION IN ACCESS TO HIGHER EDUCATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Alexandre Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.121. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/48744152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing ethnic discrimination through formal warning: Evidence from two combined field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.103850. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2022.103850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : les effets croisés du genre, de l’origine et de l’adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 541, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2023.541.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking for Tipping Point in the Housing Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (2), pp.233-262. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.332.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Volunteering Always Pay? An Experimental Analysis of the Impact of Prior Service in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17632/hr26bnbgp2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du point de basculement sur le marché du logement : les résultats d’une expérience de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 74 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cream skimming and discrimination in access to medical care: A field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (8), pp.1868-1883. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.4692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Discrimination In Access To Higher Education: Results From A Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Alexandre Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.121. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/48744152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclical behavior of hiring discrimination: evidence from repeated experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.711-733. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-023-01217-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes en Microéconomie Appliquée. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kamionka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Masclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, AVANCÉES DE LA RECHERCHE EN MICROÉCONOMIE APPLIQUÉE À L’OCCASION DES XXXVIIIes JMA (Rennes 2022), 74 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Gap in Access to the Driving Licence: Experimental Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2203459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can subsidies paid directly to employers reduce residential discrimination in employment? An assessment based on serial field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (6), pp.1202-1218. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00420980211006033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits et devoirs du RSA : l’impact des contrôles sur la participation des bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.735-759. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits connexes et aides sociales locales : un nouvel état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 530-31, pp.3 - 26. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2022.530.2064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie d’un programme de formation intensif : le service militaire volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.7-29. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.11048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is disability more discriminatory in hiring than ethnicity, address or gender ? Evidence from a multi-criteria correspondence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.114990. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : une exploration localisée en pays Avesnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Juin (3), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.223.0413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of five regional health information technology-based programmes to improve health and social care coordination: A quasi-experimental controlled before/after mixed design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Rachid Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buffeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fourneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13558196211065704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écarts de rémunération au recrutement des hommes et des femmes : une investigation en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume XXXVII (1), pp.13-44. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.221.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination liée à l’origine, sur le marché du logement à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. XXXVI (1), pp.185-219. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.211.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configurations familiales à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (1), pp.77-114. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2101.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for Discrimination in Leisure Accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.141.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the army now … Evaluating an intensive training program for youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.196-210. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09645292.2019.1706075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour market effects of urban riots: An experimental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (3), pp.787-806. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations à l’embauche dans la sphère publique : effets respectifs de l’adresse et de l’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.31-56. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.711.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination in Access to Housing: A Test on Urban Areas in Metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 513, pp.27-45. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2019.513.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations in the Market for “Lemons”: A multicriteria correspondence test in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.100192. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecotra.2020.100192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la mobilité quotidienne des jeunes éloignés de l’emploi : une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130 (4), pp.519. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.304.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labour market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.153-173. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17421772.2019.1559347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of spatial and skill mismatches: explaining long-term unemployment in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.283-296. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2018.1462480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à la banque et à l’assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do competitive examinations promote diversity in civil service? Evidence from France”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does labour market history influence the access to hiring interviews?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJM-09-2017-0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Competitive Examinations Promote Diversity in Civil Service?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (3), pp.370-382. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/puar.13053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising Take-Up of Social Assistance Benefits through a Simple Mailing: Evidence from a French Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 128 (5), pp.777-805. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.285.0777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting biodiversity by developing bio-jobs: A multi-branch analysis with an illustration using French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean De Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3/4), pp.306-323. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2017.090006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE : une évaluation ex post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (214), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterproductive hiring discrimination against women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJM-01-2016-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Enhanced Mobility of Young People Improve Employment and Housing Outcomes? Evidence from a Large and Controlled Experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jue.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic Discrimination in the Rental Housing Market: An Experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.65-97. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0160017617739065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : analyser les inégalités salariales entre les hommes et les femmes dans la fonction publique avec les données du Système d'information des agents des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lhorty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.89 - 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (2), pp.267-286. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098014563470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la crise sur les disparités locales de sorties du chômage : une exploration en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Février (1), pp.175-202. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.161.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 67 (3), pp.525-550. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.673.0525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : une étude expérimentale sur les serveurs en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 206-207 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecop.206.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : une étude expérimentale sur les serveurs en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 206-207 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecop.206.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des quartiers prioritaires : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (3), pp.373 - 389. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.673.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Analyser les inégalités salariales entre les hommes et les femmes dans la fonction publique avec les données du Système d’information sur les agents des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 488-489, pp.89-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadéquation des qualifications et fracture spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gavrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206-207 (1-2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.2015.8179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois favorables à la biodiversité en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206-207, pp.143--155. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecop.206.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Order Stochastic Dominance and the Measurement of Hiring Discrimination: A Ranking Extension of Correspondence Testings with an Application to Gender and Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des nouvelles politiques d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125, pp.475 - 498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Evidence of Ethnic and Gender Discriminations in the French Labor Market Using Experimental Data: A Ranking Extension of Responses from Correspondence Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117/118, pp.21. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.117-118.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte du chômage résiste à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LIII (3), pp.45. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.533.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir à l'université avec un emploi salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume XXIX (1), pp.155-187. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.141.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination à l'embauche : les effets du genre et de l'origine se cumulent-ils systématiquement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 464-465-466, pp.141-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean De Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Émond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'emploi après un CAP ou un baccalauréat professionnel : une évaluation expérimentale dans deux secteurs d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (3), pp.353-375. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.233.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination à l'embauche : les effets du genre et de l'origine se cumulent-ils systématiquement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 464 (1), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2013.10234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénévolat et accès à l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.47-69. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.651.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiscal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.371-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation expérimentale d'un micro-programme social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume XXVII (1), pp.107-127. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.121.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les réformes des exonérations générales de cotisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 126 (7), pp.57-103. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.126.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation expérimentale d'un micro-programme social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume XXVII (1), pp.107-127. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.121.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and Employment Access, a Controlled Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.33-56. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.114.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation aléatoire et expérimentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume XXVI (1), pp.13-48. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.111.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi est-il si difficile d'évaluer les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.501.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer les baisses de cotisations sociales ultramarines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 125, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du lieu de résidence sur l’accès à l’emploi : un test de discrimination auprès des jeunes qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 447 (1), pp.71-95. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2011.9711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Discriminations: an Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99/100, pp.5. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/41219157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségrégation urbaine et accès à l'emploi. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Domingues dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du chômage, sortir du RMI : deux géographies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, mars (1), pp.135-156. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.101.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allègements de cotisations sociales sur l'emploi et les salaires : une évaluation de la réforme Fillon de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Young French Jobseekers of Ethnic Immigrant Origin Discriminated against? A Controlled Experiment in the Paris Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99/100, pp.187. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/41219165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allégements de cotisations sociales sur l'emploi et les salaires : Une évaluation de la réforme de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du chômage en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (4), pp.979. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.604.0979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New poverty of women, usage policies and RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revenu de solidarité active (rsa) effects on back to work incentives [Les effets du revenu de solidarité active sur les gains du retour à l'emploi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.767--776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités territoriales d'accès à l'emploi : une exploration à partir de sources administratives exhaustives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 415 (1), pp.17-44. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2008.7018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve back to work incentives? [Comment améliorer les gains du retour à l'emploi?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.461--471. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.573.0461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there still a productivity paradox? Two methods for a transatlantic comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (7), pp.533 - 551. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1043859042000269061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, minimum wage and other wages: an econometric study on French macroeconomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (4), pp.277--290. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036840410001674213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de la productivité en France et aux États-Unis : une réévaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (159), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.2003.6909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01919246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french 35 hours and inequality [35 heures et inégalités]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (3), pp.583--594. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3502932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35 heures et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (3), pp.583 - 594. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.543.0583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The causes of unemployment in France : A new ws-ps model estimation [Les causes du chômage en France : une ré-estimation du modèle ws-ps]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.271--294. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3503003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de la productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question structurelle [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.1111--1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique, productivité et emploi : beaucoup d'espoirs, peu de certitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (100), pp.275-288. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.2000.2223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00917883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the increases of the minimum wage decrease the labor cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.499-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMI revaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50 (3), pp.465-478. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3502720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination à l’emploi et effets de la composition des quartiers en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination dans l'emploi en Nouvelle-Calédonie : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche Ultramarine 2025, Arum 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à l’emploi en Nouvelle-Calédonie : une mesure expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche Ultra Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive tax credits, but very few employment effects: an ex post evaluation of the CICE in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 66ème Congrès annuel de l’Association française de Science économique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès au logement à Paris : Une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dossier : Nature(s) en Ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès à l'emploi public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01470391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau paradigme technico-organisationnel et appropriation d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Defalvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières de l'économie sociale et solidaire : XXXIIIes journées de l'Association d'Economie Sociale, [Marne-la-Vallée], 12-13 septembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série 3, Presses universitaires de Louvain, pp.475-489, 2013, Cahiers du CIRTES, 978-2-87558-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il remettre en question les baisses de cotisations sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Zemmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.1 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations à l'embauche dans l'enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations à l'embauche, âge et origine : une évaluation à l'aide d'un test multi-critères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05534019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations à l'embauche, grossesse et parentalité : une première évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05534004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of pro diversity actions on discrimination in the recruitment of large companies: a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérer les entreprises ! Une évaluation ex post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexplored Discriminations Towards Youth: Equal Access to Goods and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans le recrutement des personnes en situation de handicap : un test multi-critere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS DANS L'ACCES A L'EMPLOI : UNE EXPLORATION LOCALISEE EN PAYS AVESNOIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l’emploi, la masse salariale et l’activité: approfondissements et extensions pour la période 2013‐2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écarts de rémunération au recrutement des femmes et des hommes : une investigation en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits et devoirs du RSA : l'impact des contrôles sur la participation des bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterproductive Hiring Discrimination Against Women: Evidence From a French Correspondence Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des emplois francs sur les discriminations dans le recrutement : une évaluation par testing répétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination dans le recrutement des grandes entreprises : une approche multicanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les refus de soins discriminatoires : tests multicritères et représentatifs dans trois spécialités médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking for tipping point in the housing market : evidence from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données de concours au regard des discriminations à l'entrée dans la Fonction Publique d’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02149277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du Service Militaire Volontaire sur l’insertion des jeunes : un bilan complet après deux années d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’impact d’un courrier d’alerte sur les discriminations liées à l’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configuration familiale à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does labor market history influence the access to hiring interviews?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à un moyen de transport individuel : un testing sur le marché des voitures d'occasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous ne dormirez pas chez moi ! Tester la discrimination dans l’hébergement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of firm tax credits. Results from the French natural experiment CICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès au logement en France : un testing de couverture nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic discrimination in the rental housing market : an experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la mobilité quotidienne des jeunes éloignés de l'emploi : une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying preference-based discrimination in rental market : a field experiment in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et l'activité des entreprises : nouveaux approfondissements et extensions pour la période 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer une action intensive pour l'insertion des jeunes : le cas du Service Militaire Volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès à l'emploi privé et public : les effets de l'origine, de l'adresse, du sexe et de l'orientation sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor market effects of urban riots : an experimental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et l'activité des entreprises : approfondissements et extensions pour la période 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de discriminations dans l'accès à la formation professionnelle ? Une réponse par testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising the take-up of social assistance benefits through a simple mailing: evidence from a French field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES PRACTICING LITERACY SKILLS IMPROVE ACADEMIC PERFORMANCE IN FIRST-YEAR UNIVERSITY STUDENTS? RESULTS FROM A RANDOMIZED EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bellity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU CICE SUR L'EMPLOI, LES SALAIRES ET LA R&D : UNE EVALUATION EX POST RESULTATS COMPLEMENTAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU CICE SUR L'EMPLOI, LES SALAIRES ET LA R&D: UNE EVALUATION EX POST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS DANS L'ACCES AU LOGEMENT A PARIS : UNE EXPERIENCE CONTROLEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS A L'EMBAUCHE DANS LA SPHERE PUBLIQUE : EFFETS RESPECTIFS DE L'ADRESSE ET DE L'ORIGINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEGALITES ET DISCRIMINATIONS DANS L'ACCES A LA FONCTION PUBLIQUE D'ETAT : UNE EVALUATION PAR L'ANALYSE DES FICHIERS ADMINISTRATIFS DE CONCOURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lafranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il encourager les étudiants à améliorer leur orthographe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bellity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sarfati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS ETHNIQUES DANS L’ACCES AU LOGEMENT: UNE EXPERIMENTATION EN NOUVELLE-CALEDONIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner des territoires de contrôle pour évaluer une politique localisée : le cas des territoires de soin numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buffeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conformisme des recruteurs : une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are there so many long-term unemployed in Paris?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la crise sur les disparités locales de sortie du chômage : une première exploration en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'emploi selon l'âge et le genre : les résultats d'une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Langot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting biodiversity by developing bio-jobs : A multi branch analysis with an application on French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to employment with age and gender : results of a controlled experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Langot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does subsidising young people to learn to drive promote social inclusion? Evidence from a large controlled experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance du chômage ultra-marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination in hiring: the curse of motorcycle women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Paris de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Order Stochastic Dominance and the Measurement of Hiring Discrimination: A ranking extension of correspondence testings with an application to gender and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Reduced Social Security Contributions on Employment: an Evaluation of the 2003 French Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Evidence of Ethnic and Gender discriminations in the French Labor Market using experimental data: A ranking extension of correspondence testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00664736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French &amp;quot;Earned Income Supplement&amp;quot; (RSA) and back-to-work incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of place of residence on access to employment : a field experiment on qualified young job applicants in Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Discrimination and Ethnic Origin: An experimental assessment in the Paris suburbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing ownership, social housing and unemployment: an econometric analysis of the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are young French jobseekers of ethnic immigrant origin discriminated against? A controlled experiment in the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation Territoires Zéro chômeur de longue durée : note d'étape du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrino Graceffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kerivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dares; France stratégie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience du territoire francilien en sortie de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Pigalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Belton Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Aboulkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNADEV. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixité et performances des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Stratégie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisses de charges : stop ou encore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'analyse économique. 2019, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage des Jeux Olympiques et Paralympiques : Revue de littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Kontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Mairie de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir la pauvreté par l'emploi, l'éducation et la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2017, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et l'activité des entreprises: une nouvelle évaluation ex post pour la période 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et la R&D: une évaluation ex post: Résultats complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une plateforme de mobilité routière destinée à des jeunes en difficulté d'insertion : l'expérimentation Mobil Emploi Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] APDOM3-N°14, TEPP-CNRS. 2016, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et la R&D: une évaluation ex post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer la progressivité des prélèvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Discrimination and Ethnic Origin: An experimental assessment in the Paris suburbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TEPP. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie d'une politique régionale de lutte contre les discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la qualité des emplois salariés exercés par les étudiants ? Les enseignements d'une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il subventionner le permis de conduire des jeunes en difficulté d'insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Tao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des nouvelles politiques d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'efficacité d'une campagne de valorisation du bénévolat : Les enseignements de deux expériences contrôlées sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WIKI IO. Réduire les risques de décrochage et d'abandon à la sortie du collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Coursaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Quenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds d’expérimentation pour la jeunesse. 2012, pp.Dossier AP1 - AXE1 - PRGM 6 - n°475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'emploi après un CAP ou un baccalauréat professionnel : Une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire la fracture spatiale? Une application en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et territoires: réparer les fractures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadéquation des qualifications et fracture spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gavrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents parcours offerts par l'Education Nationale procurent-t-ils les mêmes chances d'accéder à l'emploi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les réformes des exonérations générales de cotisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ? Une analyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être mobile pour trouver un emploi ? Les enseignements d'une expérimentation en région parisienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : Une étude expérimentale en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer les emplois favorables à la biodiversité en Ile-de-France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi tant de chômeurs à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 000 permis pour réussir &amp;quot; Evaluation quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS A L'EMBAUCHE DES JEUNES FRANCILIENS ET INTERSECTIONALITE DU SEXE ET DE L'ORIGINE: LES RESULTATS D'UN TESTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que font les villes pour les ménages pauvres. Résultats d'une enquête nationale sur les communes de plus de 20 000 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des aides publiques aux Hôtels Cafés Restaurants et leurs interactions : Une évaluation sur micro-données d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'impact d'un micro-programme social : Une étude de cas expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU BENEVOLAT SUR L'ACCES A L'EMPLOI : UNE EXPERIENCE CONTROLEE SUR DES JEUNES QUALIFIES D'ILE DE FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des aides publiques aux Hôtels Cafés Restaurants et leurs interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du lieu de résidence sur l'accès à l'emploi : une expérience contrôlée sur des jeunes qualifiés en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets des baisses de cotisations sociales sur les bas salaires dans le cadre de la réforme Fillon de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId424"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick L'Horty </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yannick L’Horty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est professeur d’économie à l’Université Gustave Eiffel et directeur de la fédération de recherche du CNRS « Théorie et Evaluation des Politiques Publiques » (FR 2042) qui regroupe 12 laboratoires et 300 chercheurs en Economie, Sociologie et Gestion. Il est également directeur de l’Observatoire National des Discriminations et de l’Egalité dans le Supérieur (ONDES). Ses domaines de recherche sont l’économie du travail, l’économie de la protection sociale et l’évaluation des politiques publiques. Il est l’auteur de 300 publications, dont 120 articles dans des revues scientifiques référencées par le CNRS, 15 ouvrages et 35 chapitres d’ouvrage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien élève de l’école Normale Supérieur de Cachan, section sciences sociales, Yannick L’Horty est docteur en économie de l’Université Paris I et professeur agrégé de Sciences sociales. Il a travaillé dix ans dans l’administration économique (INSEE, Direction du Trésor et CERC) avant de devenir professeur des Universités. Il rejoint l’Université d’Evry-Val-d’Essonne en 1999, puis l’Université Paris-Est Marne-la-Vallée depuis septembre 2010 où est également localisé le siège de la fédération TEPP. Il y dirige le master </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qu’il a créé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick L’Horty est membre du Haut Conseil pour l’Egalité, du comité d’évaluation du plan de relance, et du comité économique d’évaluation France 2030. Il a été membre du Conseil d’Analyse Economique auprès du Premier ministre, du Conseil National de l’Information Statistique, du comité d’orientation de la direction générale de l'administration et de la fonction publique. En juillet 2016, Il a remis un rapport au Premier ministre sur les discriminations dans l’accès à l’emploi public. Il a présidé le comité d’évaluation des territoires d’excellence pour le Ministère des droits des femmes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipels d’enjeux : les politiques publiques dans les économies insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol. XL (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.261.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la diversité : pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kheddache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. XL (3), pp.191-225. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.253.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance partagée et ancrage territorial dans les outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations à l’embauche dans l’enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 548, pp.3-25. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2025.548.2139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender discrimination in information provided by recruiters for higher education programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlanda Desuza Fils-Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09645292.2025.2507174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les discriminations par une action de formation : une évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 547, pp.3-17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2025.547.2135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des outre-mer français : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mathouraparsad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (3), pp.413-423. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.753.0413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les singularités des terres éparses de la France d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mathouraparsad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.31440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du point de basculement sur le marché du logement : les résultats d’une expérience de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 74 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking for Tipping Point in the Housing Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (2), pp.233-262. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.332.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Volunteering Always Pay? An Experimental Analysis of the Impact of Prior Service in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17632/hr26bnbgp2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : les effets croisés du genre, de l’origine et de l’adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 541, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2023.541.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes en microéconomie appliquée. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kamionka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Masclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Revue Economique, 74 (5), pp.667-672. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.745.0667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing ethnic discrimination through formal warning: Evidence from two combined field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.103850. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2022.103850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing discrimation in access to higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Alexandre Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.121. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/48744152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Discrimination In Access To Higher Education: Results From A Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Alexandre Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.121. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/48744152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclical behavior of hiring discrimination: evidence from repeated experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.711-733. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-023-01217-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes en Microéconomie Appliquée. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kamionka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Masclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, AVANCÉES DE LA RECHERCHE EN MICROÉCONOMIE APPLIQUÉE À L’OCCASION DES XXXVIIIes JMA (Rennes 2022), 74 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Gap in Access to the Driving Licence: Experimental Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2203459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cream skimming and discrimination in access to medical care: A field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (8), pp.1868-1883. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.4692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : une exploration localisée en pays Avesnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Juin (3), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.223.0413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is disability more discriminatory in hiring than ethnicity, address or gender ? Evidence from a multi-criteria correspondence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.114990. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits connexes et aides sociales locales : un nouvel état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 530-31, pp.3 - 26. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2022.530.2064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie d’un programme de formation intensif : le service militaire volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.7-29. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.11048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits et devoirs du RSA : l’impact des contrôles sur la participation des bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.735-759. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can subsidies paid directly to employers reduce residential discrimination in employment? An assessment based on serial field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (6), pp.1202-1218. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00420980211006033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of five regional health information technology-based programmes to improve health and social care coordination: A quasi-experimental controlled before/after mixed design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Rachid Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buffeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fourneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13558196211065704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écarts de rémunération au recrutement des hommes et des femmes : une investigation en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume XXXVII (1), pp.13-44. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.221.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configurations familiales à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (1), pp.77-114. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2101.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for Discrimination in Leisure Accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.141.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination liée à l’origine, sur le marché du logement à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. XXXVI (1), pp.185-219. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.211.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations à l’embauche dans la sphère publique : effets respectifs de l’adresse et de l’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.31-56. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.711.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the army now … Evaluating an intensive training program for youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.196-210. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09645292.2019.1706075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour market effects of urban riots: An experimental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (3), pp.787-806. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination in Access to Housing: A Test on Urban Areas in Metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 513, pp.27-45. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2019.513.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations in the Market for “Lemons”: A multicriteria correspondence test in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.100192. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecotra.2020.100192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la mobilité quotidienne des jeunes éloignés de l’emploi : une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130 (4), pp.519. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.304.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of spatial and skill mismatches: explaining long-term unemployment in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.283-296. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2018.1462480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labour market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.153-173. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17421772.2019.1559347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à la banque et à l’assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do competitive examinations promote diversity in civil service? Evidence from France”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting biodiversity by developing bio-jobs: A multi-branch analysis with an illustration using French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean De Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3/4), pp.306-323. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2017.090006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising Take-Up of Social Assistance Benefits through a Simple Mailing: Evidence from a French Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 128 (5), pp.777-805. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.285.0777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does labour market history influence the access to hiring interviews?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJM-09-2017-0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Competitive Examinations Promote Diversity in Civil Service?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (3), pp.370-382. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/puar.13053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE : une évaluation ex post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (214), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterproductive hiring discrimination against women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJM-01-2016-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Enhanced Mobility of Young People Improve Employment and Housing Outcomes? Evidence from a Large and Controlled Experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jue.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic Discrimination in the Rental Housing Market: An Experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.65-97. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0160017617739065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : une étude expérimentale sur les serveurs en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 206-207 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecop.206.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la crise sur les disparités locales de sorties du chômage : une exploration en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Février (1), pp.175-202. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.161.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 67 (3), pp.525-550. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.673.0525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : analyser les inégalités salariales entre les hommes et les femmes dans la fonction publique avec les données du Système d'information des agents des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lhorty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.89 - 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (2), pp.267-286. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098014563470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : une étude expérimentale sur les serveurs en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 206-207 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecop.206.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des quartiers prioritaires : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (3), pp.373 - 389. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.673.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Analyser les inégalités salariales entre les hommes et les femmes dans la fonction publique avec les données du Système d’information sur les agents des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 488-489, pp.89-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadéquation des qualifications et fracture spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gavrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206-207 (1-2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.2015.8179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois favorables à la biodiversité en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206-207, pp.143--155. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecop.206.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Order Stochastic Dominance and the Measurement of Hiring Discrimination: A Ranking Extension of Correspondence Testings with an Application to Gender and Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des nouvelles politiques d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125, pp.475 - 498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Evidence of Ethnic and Gender Discriminations in the French Labor Market Using Experimental Data: A Ranking Extension of Responses from Correspondence Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117/118, pp.21. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.117-118.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte du chômage résiste à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LIII (3), pp.45. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.533.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir à l'université avec un emploi salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume XXIX (1), pp.155-187. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.141.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean De Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Émond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'emploi après un CAP ou un baccalauréat professionnel : une évaluation expérimentale dans deux secteurs d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (3), pp.353-375. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.233.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination à l'embauche : les effets du genre et de l'origine se cumulent-ils systématiquement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 464-465-466, pp.141-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination à l'embauche : les effets du genre et de l'origine se cumulent-ils systématiquement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 464 (1), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2013.10234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénévolat et accès à l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.47-69. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.651.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les réformes des exonérations générales de cotisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 126 (7), pp.57-103. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.126.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation expérimentale d'un micro-programme social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume XXVII (1), pp.107-127. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.121.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiscal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.371-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation expérimentale d'un micro-programme social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume XXVII (1), pp.107-127. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.121.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer les baisses de cotisations sociales ultramarines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 125, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi est-il si difficile d'évaluer les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.501.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation aléatoire et expérimentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume XXVI (1), pp.13-48. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.111.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and Employment Access, a Controlled Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.33-56. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.114.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du lieu de résidence sur l’accès à l’emploi : un test de discrimination auprès des jeunes qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 447 (1), pp.71-95. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2011.9711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du lieu de résidence sur l'accès à l'emploi : un test de discrimination auprès de jeunes qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, N° 447, pp.71-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségrégation urbaine et accès à l'emploi. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Domingues dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Discriminations: an Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99/100, pp.5. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/41219157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du chômage, sortir du RMI : deux géographies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, mars (1), pp.135-156. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.101.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allègements de cotisations sociales sur l'emploi et les salaires : une évaluation de la réforme Fillon de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Young French Jobseekers of Ethnic Immigrant Origin Discriminated against? A Controlled Experiment in the Paris Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99/100, pp.187. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/41219165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du chômage en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (4), pp.979. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.604.0979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allégements de cotisations sociales sur l'emploi et les salaires : Une évaluation de la réforme de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New poverty of women, usage policies and RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revenu de solidarité active (rsa) effects on back to work incentives [Les effets du revenu de solidarité active sur les gains du retour à l'emploi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.767--776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités territoriales d'accès à l'emploi : une exploration à partir de sources administratives exhaustives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 415 (1), pp.17-44. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2008.7018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve back to work incentives? [Comment améliorer les gains du retour à l'emploi?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.461--471. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.573.0461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there still a productivity paradox? Two methods for a transatlantic comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (7), pp.533 - 551. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1043859042000269061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, minimum wage and other wages: an econometric study on French macroeconomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (4), pp.277--290. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036840410001674213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french 35 hours and inequality [35 heures et inégalités]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (3), pp.583--594. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3502932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de la productivité en France et aux États-Unis : une réévaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (159), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.2003.6909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01919246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35 heures et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (3), pp.583 - 594. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.543.0583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The causes of unemployment in France : A new ws-ps model estimation [Les causes du chômage en France : une ré-estimation du modèle ws-ps]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.271--294. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3503003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de la productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question structurelle [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.1111--1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique, productivité et emploi : beaucoup d'espoirs, peu de certitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (100), pp.275-288. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.2000.2223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00917883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the increases of the minimum wage decrease the labor cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.499-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMI revaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50 (3), pp.465-478. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3502720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination à l’emploi et effets de la composition des quartiers en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination dans l'emploi en Nouvelle-Calédonie : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche Ultramarine 2025, Arum 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à l’emploi en Nouvelle-Calédonie : une mesure expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche Ultra Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive tax credits, but very few employment effects: an ex post evaluation of the CICE in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 66ème Congrès annuel de l’Association française de Science économique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès au logement à Paris : Une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dossier : Nature(s) en Ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès à l'emploi public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01470391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau paradigme technico-organisationnel et appropriation d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Defalvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières de l'économie sociale et solidaire : XXXIIIes journées de l'Association d'Economie Sociale, [Marne-la-Vallée], 12-13 septembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série 3, Presses universitaires de Louvain, pp.475-489, 2013, Cahiers du CIRTES, 978-2-87558-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il remettre en question les baisses de cotisations sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Zemmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.1 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations à l'embauche dans l'enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations à l'embauche, âge et origine : une évaluation à l'aide d'un test multi-critères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05534019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of pro diversity actions on discrimination in the recruitment of large companies: a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations à l'embauche, grossesse et parentalité : une première évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05534004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS DANS L'ACCES A L'EMPLOI : UNE EXPLORATION LOCALISEE EN PAYS AVESNOIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans le recrutement des personnes en situation de handicap : un test multi-critere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexplored Discriminations Towards Youth: Equal Access to Goods and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérer les entreprises ! Une évaluation ex post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l’emploi, la masse salariale et l’activité: approfondissements et extensions pour la période 2013‐2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écarts de rémunération au recrutement des femmes et des hommes : une investigation en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits et devoirs du RSA : l'impact des contrôles sur la participation des bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les refus de soins discriminatoires : tests multicritères et représentatifs dans trois spécialités médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination dans le recrutement des grandes entreprises : une approche multicanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterproductive Hiring Discrimination Against Women: Evidence From a French Correspondence Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des emplois francs sur les discriminations dans le recrutement : une évaluation par testing répétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking for tipping point in the housing market : evidence from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données de concours au regard des discriminations à l'entrée dans la Fonction Publique d’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02149277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du Service Militaire Volontaire sur l’insertion des jeunes : un bilan complet après deux années d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’impact d’un courrier d’alerte sur les discriminations liées à l’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configuration familiale à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la mobilité quotidienne des jeunes éloignés de l'emploi : une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying preference-based discrimination in rental market : a field experiment in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of firm tax credits. Results from the French natural experiment CICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à un moyen de transport individuel : un testing sur le marché des voitures d'occasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès au logement en France : un testing de couverture nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic discrimination in the rental housing market : an experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous ne dormirez pas chez moi ! Tester la discrimination dans l’hébergement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does labor market history influence the access to hiring interviews?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et l'activité des entreprises : nouveaux approfondissements et extensions pour la période 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès à l'emploi privé et public : les effets de l'origine, de l'adresse, du sexe et de l'orientation sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer une action intensive pour l'insertion des jeunes : le cas du Service Militaire Volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et l'activité des entreprises : approfondissements et extensions pour la période 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de discriminations dans l'accès à la formation professionnelle ? Une réponse par testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor market effects of urban riots : an experimental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES PRACTICING LITERACY SKILLS IMPROVE ACADEMIC PERFORMANCE IN FIRST-YEAR UNIVERSITY STUDENTS? RESULTS FROM A RANDOMIZED EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bellity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU CICE SUR L'EMPLOI, LES SALAIRES ET LA R&D : UNE EVALUATION EX POST RESULTATS COMPLEMENTAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising the take-up of social assistance benefits through a simple mailing: evidence from a French field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU CICE SUR L'EMPLOI, LES SALAIRES ET LA R&D: UNE EVALUATION EX POST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS DANS L'ACCES AU LOGEMENT A PARIS : UNE EXPERIENCE CONTROLEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEGALITES ET DISCRIMINATIONS DANS L'ACCES A LA FONCTION PUBLIQUE D'ETAT : UNE EVALUATION PAR L'ANALYSE DES FICHIERS ADMINISTRATIFS DE CONCOURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lafranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS A L'EMBAUCHE DANS LA SPHERE PUBLIQUE : EFFETS RESPECTIFS DE L'ADRESSE ET DE L'ORIGINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il encourager les étudiants à améliorer leur orthographe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bellity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sarfati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS ETHNIQUES DANS L’ACCES AU LOGEMENT: UNE EXPERIMENTATION EN NOUVELLE-CALEDONIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner des territoires de contrôle pour évaluer une politique localisée : le cas des territoires de soin numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buffeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conformisme des recruteurs : une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'emploi selon l'âge et le genre : les résultats d'une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Langot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la crise sur les disparités locales de sortie du chômage : une première exploration en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are there so many long-term unemployed in Paris?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting biodiversity by developing bio-jobs : A multi branch analysis with an application on French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to employment with age and gender : results of a controlled experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Langot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination in hiring: the curse of motorcycle women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance du chômage ultra-marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does subsidising young people to learn to drive promote social inclusion? Evidence from a large controlled experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Reduced Social Security Contributions on Employment: an Evaluation of the 2003 French Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Order Stochastic Dominance and the Measurement of Hiring Discrimination: A ranking extension of correspondence testings with an application to gender and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Paris de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Evidence of Ethnic and Gender discriminations in the French Labor Market using experimental data: A ranking extension of correspondence testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00664736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Discrimination and Ethnic Origin: An experimental assessment in the Paris suburbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of place of residence on access to employment : a field experiment on qualified young job applicants in Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French &amp;quot;Earned Income Supplement&amp;quot; (RSA) and back-to-work incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing ownership, social housing and unemployment: an econometric analysis of the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are young French jobseekers of ethnic immigrant origin discriminated against? A controlled experiment in the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES DIFFICULTES DE RECRUTEMENT DANS LA RESTAURATION ? UN TEST DE DISCRIMINATION DANS L'ACCES A L'APPRENTISSAGE A PARIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Thao Noet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès en master et origine ethnique : l'inégalité des chances Mars 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlanda Desuza Fils-Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions pour l'égalité des établissements d'enseignement supérieur : un nouvel état des lieux Décembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Stheneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van de Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONDES- Observatoire National des Discriminations et de l'Egalité dans le Supérieur. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection à l'entrée en master : les effets de l'origine et de la religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlanda Desuza Fils-Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation Territoires Zéro chômeur de longue durée : note d'étape du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrino Graceffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kerivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dares; France stratégie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination à l'embauche des femmes voilées en France : un test sur l'accès à l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amynata Bagayoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions pour l'égalité des établissements d'enseignement supérieur : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Masternak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Stheneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONDES- Observatoire National des discriminations et de l'égalité dans le supérieur. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indice de Diversité Patronymique : enjeux, principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kheddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience du territoire francilien en sortie de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Pigalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Belton Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Aboulkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection à l'entrée en master : Les effets du genre et de l'origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlanda Desuza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination dans l'accès aux masters : une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Alexandre Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNADEV. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixité et performances des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Stratégie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisses de charges : stop ou encore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'analyse économique. 2019, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage des Jeux Olympiques et Paralympiques : Revue de littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Kontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Mairie de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et l'activité des entreprises: une nouvelle évaluation ex post pour la période 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir la pauvreté par l'emploi, l'éducation et la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2017, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et la R&D: une évaluation ex post: Résultats complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une plateforme de mobilité routière destinée à des jeunes en difficulté d'insertion : l'expérimentation Mobil Emploi Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] APDOM3-N°14, TEPP-CNRS. 2016, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et la R&D: une évaluation ex post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer la progressivité des prélèvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Discrimination and Ethnic Origin: An experimental assessment in the Paris suburbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TEPP. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie d'une politique régionale de lutte contre les discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la qualité des emplois salariés exercés par les étudiants ? Les enseignements d'une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il subventionner le permis de conduire des jeunes en difficulté d'insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Tao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des nouvelles politiques d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'efficacité d'une campagne de valorisation du bénévolat : Les enseignements de deux expériences contrôlées sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire la fracture spatiale? Une application en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WIKI IO. Réduire les risques de décrochage et d'abandon à la sortie du collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Coursaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Quenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds d’expérimentation pour la jeunesse. 2012, pp.Dossier AP1 - AXE1 - PRGM 6 - n°475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'emploi après un CAP ou un baccalauréat professionnel : Une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et territoires: réparer les fractures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadéquation des qualifications et fracture spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gavrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents parcours offerts par l'Education Nationale procurent-t-ils les mêmes chances d'accéder à l'emploi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les réformes des exonérations générales de cotisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 000 permis pour réussir &amp;quot; Evaluation quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS A L'EMBAUCHE DES JEUNES FRANCILIENS ET INTERSECTIONALITE DU SEXE ET DE L'ORIGINE: LES RESULTATS D'UN TESTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer les emplois favorables à la biodiversité en Ile-de-France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi tant de chômeurs à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être mobile pour trouver un emploi ? Les enseignements d'une expérimentation en région parisienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : Une étude expérimentale en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ? Une analyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que font les villes pour les ménages pauvres. Résultats d'une enquête nationale sur les communes de plus de 20 000 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des aides publiques aux Hôtels Cafés Restaurants et leurs interactions : Une évaluation sur micro-données d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'impact d'un micro-programme social : Une étude de cas expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des aides publiques aux Hôtels Cafés Restaurants et leurs interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU BENEVOLAT SUR L'ACCES A L'EMPLOI : UNE EXPERIENCE CONTROLEE SUR DES JEUNES QUALIFIES D'ILE DE FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du lieu de résidence sur l'accès à l'emploi : une expérience contrôlée sur des jeunes qualifiés en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets des baisses de cotisations sociales sur les bas salaires dans le cadre de la réforme Fillon de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId444"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chantreuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.261.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chantreuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kheddache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.253.0191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza Fils-Aim&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2025.2507174" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574776v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathouraparsad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.31440" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathouraparsad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.753.0413" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kamionka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.745.0667" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Erb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48744152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103850" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05196132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2104" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brodaty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/hr26bnbgp2.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4692" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01217-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285235v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203459" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980211006033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0735" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05206911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.530.2064" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Mahmoudi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114990" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265316v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leborgne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.223.0413" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rachid Salmi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Roberts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buffeteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourneyron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13558196211065704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269181v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0185" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2019.1706075" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12483" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.711.0031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389425v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c du Parquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2020.100192" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.304.0015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2019.1559347" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2018.1462480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piern&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827450v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0231" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13053" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.285.0777" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022853v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Beir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.090006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gilles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265338v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-01-2016-0004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.10.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264978v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617739065" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lhorty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014563470" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592887v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.161.0175" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0525" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265347v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.206.0055" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592892v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725273v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0373" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05510033v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377640v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gavrel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Georges" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2015.8179" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877961v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Beir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.206.0143" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265014v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jekaterina Dmitrijeva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Parquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.21" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225567v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.533.0045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265348v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0155" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05546748v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823076v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line &#201;mond" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0353" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10234" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bougard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.651.0047" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.121.0107" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0057" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592939v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.114.0033" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265376v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.111.0013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658931v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.501.0023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343726v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592941v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9711" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265029v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219157" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303446v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Domingues dos Santos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Tovar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592948v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.101.0135" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755839v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265034v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Leandri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219165" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658475v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592950v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.604.0979" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878041v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592952v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2008.7018" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877991v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvrard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0461" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917522v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1043859042000269061" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878004v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840410001674213" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2003.6909" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878005v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502932" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917575v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.543.0583" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878006v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foug&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917883v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.2000.2223" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878034v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878033v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Parent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502720" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964799v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04950656v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979143v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671552v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387408v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022903v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470391v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03052416v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01384307v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zemmour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tavernier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533033v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534019v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534004v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131377v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243473v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235144v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240802v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151075v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240956v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240760v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441195v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441115v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441144v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334132v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149277v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333857v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Anne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333840v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334122v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878933v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878160v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878182v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878945v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878188v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879553v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878452v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878869v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922651v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878166v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877681v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878469v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878480v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878474v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877705v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521963v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gray" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522002v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bellity" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521999v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521986v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521995v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374430v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374425v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lafranchi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292167v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarfati" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374442v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374406v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374419v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102753v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102757v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292173v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143494v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Emond" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292137v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100332v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100366v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100317v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100287v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870044v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene Jones" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663960v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731005v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856211v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856235v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664736v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812109v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812113v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812132v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809693v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809665v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292089v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183075v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Aboulkacem" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Saadi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131354v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131303v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03947955v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329671v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446145v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carcillo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huillery" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618805v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618800v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970977v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618708v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972293v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehmann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100294v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848525v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848539v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848527v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rouland" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Tao" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848543v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856272v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848534v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746020v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Coursaget" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809581v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809586v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809633v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809630v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848530v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736664v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744891v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744936v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744913v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744940v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744900v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746026v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kaltenmark" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744923v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744930v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744905v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744910v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744917v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658460v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745017v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626084v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kwok" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chantreuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.261.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kheddache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.253.0191" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chantreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05567570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.548.2139" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza Fils-Aim&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2025.2507174" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathouraparsad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.753.0413" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathouraparsad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.31440" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brodaty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/hr26bnbgp2.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05196132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kamionka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.745.0667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103850" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Erb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48744152" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01217-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285235v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203459" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4692" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leborgne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.223.0413" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Mahmoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114990" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05206911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.530.2064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0735" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980211006033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rachid Salmi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Roberts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buffeteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourneyron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13558196211065704" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0185" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458688v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.711.0031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2019.1706075" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12483" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c du Parquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2020.100192" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.304.0015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2018.1462480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458683v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2019.1559347" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0049" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396421v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piern&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Beir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.090006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.285.0777" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0231" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156947v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gilles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-01-2016-0004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.10.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617739065" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.206.0055" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.161.0175" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0525" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549753v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lhorty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014563470" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592892v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725273v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0373" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05510033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gavrel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Georges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2015.8179" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Beir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.206.0143" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jekaterina Dmitrijeva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Parquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.21" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225567v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.533.0045" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0155" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line &#201;mond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385895v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0353" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05546748v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10234" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265019v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bougard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.651.0047" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0057" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265366v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.121.0107" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755813v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343726v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658931v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.501.0023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265376v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.111.0013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592939v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.114.0033" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592941v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9711" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05579696v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303446v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Domingues dos Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Tovar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265029v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219157" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592948v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.101.0135" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265034v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Leandri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219165" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.604.0979" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878041v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592952v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2008.7018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvrard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0461" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917522v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1043859042000269061" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878004v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840410001674213" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878005v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502932" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919246v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2003.6909" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917575v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.543.0583" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918037v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878013v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foug&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.2000.2223" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878034v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878033v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Parent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502720" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964799v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04950656v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387408v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022903v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470391v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03052416v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01384307v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zemmour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tavernier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533033v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534019v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131377v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534004v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240802v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235144v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243473v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151075v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240956v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240760v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441144v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441195v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441115v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334132v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333857v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Anne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333840v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878452v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878869v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878945v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878160v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878188v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879553v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878182v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878933v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922651v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878166v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878469v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877681v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878474v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877705v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878480v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522002v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bellity" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521999v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521963v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gray" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521986v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521995v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374425v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lafranchi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374430v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292167v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarfati" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374442v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374406v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374419v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292173v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102757v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102753v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143494v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Emond" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292137v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100317v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870044v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene Jones" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856211v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731005v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663960v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856235v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664736v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812113v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812109v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809693v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292089v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809665v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533211v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Thao Noet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533167v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza Fils-Aime" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533421v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stheneur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van de Bor" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533258v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533100v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amynata Bagayoko" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533439v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Masternak" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533176v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183075v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Aboulkacem" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Saadi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533122v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533043v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131354v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131303v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03947955v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329671v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446145v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carcillo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huillery" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618800v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970977v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618708v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972293v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehmann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100294v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848525v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848539v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848527v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rouland" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Tao" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848543v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856272v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848534v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809586v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746020v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Coursaget" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809581v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809633v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809630v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848530v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736664v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746026v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kaltenmark" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744923v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744940v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744900v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744936v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744913v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744891v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744930v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744905v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744910v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658460v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744917v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745017v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626084v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kwok" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>