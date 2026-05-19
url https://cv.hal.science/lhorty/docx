--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick L'Horty </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yannick L’Horty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est professeur d’économie à l’Université Gustave Eiffel et directeur de la fédération de recherche du CNRS « Théorie et Evaluation des Politiques Publiques » (FR 2042) qui regroupe 12 laboratoires et 300 chercheurs en Economie, Sociologie et Gestion. Il est également directeur de l’Observatoire National des Discriminations et de l’Egalité dans le Supérieur (ONDES). Ses domaines de recherche sont l’économie du travail, l’économie de la protection sociale et l’évaluation des politiques publiques. Il est l’auteur de 300 publications, dont 120 articles dans des revues scientifiques référencées par le CNRS, 15 ouvrages et 35 chapitres d’ouvrage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien élève de l’école Normale Supérieur de Cachan, section sciences sociales, Yannick L’Horty est docteur en économie de l’Université Paris I et professeur agrégé de Sciences sociales. Il a travaillé dix ans dans l’administration économique (INSEE, Direction du Trésor et CERC) avant de devenir professeur des Universités. Il rejoint l’Université d’Evry-Val-d’Essonne en 1999, puis l’Université Paris-Est Marne-la-Vallée depuis septembre 2010 où est également localisé le siège de la fédération TEPP. Il y dirige le master </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qu’il a créé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick L’Horty est membre du Haut Conseil pour l’Egalité, du comité d’évaluation du plan de relance, et du comité économique d’évaluation France 2030. Il a été membre du Conseil d’Analyse Economique auprès du Premier ministre, du Conseil National de l’Information Statistique, du comité d’orientation de la direction générale de l'administration et de la fonction publique. En juillet 2016, Il a remis un rapport au Premier ministre sur les discriminations dans l’accès à l’emploi public. Il a présidé le comité d’évaluation des territoires d’excellence pour le Ministère des droits des femmes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipels d’enjeux : les politiques publiques dans les économies insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol. XL (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.261.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la diversité : pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kheddache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. XL (3), pp.191-225. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.253.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance partagée et ancrage territorial dans les outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations à l’embauche dans l’enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 548, pp.3-25. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2025.548.2139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender discrimination in information provided by recruiters for higher education programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlanda Desuza Fils-Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09645292.2025.2507174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les discriminations par une action de formation : une évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 547, pp.3-17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2025.547.2135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des outre-mer français : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mathouraparsad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (3), pp.413-423. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.753.0413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les singularités des terres éparses de la France d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mathouraparsad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.31440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du point de basculement sur le marché du logement : les résultats d’une expérience de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 74 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking for Tipping Point in the Housing Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (2), pp.233-262. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.332.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Volunteering Always Pay? An Experimental Analysis of the Impact of Prior Service in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17632/hr26bnbgp2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : les effets croisés du genre, de l’origine et de l’adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 541, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2023.541.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes en microéconomie appliquée. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kamionka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Masclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Revue Economique, 74 (5), pp.667-672. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.745.0667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing ethnic discrimination through formal warning: Evidence from two combined field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.103850. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2022.103850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing discrimation in access to higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Alexandre Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.121. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/48744152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Discrimination In Access To Higher Education: Results From A Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Alexandre Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.121. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/48744152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclical behavior of hiring discrimination: evidence from repeated experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.711-733. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-023-01217-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes en Microéconomie Appliquée. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kamionka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Masclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, AVANCÉES DE LA RECHERCHE EN MICROÉCONOMIE APPLIQUÉE À L’OCCASION DES XXXVIIIes JMA (Rennes 2022), 74 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Gap in Access to the Driving Licence: Experimental Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2203459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cream skimming and discrimination in access to medical care: A field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (8), pp.1868-1883. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.4692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : une exploration localisée en pays Avesnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Juin (3), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.223.0413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is disability more discriminatory in hiring than ethnicity, address or gender ? Evidence from a multi-criteria correspondence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.114990. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits connexes et aides sociales locales : un nouvel état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 530-31, pp.3 - 26. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2022.530.2064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie d’un programme de formation intensif : le service militaire volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.7-29. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.11048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits et devoirs du RSA : l’impact des contrôles sur la participation des bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.735-759. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can subsidies paid directly to employers reduce residential discrimination in employment? An assessment based on serial field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (6), pp.1202-1218. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00420980211006033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of five regional health information technology-based programmes to improve health and social care coordination: A quasi-experimental controlled before/after mixed design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Rachid Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buffeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fourneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13558196211065704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écarts de rémunération au recrutement des hommes et des femmes : une investigation en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume XXXVII (1), pp.13-44. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.221.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configurations familiales à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (1), pp.77-114. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2101.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for Discrimination in Leisure Accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.141.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination liée à l’origine, sur le marché du logement à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. XXXVI (1), pp.185-219. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.211.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations à l’embauche dans la sphère publique : effets respectifs de l’adresse et de l’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.31-56. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.711.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the army now … Evaluating an intensive training program for youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.196-210. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09645292.2019.1706075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour market effects of urban riots: An experimental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (3), pp.787-806. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination in Access to Housing: A Test on Urban Areas in Metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 513, pp.27-45. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2019.513.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations in the Market for “Lemons”: A multicriteria correspondence test in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.100192. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecotra.2020.100192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la mobilité quotidienne des jeunes éloignés de l’emploi : une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130 (4), pp.519. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.304.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of spatial and skill mismatches: explaining long-term unemployment in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.283-296. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2018.1462480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labour market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.153-173. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17421772.2019.1559347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à la banque et à l’assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do competitive examinations promote diversity in civil service? Evidence from France”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting biodiversity by developing bio-jobs: A multi-branch analysis with an illustration using French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean De Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3/4), pp.306-323. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2017.090006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising Take-Up of Social Assistance Benefits through a Simple Mailing: Evidence from a French Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 128 (5), pp.777-805. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.285.0777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does labour market history influence the access to hiring interviews?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJM-09-2017-0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Competitive Examinations Promote Diversity in Civil Service?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (3), pp.370-382. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/puar.13053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE : une évaluation ex post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (214), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterproductive hiring discrimination against women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJM-01-2016-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Enhanced Mobility of Young People Improve Employment and Housing Outcomes? Evidence from a Large and Controlled Experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jue.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic Discrimination in the Rental Housing Market: An Experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.65-97. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0160017617739065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : une étude expérimentale sur les serveurs en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 206-207 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecop.206.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la crise sur les disparités locales de sorties du chômage : une exploration en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Février (1), pp.175-202. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.161.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 67 (3), pp.525-550. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.673.0525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : analyser les inégalités salariales entre les hommes et les femmes dans la fonction publique avec les données du Système d'information des agents des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lhorty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.89 - 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (2), pp.267-286. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098014563470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : une étude expérimentale sur les serveurs en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 206-207 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecop.206.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des quartiers prioritaires : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (3), pp.373 - 389. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.673.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Analyser les inégalités salariales entre les hommes et les femmes dans la fonction publique avec les données du Système d’information sur les agents des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 488-489, pp.89-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadéquation des qualifications et fracture spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gavrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206-207 (1-2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.2015.8179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois favorables à la biodiversité en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206-207, pp.143--155. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecop.206.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Order Stochastic Dominance and the Measurement of Hiring Discrimination: A Ranking Extension of Correspondence Testings with an Application to Gender and Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des nouvelles politiques d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125, pp.475 - 498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Evidence of Ethnic and Gender Discriminations in the French Labor Market Using Experimental Data: A Ranking Extension of Responses from Correspondence Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117/118, pp.21. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.117-118.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte du chômage résiste à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LIII (3), pp.45. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.533.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir à l'université avec un emploi salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume XXIX (1), pp.155-187. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.141.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean De Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Émond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'emploi après un CAP ou un baccalauréat professionnel : une évaluation expérimentale dans deux secteurs d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (3), pp.353-375. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.233.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination à l'embauche : les effets du genre et de l'origine se cumulent-ils systématiquement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 464-465-466, pp.141-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination à l'embauche : les effets du genre et de l'origine se cumulent-ils systématiquement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 464 (1), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2013.10234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénévolat et accès à l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.47-69. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.651.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les réformes des exonérations générales de cotisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 126 (7), pp.57-103. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.126.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation expérimentale d'un micro-programme social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume XXVII (1), pp.107-127. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.121.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiscal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.371-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation expérimentale d'un micro-programme social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume XXVII (1), pp.107-127. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.121.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer les baisses de cotisations sociales ultramarines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 125, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi est-il si difficile d'évaluer les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.501.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation aléatoire et expérimentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume XXVI (1), pp.13-48. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.111.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and Employment Access, a Controlled Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.33-56. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.114.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du lieu de résidence sur l’accès à l’emploi : un test de discrimination auprès des jeunes qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 447 (1), pp.71-95. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2011.9711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du lieu de résidence sur l'accès à l'emploi : un test de discrimination auprès de jeunes qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, N° 447, pp.71-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségrégation urbaine et accès à l'emploi. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Domingues dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Discriminations: an Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99/100, pp.5. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/41219157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du chômage, sortir du RMI : deux géographies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, mars (1), pp.135-156. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.101.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allègements de cotisations sociales sur l'emploi et les salaires : une évaluation de la réforme Fillon de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Young French Jobseekers of Ethnic Immigrant Origin Discriminated against? A Controlled Experiment in the Paris Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99/100, pp.187. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/41219165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du chômage en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (4), pp.979. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.604.0979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allégements de cotisations sociales sur l'emploi et les salaires : Une évaluation de la réforme de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New poverty of women, usage policies and RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revenu de solidarité active (rsa) effects on back to work incentives [Les effets du revenu de solidarité active sur les gains du retour à l'emploi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.767--776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités territoriales d'accès à l'emploi : une exploration à partir de sources administratives exhaustives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 415 (1), pp.17-44. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2008.7018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve back to work incentives? [Comment améliorer les gains du retour à l'emploi?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.461--471. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.573.0461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there still a productivity paradox? Two methods for a transatlantic comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (7), pp.533 - 551. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1043859042000269061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, minimum wage and other wages: an econometric study on French macroeconomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (4), pp.277--290. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036840410001674213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french 35 hours and inequality [35 heures et inégalités]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (3), pp.583--594. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3502932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de la productivité en France et aux États-Unis : une réévaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (159), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.2003.6909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01919246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35 heures et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (3), pp.583 - 594. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.543.0583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The causes of unemployment in France : A new ws-ps model estimation [Les causes du chômage en France : une ré-estimation du modèle ws-ps]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.271--294. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3503003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de la productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question structurelle [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.1111--1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique, productivité et emploi : beaucoup d'espoirs, peu de certitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (100), pp.275-288. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.2000.2223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00917883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the increases of the minimum wage decrease the labor cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.499-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMI revaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50 (3), pp.465-478. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3502720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination à l’emploi et effets de la composition des quartiers en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination dans l'emploi en Nouvelle-Calédonie : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche Ultramarine 2025, Arum 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à l’emploi en Nouvelle-Calédonie : une mesure expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche Ultra Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive tax credits, but very few employment effects: an ex post evaluation of the CICE in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 66ème Congrès annuel de l’Association française de Science économique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès au logement à Paris : Une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dossier : Nature(s) en Ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès à l'emploi public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01470391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau paradigme technico-organisationnel et appropriation d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Defalvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières de l'économie sociale et solidaire : XXXIIIes journées de l'Association d'Economie Sociale, [Marne-la-Vallée], 12-13 septembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série 3, Presses universitaires de Louvain, pp.475-489, 2013, Cahiers du CIRTES, 978-2-87558-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il remettre en question les baisses de cotisations sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Zemmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.1 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations à l'embauche dans l'enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations à l'embauche, âge et origine : une évaluation à l'aide d'un test multi-critères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05534019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of pro diversity actions on discrimination in the recruitment of large companies: a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations à l'embauche, grossesse et parentalité : une première évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05534004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS DANS L'ACCES A L'EMPLOI : UNE EXPLORATION LOCALISEE EN PAYS AVESNOIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans le recrutement des personnes en situation de handicap : un test multi-critere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexplored Discriminations Towards Youth: Equal Access to Goods and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérer les entreprises ! Une évaluation ex post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l’emploi, la masse salariale et l’activité: approfondissements et extensions pour la période 2013‐2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écarts de rémunération au recrutement des femmes et des hommes : une investigation en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits et devoirs du RSA : l'impact des contrôles sur la participation des bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les refus de soins discriminatoires : tests multicritères et représentatifs dans trois spécialités médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination dans le recrutement des grandes entreprises : une approche multicanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterproductive Hiring Discrimination Against Women: Evidence From a French Correspondence Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des emplois francs sur les discriminations dans le recrutement : une évaluation par testing répétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking for tipping point in the housing market : evidence from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données de concours au regard des discriminations à l'entrée dans la Fonction Publique d’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02149277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du Service Militaire Volontaire sur l’insertion des jeunes : un bilan complet après deux années d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’impact d’un courrier d’alerte sur les discriminations liées à l’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configuration familiale à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la mobilité quotidienne des jeunes éloignés de l'emploi : une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying preference-based discrimination in rental market : a field experiment in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of firm tax credits. Results from the French natural experiment CICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à un moyen de transport individuel : un testing sur le marché des voitures d'occasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès au logement en France : un testing de couverture nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic discrimination in the rental housing market : an experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous ne dormirez pas chez moi ! Tester la discrimination dans l’hébergement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does labor market history influence the access to hiring interviews?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et l'activité des entreprises : nouveaux approfondissements et extensions pour la période 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès à l'emploi privé et public : les effets de l'origine, de l'adresse, du sexe et de l'orientation sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer une action intensive pour l'insertion des jeunes : le cas du Service Militaire Volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et l'activité des entreprises : approfondissements et extensions pour la période 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de discriminations dans l'accès à la formation professionnelle ? Une réponse par testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor market effects of urban riots : an experimental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES PRACTICING LITERACY SKILLS IMPROVE ACADEMIC PERFORMANCE IN FIRST-YEAR UNIVERSITY STUDENTS? RESULTS FROM A RANDOMIZED EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bellity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU CICE SUR L'EMPLOI, LES SALAIRES ET LA R&D : UNE EVALUATION EX POST RESULTATS COMPLEMENTAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising the take-up of social assistance benefits through a simple mailing: evidence from a French field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU CICE SUR L'EMPLOI, LES SALAIRES ET LA R&D: UNE EVALUATION EX POST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS DANS L'ACCES AU LOGEMENT A PARIS : UNE EXPERIENCE CONTROLEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEGALITES ET DISCRIMINATIONS DANS L'ACCES A LA FONCTION PUBLIQUE D'ETAT : UNE EVALUATION PAR L'ANALYSE DES FICHIERS ADMINISTRATIFS DE CONCOURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lafranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS A L'EMBAUCHE DANS LA SPHERE PUBLIQUE : EFFETS RESPECTIFS DE L'ADRESSE ET DE L'ORIGINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il encourager les étudiants à améliorer leur orthographe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bellity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sarfati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS ETHNIQUES DANS L’ACCES AU LOGEMENT: UNE EXPERIMENTATION EN NOUVELLE-CALEDONIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner des territoires de contrôle pour évaluer une politique localisée : le cas des territoires de soin numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buffeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conformisme des recruteurs : une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'emploi selon l'âge et le genre : les résultats d'une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Langot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la crise sur les disparités locales de sortie du chômage : une première exploration en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are there so many long-term unemployed in Paris?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting biodiversity by developing bio-jobs : A multi branch analysis with an application on French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to employment with age and gender : results of a controlled experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Langot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination in hiring: the curse of motorcycle women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance du chômage ultra-marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does subsidising young people to learn to drive promote social inclusion? Evidence from a large controlled experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Reduced Social Security Contributions on Employment: an Evaluation of the 2003 French Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Order Stochastic Dominance and the Measurement of Hiring Discrimination: A ranking extension of correspondence testings with an application to gender and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Paris de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Evidence of Ethnic and Gender discriminations in the French Labor Market using experimental data: A ranking extension of correspondence testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00664736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Discrimination and Ethnic Origin: An experimental assessment in the Paris suburbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of place of residence on access to employment : a field experiment on qualified young job applicants in Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French &amp;quot;Earned Income Supplement&amp;quot; (RSA) and back-to-work incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing ownership, social housing and unemployment: an econometric analysis of the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are young French jobseekers of ethnic immigrant origin discriminated against? A controlled experiment in the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES DIFFICULTES DE RECRUTEMENT DANS LA RESTAURATION ? UN TEST DE DISCRIMINATION DANS L'ACCES A L'APPRENTISSAGE A PARIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Thao Noet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès en master et origine ethnique : l'inégalité des chances Mars 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlanda Desuza Fils-Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions pour l'égalité des établissements d'enseignement supérieur : un nouvel état des lieux Décembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Stheneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van de Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONDES- Observatoire National des Discriminations et de l'Egalité dans le Supérieur. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection à l'entrée en master : les effets de l'origine et de la religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlanda Desuza Fils-Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation Territoires Zéro chômeur de longue durée : note d'étape du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrino Graceffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kerivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dares; France stratégie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination à l'embauche des femmes voilées en France : un test sur l'accès à l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amynata Bagayoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions pour l'égalité des établissements d'enseignement supérieur : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Masternak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Stheneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONDES- Observatoire National des discriminations et de l'égalité dans le supérieur. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indice de Diversité Patronymique : enjeux, principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kheddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience du territoire francilien en sortie de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Pigalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Belton Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Aboulkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection à l'entrée en master : Les effets du genre et de l'origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlanda Desuza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination dans l'accès aux masters : une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Alexandre Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNADEV. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixité et performances des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Stratégie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisses de charges : stop ou encore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'analyse économique. 2019, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage des Jeux Olympiques et Paralympiques : Revue de littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Kontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Mairie de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et l'activité des entreprises: une nouvelle évaluation ex post pour la période 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir la pauvreté par l'emploi, l'éducation et la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2017, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et la R&D: une évaluation ex post: Résultats complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une plateforme de mobilité routière destinée à des jeunes en difficulté d'insertion : l'expérimentation Mobil Emploi Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] APDOM3-N°14, TEPP-CNRS. 2016, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et la R&D: une évaluation ex post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer la progressivité des prélèvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Discrimination and Ethnic Origin: An experimental assessment in the Paris suburbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TEPP. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie d'une politique régionale de lutte contre les discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la qualité des emplois salariés exercés par les étudiants ? Les enseignements d'une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il subventionner le permis de conduire des jeunes en difficulté d'insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Tao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des nouvelles politiques d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'efficacité d'une campagne de valorisation du bénévolat : Les enseignements de deux expériences contrôlées sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire la fracture spatiale? Une application en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WIKI IO. Réduire les risques de décrochage et d'abandon à la sortie du collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Coursaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Quenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds d’expérimentation pour la jeunesse. 2012, pp.Dossier AP1 - AXE1 - PRGM 6 - n°475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'emploi après un CAP ou un baccalauréat professionnel : Une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et territoires: réparer les fractures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadéquation des qualifications et fracture spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gavrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents parcours offerts par l'Education Nationale procurent-t-ils les mêmes chances d'accéder à l'emploi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les réformes des exonérations générales de cotisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 000 permis pour réussir &amp;quot; Evaluation quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS A L'EMBAUCHE DES JEUNES FRANCILIENS ET INTERSECTIONALITE DU SEXE ET DE L'ORIGINE: LES RESULTATS D'UN TESTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer les emplois favorables à la biodiversité en Ile-de-France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi tant de chômeurs à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être mobile pour trouver un emploi ? Les enseignements d'une expérimentation en région parisienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : Une étude expérimentale en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ? Une analyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que font les villes pour les ménages pauvres. Résultats d'une enquête nationale sur les communes de plus de 20 000 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des aides publiques aux Hôtels Cafés Restaurants et leurs interactions : Une évaluation sur micro-données d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'impact d'un micro-programme social : Une étude de cas expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des aides publiques aux Hôtels Cafés Restaurants et leurs interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU BENEVOLAT SUR L'ACCES A L'EMPLOI : UNE EXPERIENCE CONTROLEE SUR DES JEUNES QUALIFIES D'ILE DE FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du lieu de résidence sur l'accès à l'emploi : une expérience contrôlée sur des jeunes qualifiés en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets des baisses de cotisations sociales sur les bas salaires dans le cadre de la réforme Fillon de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId444"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick L'Horty </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yannick L’Horty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est professeur d’économie à l’Université Gustave Eiffel et directeur de la fédération de recherche du CNRS « Théorie et Evaluation des Politiques Publiques » (FR 2042) qui regroupe 12 laboratoires et 300 chercheurs en Economie, Sociologie et Gestion. Il est également directeur de l’Observatoire National des Discriminations et de l’Egalité dans le Supérieur (ONDES). Ses domaines de recherche sont l’économie du travail, l’économie de la protection sociale et l’évaluation des politiques publiques. Il est l’auteur de 300 publications, dont 120 articles dans des revues scientifiques référencées par le CNRS, 15 ouvrages et 35 chapitres d’ouvrage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien élève de l’école Normale Supérieur de Cachan, section sciences sociales, Yannick L’Horty est docteur en économie de l’Université Paris I et professeur agrégé de Sciences sociales. Il a travaillé dix ans dans l’administration économique (INSEE, Direction du Trésor et CERC) avant de devenir professeur des Universités. Il rejoint l’Université d’Evry-Val-d’Essonne en 1999, puis l’Université Paris-Est Marne-la-Vallée depuis septembre 2010 où est également localisé le siège de la fédération TEPP. Il y dirige le master </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qu’il a créé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick L’Horty est membre du Haut Conseil pour l’Egalité, du comité d’évaluation du plan de relance, et du comité économique d’évaluation France 2030. Il a été membre du Conseil d’Analyse Economique auprès du Premier ministre, du Conseil National de l’Information Statistique, du comité d’orientation de la direction générale de l'administration et de la fonction publique. En juillet 2016, Il a remis un rapport au Premier ministre sur les discriminations dans l’accès à l’emploi public. Il a présidé le comité d’évaluation des territoires d’excellence pour le Ministère des droits des femmes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipels d’enjeux : les politiques publiques dans les économies insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol. XL (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.261.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la diversité : pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kheddache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. XL (3), pp.191-225. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.253.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance partagée et ancrage territorial dans les outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1516y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations à l’embauche dans l’enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 548, pp.3-25. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2025.548.2139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender discrimination in information provided by recruiters for higher education programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlanda Desuza Fils-Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09645292.2025.2507174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les discriminations par une action de formation : une évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 547, pp.3-17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2025.547.2135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des outre-mer français : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mathouraparsad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (3), pp.413-423. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.753.0413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les singularités des terres éparses de la France d’Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mathouraparsad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.31440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du point de basculement sur le marché du logement : les résultats d’une expérience de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 74 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking for Tipping Point in the Housing Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.5-27. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (2), pp.233-262. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.332.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Volunteering Always Pay? An Experimental Analysis of the Impact of Prior Service in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17632/hr26bnbgp2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : les effets croisés du genre, de l’origine et de l’adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 541, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2023.541.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes en microéconomie appliquée. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kamionka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Masclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Revue Economique, 74 (5), pp.667-672. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.745.0667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing ethnic discrimination through formal warning: Evidence from two combined field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.103850. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2022.103850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing discrimation in access to higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Alexandre Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.121. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/48744152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Discrimination In Access To Higher Education: Results From A Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Alexandre Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.121. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/48744152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclical behavior of hiring discrimination: evidence from repeated experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.711-733. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-023-01217-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Gap in Access to the Driving Licence: Experimental Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2203459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cream skimming and discrimination in access to medical care: A field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (8), pp.1868-1883. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hec.4692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes en Microéconomie Appliquée. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kamionka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Masclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, AVANCÉES DE LA RECHERCHE EN MICROÉCONOMIE APPLIQUÉE À L’OCCASION DES XXXVIIIes JMA (Rennes 2022), 74 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à l’emploi : une exploration localisée en pays Avesnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Juin (3), pp.413-430. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.223.0413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is disability more discriminatory in hiring than ethnicity, address or gender ? Evidence from a multi-criteria correspondence experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.114990. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits connexes et aides sociales locales : un nouvel état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 530-31, pp.3 - 26. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2022.530.2064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie d’un programme de formation intensif : le service militaire volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.7-29. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.11048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03924336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits et devoirs du RSA : l’impact des contrôles sur la participation des bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.735-759. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can subsidies paid directly to employers reduce residential discrimination in employment? An assessment based on serial field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (6), pp.1202-1218. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00420980211006033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of five regional health information technology-based programmes to improve health and social care coordination: A quasi-experimental controlled before/after mixed design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Rachid Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buffeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fourneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13558196211065704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écarts de rémunération au recrutement des hommes et des femmes : une investigation en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume XXXVII (1), pp.13-44. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.221.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configurations familiales à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (1), pp.77-114. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2101.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for Discrimination in Leisure Accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.141.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination liée à l’origine, sur le marché du logement à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. XXXVI (1), pp.185-219. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.211.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations à l’embauche dans la sphère publique : effets respectifs de l’adresse et de l’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.31-56. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.711.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the army now … Evaluating an intensive training program for youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.196-210. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09645292.2019.1706075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour market effects of urban riots: An experimental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (3), pp.787-806. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination in Access to Housing: A Test on Urban Areas in Metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 513, pp.27-45. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2019.513.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations in the Market for “Lemons”: A multicriteria correspondence test in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.100192. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecotra.2020.100192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la mobilité quotidienne des jeunes éloignés de l’emploi : une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130 (4), pp.519. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.304.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of spatial and skill mismatches: explaining long-term unemployment in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.283-296. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2018.1462480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labour market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.153-173. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17421772.2019.1559347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à la banque et à l’assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Do competitive examinations promote diversity in civil service? Evidence from France”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting biodiversity by developing bio-jobs: A multi-branch analysis with an illustration using French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean De Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (3/4), pp.306-323. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2017.090006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising Take-Up of Social Assistance Benefits through a Simple Mailing: Evidence from a French Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vol. 128 (5), pp.777-805. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.285.0777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does labour market history influence the access to hiring interviews?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJM-09-2017-0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Competitive Examinations Promote Diversity in Civil Service?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (3), pp.370-382. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/puar.13053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE : une évaluation ex post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/2 (214), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterproductive hiring discrimination against women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJM-01-2016-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Enhanced Mobility of Young People Improve Employment and Housing Outcomes? Evidence from a Large and Controlled Experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jue.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic Discrimination in the Rental Housing Market: An Experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.65-97. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0160017617739065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : une étude expérimentale sur les serveurs en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 206-207 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecop.206.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la crise sur les disparités locales de sorties du chômage : une exploration en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Février (1), pp.175-202. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.161.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 67 (3), pp.525-550. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.673.0525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : analyser les inégalités salariales entre les hommes et les femmes dans la fonction publique avec les données du Système d'information des agents des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lhorty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.89 - 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (2), pp.267-286. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098014563470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : une étude expérimentale sur les serveurs en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 206-207 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecop.206.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie des quartiers prioritaires : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (3), pp.373 - 389. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.673.0373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Analyser les inégalités salariales entre les hommes et les femmes dans la fonction publique avec les données du Système d’information sur les agents des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 488-489, pp.89-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadéquation des qualifications et fracture spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gavrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206-207 (1-2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.2015.8179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois favorables à la biodiversité en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 206-207, pp.143--155. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecop.206.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Order Stochastic Dominance and the Measurement of Hiring Discrimination: A Ranking Extension of Correspondence Testings with an Application to Gender and Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des nouvelles politiques d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125, pp.475 - 498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Evidence of Ethnic and Gender Discriminations in the French Labor Market Using Experimental Data: A Ranking Extension of Responses from Correspondence Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117/118, pp.21. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.117-118.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte du chômage résiste à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LIII (3), pp.45. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.533.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir à l'université avec un emploi salarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Volume XXIX (1), pp.155-187. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.141.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean De Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Émond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'emploi après un CAP ou un baccalauréat professionnel : une évaluation expérimentale dans deux secteurs d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (3), pp.353-375. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.233.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination à l'embauche : les effets du genre et de l'origine se cumulent-ils systématiquement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 464-465-466, pp.141-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination à l'embauche : les effets du genre et de l'origine se cumulent-ils systématiquement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 464 (1), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2013.10234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénévolat et accès à l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.47-69. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.651.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les réformes des exonérations générales de cotisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 126 (7), pp.57-103. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.126.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation expérimentale d'un micro-programme social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume XXVII (1), pp.107-127. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.121.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiscal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.371-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation expérimentale d'un micro-programme social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume XXVII (1), pp.107-127. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.121.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer les baisses de cotisations sociales ultramarines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 125, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi est-il si difficile d'évaluer les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.501.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation aléatoire et expérimentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume XXVI (1), pp.13-48. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.111.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and Employment Access, a Controlled Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.33-56. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.114.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du lieu de résidence sur l’accès à l’emploi : un test de discrimination auprès des jeunes qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 447 (1), pp.71-95. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2011.9711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du lieu de résidence sur l'accès à l'emploi : un test de discrimination auprès de jeunes qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, N° 447, pp.71-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségrégation urbaine et accès à l'emploi. Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Domingues dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.5-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Discriminations: an Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99/100, pp.5. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/41219157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du chômage, sortir du RMI : deux géographies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, mars (1), pp.135-156. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.101.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allègements de cotisations sociales sur l'emploi et les salaires : une évaluation de la réforme Fillon de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Young French Jobseekers of Ethnic Immigrant Origin Discriminated against? A Controlled Experiment in the Paris Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99/100, pp.187. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/41219165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du chômage en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (4), pp.979. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.604.0979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allégements de cotisations sociales sur l'emploi et les salaires : Une évaluation de la réforme de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New poverty of women, usage policies and RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revenu de solidarité active (rsa) effects on back to work incentives [Les effets du revenu de solidarité active sur les gains du retour à l'emploi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.767--776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités territoriales d'accès à l'emploi : une exploration à partir de sources administratives exhaustives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Goujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 415 (1), pp.17-44. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2008.7018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve back to work incentives? [Comment améliorer les gains du retour à l'emploi?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.461--471. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.573.0461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there still a productivity paradox? Two methods for a transatlantic comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (7), pp.533 - 551. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1043859042000269061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, minimum wage and other wages: an econometric study on French macroeconomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (4), pp.277--290. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036840410001674213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french 35 hours and inequality [35 heures et inégalités]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (3), pp.583--594. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3502932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de la productivité en France et aux États-Unis : une réévaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (159), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.2003.6909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01919246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35 heures et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (3), pp.583 - 594. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.543.0583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The causes of unemployment in France : A new ws-ps model estimation [Les causes du chômage en France : une ré-estimation du modèle ws-ps]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (2), pp.271--294. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3503003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de la productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une question structurelle [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.1111--1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique, productivité et emploi : beaucoup d'espoirs, peu de certitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (100), pp.275-288. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.2000.2223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00917883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the increases of the minimum wage decrease the labor cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51, pp.499-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMI revaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50 (3), pp.465-478. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3502720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination à l’emploi et effets de la composition des quartiers en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination dans l'emploi en Nouvelle-Calédonie : une étude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche Ultramarine 2025, Arum 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à l’emploi en Nouvelle-Calédonie : une mesure expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche Ultra Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive tax credits, but very few employment effects: an ex post evaluation of the CICE in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 66ème Congrès annuel de l’Association française de Science économique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès au logement à Paris : Une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dossier : Nature(s) en Ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès à l'emploi public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01470391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau paradigme technico-organisationnel et appropriation d’une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Defalvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières de l'économie sociale et solidaire : XXXIIIes journées de l'Association d'Economie Sociale, [Marne-la-Vallée], 12-13 septembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série 3, Presses universitaires de Louvain, pp.475-489, 2013, Cahiers du CIRTES, 978-2-87558-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il remettre en question les baisses de cotisations sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Palier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Zemmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.1 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations à l'embauche dans l'enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations à l'embauche, âge et origine : une évaluation à l'aide d'un test multi-critères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05534019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of pro diversity actions on discrimination in the recruitment of large companies: a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations à l'embauche, grossesse et parentalité : une première évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05534004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS DANS L'ACCES A L'EMPLOI : UNE EXPLORATION LOCALISEE EN PAYS AVESNOIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans le recrutement des personnes en situation de handicap : un test multi-critere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomie Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexplored Discriminations Towards Youth: Equal Access to Goods and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérer les entreprises ! Une évaluation ex post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l’emploi, la masse salariale et l’activité: approfondissements et extensions pour la période 2013‐2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écarts de rémunération au recrutement des femmes et des hommes : une investigation en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leborgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits et devoirs du RSA : l'impact des contrôles sur la participation des bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les refus de soins discriminatoires : tests multicritères et représentatifs dans trois spécialités médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination dans le recrutement des grandes entreprises : une approche multicanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterproductive Hiring Discrimination Against Women: Evidence From a French Correspondence Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des emplois francs sur les discriminations dans le recrutement : une évaluation par testing répétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking for tipping point in the housing market : evidence from a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données de concours au regard des discriminations à l'entrée dans la Fonction Publique d’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02149277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’impact d’un courrier d’alerte sur les discriminations liées à l’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du Service Militaire Volontaire sur l’insertion des jeunes : un bilan complet après deux années d’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configuration familiale à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la mobilité quotidienne des jeunes éloignés de l'emploi : une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying preference-based discrimination in rental market : a field experiment in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of firm tax credits. Results from the French natural experiment CICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à un moyen de transport individuel : un testing sur le marché des voitures d'occasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès au logement en France : un testing de couverture nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic discrimination in the rental housing market : an experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous ne dormirez pas chez moi ! Tester la discrimination dans l’hébergement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does labor market history influence the access to hiring interviews?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et l'activité des entreprises : nouveaux approfondissements et extensions pour la période 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès à l'emploi privé et public : les effets de l'origine, de l'adresse, du sexe et de l'orientation sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer une action intensive pour l'insertion des jeunes : le cas du Service Militaire Volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et l'activité des entreprises : approfondissements et extensions pour la période 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de discriminations dans l'accès à la formation professionnelle ? Une réponse par testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor market effects of urban riots : an experimental assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES PRACTICING LITERACY SKILLS IMPROVE ACADEMIC PERFORMANCE IN FIRST-YEAR UNIVERSITY STUDENTS? RESULTS FROM A RANDOMIZED EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bellity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU CICE SUR L'EMPLOI, LES SALAIRES ET LA R&D : UNE EVALUATION EX POST RESULTATS COMPLEMENTAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising the take-up of social assistance benefits through a simple mailing: evidence from a French field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU CICE SUR L'EMPLOI, LES SALAIRES ET LA R&D: UNE EVALUATION EX POST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS DANS L'ACCES AU LOGEMENT A PARIS : UNE EXPERIENCE CONTROLEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEGALITES ET DISCRIMINATIONS DANS L'ACCES A LA FONCTION PUBLIQUE D'ETAT : UNE EVALUATION PAR L'ANALYSE DES FICHIERS ADMINISTRATIFS DE CONCOURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lafranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS A L'EMBAUCHE DANS LA SPHERE PUBLIQUE : EFFETS RESPECTIFS DE L'ADRESSE ET DE L'ORIGINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il encourager les étudiants à améliorer leur orthographe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bellity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sarfati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS ETHNIQUES DANS L’ACCES AU LOGEMENT: UNE EXPERIMENTATION EN NOUVELLE-CALEDONIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner des territoires de contrôle pour évaluer une politique localisée : le cas des territoires de soin numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buffeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conformisme des recruteurs : une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'emploi selon l'âge et le genre : les résultats d'une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Langot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la crise sur les disparités locales de sortie du chômage : une première exploration en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are there so many long-term unemployed in Paris?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01102753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting biodiversity by developing bio-jobs : A multi branch analysis with an application on French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to employment with age and gender : results of a controlled experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Langot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination in hiring: the curse of motorcycle women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance du chômage ultra-marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does subsidising young people to learn to drive promote social inclusion? Evidence from a large controlled experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Reduced Social Security Contributions on Employment: an Evaluation of the 2003 French Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Order Stochastic Dominance and the Measurement of Hiring Discrimination: A ranking extension of correspondence testings with an application to gender and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Paris de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00663960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Evidence of Ethnic and Gender discriminations in the French Labor Market using experimental data: A ranking extension of correspondence testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00664736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Discrimination and Ethnic Origin: An experimental assessment in the Paris suburbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of place of residence on access to employment : a field experiment on qualified young job applicants in Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French &amp;quot;Earned Income Supplement&amp;quot; (RSA) and back-to-work incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing ownership, social housing and unemployment: an econometric analysis of the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are young French jobseekers of ethnic immigrant origin discriminated against? A controlled experiment in the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noam Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des difficultés de recrutement dans la restauration ? Un test de discrimination dans l'accèsà l'apprentissage à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Thao Noet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès en master et origine ethnique : l'inégalité des chances Mars 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlanda Desuza Fils-Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions pour l'égalité des établissements d'enseignement supérieur : un nouvel état des lieux Décembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Stheneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van de Bor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONDES- Observatoire National des Discriminations et de l'Egalité dans le Supérieur. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection à l'entrée en master : les effets de l'origine et de la religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlanda Desuza Fils-Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation Territoires Zéro chômeur de longue durée : note d'étape du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrino Graceffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kerivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dares; France stratégie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination à l'embauche des femmes voilées en France : un test sur l'accès à l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amynata Bagayoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indice de Diversité Patronymique : enjeux, principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kheddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions pour l'égalité des établissements d'enseignement supérieur : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Masternak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Stheneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONDES- Observatoire National des discriminations et de l'égalité dans le supérieur. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience du territoire francilien en sortie de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera-Belanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Pigalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Belton Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Aboulkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection à l'entrée en master : Les effets du genre et de l'origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlanda Desuza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination dans l'accès aux masters : une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Alexandre Erb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05533043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chareyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNADEV. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixité et performances des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Stratégie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisses de charges : stop ou encore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'analyse économique. 2019, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage des Jeux Olympiques et Paralympiques : Revue de littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Kontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Mairie de Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et l'activité des entreprises: une nouvelle évaluation ex post pour la période 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir la pauvreté par l'emploi, l'éducation et la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carcillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Huillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Dauphine. 2017, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et la R&D: une évaluation ex post: Résultats complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une plateforme de mobilité routière destinée à des jeunes en difficulté d'insertion : l'expérimentation Mobil Emploi Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] APDOM3-N°14, TEPP-CNRS. 2016, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du CICE sur l'emploi, les salaires et la R&D: une évaluation ex post</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] unknown, CNRS, UPX. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer la progressivité des prélèvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00972293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Discrimination and Ethnic Origin: An experimental assessment in the Paris suburbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TEPP. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie d'une politique régionale de lutte contre les discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la qualité des emplois salariés exercés par les étudiants ? Les enseignements d'une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il subventionner le permis de conduire des jeunes en difficulté d'insertion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Tao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe des nouvelles politiques d'insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekaterina Dmitrijeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'efficacité d'une campagne de valorisation du bénévolat : Les enseignements de deux expériences contrôlées sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire la fracture spatiale? Une application en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WIKI IO. Réduire les risques de décrochage et d'abandon à la sortie du collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Coursaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Quenson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds d’expérimentation pour la jeunesse. 2012, pp.Dossier AP1 - AXE1 - PRGM 6 - n°475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'emploi après un CAP ou un baccalauréat professionnel : Une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi et territoires: réparer les fractures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadéquation des qualifications et fracture spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gavrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents parcours offerts par l'Education Nationale procurent-t-ils les mêmes chances d'accéder à l'emploi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fremigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les réformes des exonérations générales de cotisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 000 permis pour réussir &amp;quot; Evaluation quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kaltenmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS A L'EMBAUCHE DES JEUNES FRANCILIENS ET INTERSECTIONALITE DU SEXE ET DE L'ORIGINE: LES RESULTATS D'UN TESTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer les emplois favorables à la biodiversité en Ile-de-France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi tant de chômeurs à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être mobile pour trouver un emploi ? Les enseignements d'une expérimentation en région parisienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination résidentielle et origine ethnique : Une étude expérimentale en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour protéger la biodiversité ? Une analyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean de Beir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tufféry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'impact d'un micro-programme social : Une étude de cas expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que font les villes pour les ménages pauvres. Résultats d'une enquête nationale sur les communes de plus de 20 000 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des aides publiques aux Hôtels Cafés Restaurants et leurs interactions : Une évaluation sur micro-données d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des aides publiques aux Hôtels Cafés Restaurants et leurs interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU BENEVOLAT SUR L'ACCES A L'EMPLOI : UNE EXPERIENCE CONTROLEE SUR DES JEUNES QUALIFIES D'ILE DE FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brodaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du lieu de résidence sur l'accès à l'emploi : une expérience contrôlée sur des jeunes qualifiés en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets des baisses de cotisations sociales sur les bas salaires dans le cadre de la réforme Fillon de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kwok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId444"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chantreuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.261.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kheddache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.253.0191" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chantreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05567570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.548.2139" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza Fils-Aim&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2025.2507174" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathouraparsad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.753.0413" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathouraparsad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.31440" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brodaty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/hr26bnbgp2.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05196132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kamionka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.745.0667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103850" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Erb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48744152" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01217-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285235v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203459" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4692" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leborgne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.223.0413" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Mahmoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114990" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05206911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.530.2064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0735" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980211006033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rachid Salmi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Roberts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buffeteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourneyron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13558196211065704" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0185" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458688v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.711.0031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2019.1706075" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12483" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c du Parquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2020.100192" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.304.0015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2018.1462480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458683v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2019.1559347" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0049" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396421v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piern&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Beir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.090006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.285.0777" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0231" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156947v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gilles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-01-2016-0004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.10.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617739065" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.206.0055" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.161.0175" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0525" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549753v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lhorty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014563470" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592892v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725273v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0373" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05510033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gavrel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Georges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2015.8179" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Beir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.206.0143" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jekaterina Dmitrijeva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Parquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.21" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225567v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.533.0045" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0155" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line &#201;mond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385895v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0353" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05546748v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10234" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265019v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bougard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.651.0047" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0057" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265366v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.121.0107" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755813v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343726v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658931v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.501.0023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265376v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.111.0013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592939v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.114.0033" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592941v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9711" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05579696v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303446v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Domingues dos Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Tovar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265029v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219157" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592948v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.101.0135" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265034v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Leandri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219165" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.604.0979" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878041v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592952v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2008.7018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvrard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0461" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917522v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1043859042000269061" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878004v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840410001674213" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878005v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502932" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919246v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2003.6909" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917575v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.543.0583" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918037v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878013v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foug&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.2000.2223" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878034v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878033v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Parent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502720" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964799v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04950656v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387408v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022903v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470391v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03052416v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01384307v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zemmour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tavernier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533033v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534019v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131377v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534004v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240802v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235144v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243473v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151075v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240956v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240760v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441144v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441195v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441115v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334132v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333857v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Anne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333840v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878452v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878869v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878945v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878160v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878188v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879553v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878182v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878933v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922651v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878166v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878469v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877681v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878474v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877705v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878480v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522002v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bellity" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521999v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521963v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gray" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521986v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521995v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374425v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lafranchi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374430v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292167v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarfati" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374442v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374406v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374419v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292173v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102757v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102753v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143494v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Emond" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292137v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100317v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870044v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene Jones" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856211v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731005v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663960v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856235v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664736v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812113v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812109v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809693v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292089v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809665v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533211v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Thao Noet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533167v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza Fils-Aime" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533421v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stheneur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van de Bor" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533258v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533100v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amynata Bagayoko" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533439v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Masternak" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533176v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183075v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Aboulkacem" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Saadi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533122v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533043v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131354v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131303v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03947955v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329671v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446145v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carcillo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huillery" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618800v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970977v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618708v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972293v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehmann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100294v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848525v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848539v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848527v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rouland" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Tao" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848543v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856272v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848534v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809586v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746020v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Coursaget" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809581v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809633v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809630v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848530v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736664v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746026v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kaltenmark" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744923v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744940v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744900v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744936v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744913v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744891v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744930v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744905v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744910v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658460v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744917v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745017v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626084v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kwok" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chantreuil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.261.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kheddache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.253.0191" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chantreuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05567570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.548.2139" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza Fils-Aim&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2025.2507174" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mathouraparsad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.753.0413" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mathouraparsad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.31440" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brodaty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/hr26bnbgp2.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05196132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.541.2104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kamionka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.745.0667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103850" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Erb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48744152" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01217-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203459" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4692" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285235v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leborgne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.223.0413" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Mahmoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114990" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05206911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.530.2064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Gall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0735" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980211006033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rachid Salmi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Roberts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buffeteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourneyron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13558196211065704" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.221.0013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0185" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458688v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.711.0031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2019.1706075" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12483" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c du Parquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2020.100192" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.304.0015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2018.1462480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458683v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2019.1559347" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0049" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396421v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piern&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Narcy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean De Beir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.090006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.285.0777" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-09-2017-0231" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156947v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/puar.13053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gilles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265338v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-01-2016-0004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467941v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.10.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617739065" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.206.0055" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.161.0175" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0525" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549753v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lhorty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014563470" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592892v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725273v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0373" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05510033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gavrel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Georges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2015.8179" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Beir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.206.0143" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jekaterina Dmitrijeva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Parquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.117-118.21" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225567v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.533.0045" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0155" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line &#201;mond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385895v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0353" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05546748v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10234" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265019v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bougard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.651.0047" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0057" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265366v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.121.0107" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755813v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343726v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658931v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.501.0023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265376v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.111.0013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592939v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.114.0033" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592941v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9711" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05579696v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303446v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Domingues dos Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Tovar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265029v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219157" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592948v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.101.0135" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265034v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Leandri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41219165" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.604.0979" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878041v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592952v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2008.7018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvrard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0461" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917522v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1043859042000269061" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878004v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840410001674213" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878005v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502932" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919246v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2003.6909" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917575v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.543.0583" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918037v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878013v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foug&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.2000.2223" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878034v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878033v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Parent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502720" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964799v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04950656v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387408v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022903v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470391v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03052416v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01384307v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zemmour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tavernier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533033v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534019v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131377v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534004v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240802v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235144v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243473v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151075v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240956v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240760v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441086v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441144v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441195v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441115v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334132v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02149277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333840v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333857v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Anne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878452v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878869v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878945v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878160v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878188v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879553v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878182v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878933v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922651v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878166v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878469v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877681v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878474v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877705v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878480v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522002v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bellity" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521999v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521963v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gray" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521986v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521995v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374425v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lafranchi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374430v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292167v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarfati" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374442v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374406v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374419v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292173v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102757v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102753v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143494v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Emond" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292137v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100317v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870044v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene Jones" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856211v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731005v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663960v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856235v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664736v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812113v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812109v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809693v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292089v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809665v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533211v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Thao Noet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533167v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza Fils-Aime" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533421v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stheneur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van de Bor" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533258v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533100v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amynata Bagayoko" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533176v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533439v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Masternak" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183075v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Aboulkacem" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Saadi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533122v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berlanda Desuza" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533043v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131354v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131303v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03947955v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329671v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446145v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carcillo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huillery" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618800v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970977v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618708v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00972293v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehmann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100294v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848525v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848539v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848527v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rouland" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Tao" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848543v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856272v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848534v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809586v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746020v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Coursaget" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809581v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809633v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809630v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848530v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736664v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746026v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kaltenmark" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744923v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744940v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744900v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744936v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744913v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744891v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744910v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744930v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744905v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658460v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744917v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745017v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626084v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kwok" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>