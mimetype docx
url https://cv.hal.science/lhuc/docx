--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -510,295 +510,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of human hepatic cytochrome P-450 3A4 expression by antifungal succinate dehydrogenase inhibitors</w:t>
+                <w:t xml:space="preserve">Inhibition of human drug transporter activities by succinate dehydrogenase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Le Vée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Huc</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116261⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 358, pp.142122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567604v1</w:t>
+                <w:t xml:space="preserve">hal-04574279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of human drug transporter activities by succinate dehydrogenase inhibitors</w:t>
+                <w:t xml:space="preserve">Induction of human hepatic cytochrome P-450 3A4 expression by antifungal succinate dehydrogenase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilou Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Tastet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 358, pp.142122. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 276, pp.116261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574279v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis in zebrafish larvae identifies iron-dependent mitochondrial dysfunction as a possible key event of NAFLD progression induced by benzo[a]pyrene/ethanol co-exposure</w:t>
               </w:r>
@@ -1137,533 +1137,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les xénobiotiques, quel impact sur les maladies métaboliques ?</w:t>
+                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Huc</w:t>
+                <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.07.002⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618196v1</w:t>
+                <w:t xml:space="preserve">hal-02170463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+                <w:t xml:space="preserve">Bernard Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ambec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170463v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t>
+                <w:t xml:space="preserve">Disturbances in H dynamics during environmental carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baharia Mograbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163 (163), pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285622v1</w:t>
+                <w:t xml:space="preserve">hal-02179386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbances in H dynamics during environmental carcinogenesis</w:t>
+                <w:t xml:space="preserve">Les xénobiotiques, quel impact sur les maladies métaboliques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baharia Mograbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Huc</w:t>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 163 (163), pp.171-183. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (5), pp.286-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179386v1</w:t>
+                <w:t xml:space="preserve">hal-02618196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionarily conserved susceptibility of the mitochondrial respiratory chain to SDHI pesticides and its consequence on the impact of SDHIs on human cultured cells</w:t>
               </w:r>
@@ -1688,51 +1688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1777,455 +1777,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02409310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Transcriptional and Functional Analysis of Human T Lymphocytes Treated with Benzo[α]pyrene</w:t>
+                <w:t xml:space="preserve">Validation of gelbond® high-throughput alkaline and fpg-modified comet assay using a linear mixed model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Liamin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+                <w:t xml:space="preserve">Hervé Perdry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine B. Gutzkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Brunborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19113626⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (7), pp.595-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/em.22204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940253v1</w:t>
+                <w:t xml:space="preserve">hal-02621813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nrf2 and AhR in metabolic reprogramming after contaminant exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.34-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of gelbond® high-throughput alkaline and fpg-modified comet assay using a linear mixed model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Chevalier</w:t>
+                <w:t xml:space="preserve">Genome-Wide Transcriptional and Functional Analysis of Human T Lymphocytes Treated with Benzo[α]pyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gunnar Brunborg</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (7), pp.595-602. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (11), pp.E3626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/em.22204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms19113626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621813v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage response upon environmental contaminants: an exhausting work for genomic integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2324,51 +2324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørn A Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43, pp.49-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2396,295 +2396,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role for the ATPase inhibitory factor 1 in the environmental carcinogen-induced Warburg phenotype</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resveratrol reverses the Warburg effect by targeting the pyruvate dehydrogenase complex in colon cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Fernier</w:t>
+                <w:t xml:space="preserve">Elise Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gallais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baharia Mograbi</w:t>
+                <w:t xml:space="preserve">Samantha Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normand Podechard</w:t>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auzeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.195. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00269-7⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07006-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518808v1</w:t>
+                <w:t xml:space="preserve">hal-01603368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol reverses the Warburg effect by targeting the pyruvate dehydrogenase complex in colon cancer cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samantha Antonio</w:t>
+                <w:t xml:space="preserve">Role for the ATPase inhibitory factor 1 in the environmental carcinogen-induced Warburg phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+                <w:t xml:space="preserve">Morgane Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Auzeil</w:t>
+                <w:t xml:space="preserve">Isabelle Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baharia Mograbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laprévote</w:t>
+                <w:t xml:space="preserve">Normand Podechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), 16 p. </w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07006-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00269-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603368v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxicity of cytolethal distending toxin (cdt) on isogenic human colorectal cell lines: potential promoting effects for colorectal carcinogenesis</w:t>
               </w:r>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry W. Shay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,90 +2817,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental carcinogen benzo[a]pyrene induces a Warburg-like metabolic reprogramming dependent on NHE1 and associated with cell survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hardonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.30776. </w:t>
@@ -2964,51 +2964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reggie Surya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3098,64 +3098,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hardonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Podechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4258,846 +4258,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane remodeling, an early event in benzo[a]pyrene-induced apoptosis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tekpli</w:t>
+                <w:t xml:space="preserve">Chemistry and biochemistry of lipid peroxidation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Rissel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Huc</w:t>
+                <w:t xml:space="preserve">M. Atalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Sergent</w:t>
+                <w:t xml:space="preserve">N. Bresgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cipak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Eckl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2009.11.014⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (10), pp.1098-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10715762.2010.498477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660136v1</w:t>
+                <w:t xml:space="preserve">hal-02667036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific disintegration of complex II succinate:ubiquinone oxidoreductase links pH changes to oxidative stress for apoptosis induction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of reconstituted metabolic networks to assist in metabolomic data visualization and mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lemarie</w:t>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Mahul-Mellier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Wildridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Scheltema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2010.93⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp.312-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-009-0196-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565452v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane remodeling, an early event in benzo a pyrene-induced apoptosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific disintegration of complex II succinate:ubiquinone oxidoreductase links pH changes to oxidative stress for apoptosis induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rissel</w:t>
+                <w:t xml:space="preserve">Stefan Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lemarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Pazarentzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mahul-Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (2), pp.338-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2010.93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729575v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane remodeling, an early event in benzo[a]pyrene-induced apoptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Rissel</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tekpli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Sergent</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 243 (1), pp.68-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.taap.2009.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729574v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of reconstituted metabolic networks to assist in metabolomic data visualization and mining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+                <w:t xml:space="preserve">Membrane remodeling, an early event in benzo[a]pyrene-induced apoptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tekpli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Scheltema</w:t>
+                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (2), pp.312-321. </w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 243 (1), pp.68-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-009-0196-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2009.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662801v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry and biochemistry of lipid peroxidation products</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane remodeling, an early event in benzo a pyrene-induced apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bresgen</w:t>
+                <w:t xml:space="preserve">X. Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cipak</w:t>
+                <w:t xml:space="preserve">M. Rissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Eckl</w:t>
+                <w:t xml:space="preserve">O. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 248, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/10715762.2010.498477⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02667036v1</w:t>
+                <w:t xml:space="preserve">hal-00729575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic analysis of the regulation of the Na+/H+ exchanger NHE-1 by osmotic shocks.</w:t>
               </w:r>
@@ -5255,51 +5255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5402,51 +5402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Poët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5503,295 +5503,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different mechanisms involved in apoptosis following exposure to benzo[a]pyrene in F258 and Hepa1c1c7 cells.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TRAIL induces receptor-interacting protein 1-dependent and caspase-dependent necrosis-like cell death under acidic extracellular conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker M. Arlt</w:t>
+                <w:t xml:space="preserve">Olivier Meurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steinar Ovrebø</w:t>
+                <w:t xml:space="preserve">Amélie Rébillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Solhaug</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2007.01.008⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (1), pp.218-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-06-1610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690306v1</w:t>
+                <w:t xml:space="preserve">hal-00690349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAIL induces receptor-interacting protein 1-dependent and caspase-dependent necrosis-like cell death under acidic extracellular conditions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meurette</w:t>
+                <w:t xml:space="preserve">Different mechanisms involved in apoptosis following exposure to benzo[a]pyrene in F258 and Hepa1c1c7 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørn A. Holme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Rébillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Huc</w:t>
+                <w:t xml:space="preserve">Volker M. Arlt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Le Moigne</w:t>
+                <w:t xml:space="preserve">Steinar Ovrebø</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Merino</w:t>
+                <w:t xml:space="preserve">Anita Solhaug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 67 (1), pp.218-26. </w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 167 (1), pp.41-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-06-1610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2007.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690349v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">c-Jun NH2-terminal kinase-related Na+/H+ exchanger isoform 1 activation controls hexokinase II expression in benzo(a)pyrene-induced apoptosis.</w:t>
               </w:r>
@@ -5816,64 +5816,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørn A. Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Solhaug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 67 (4), pp.1696-705. </w:t>
@@ -5905,989 +5905,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of monosialoganglioside GM1 against chemically induced apoptosis through targeting of mitochondrial function and iron transport.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple apoptotic pathways induced by p53-dependent acidification in benzo[a]pyrene-exposed hepatic F258 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Rissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Solhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tekpli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 208 (3), pp.527-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.20686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2006.07.014⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699820v1</w:t>
+                <w:t xml:space="preserve">inserm-00130324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane fluidity changes are associated with benzo[a]pyrene-induced apoptosis in F258 cells: protection by exogenous cholesterol.</w:t>
+                <w:t xml:space="preserve">Protective effect of monosialoganglioside GM1 against chemically induced apoptosis through targeting of mitochondrial function and iron transport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tekpli</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rébillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1196/annals.1378.011⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (10), pp.1343-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2006.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699948v1</w:t>
+                <w:t xml:space="preserve">hal-00699820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple apoptotic pathways induced by p53-dependent acidification in benzo[a]pyrene-exposed hepatic F258 cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membrane fluidity changes are associated with benzo[a]pyrene-induced apoptosis in F258 cells: protection by exogenous cholesterol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gorria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tekpli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Morgane Gorria</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 208 (3), pp.527-37. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1090, pp.108-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.20686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1196/annals.1378.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00130324v1</w:t>
+                <w:t xml:space="preserve">hal-00699948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAIL (TNF-related apoptosis-inducing ligand) induces necrosis-like cell death in tumor cells at acidic extracellular pH.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meurette</w:t>
+                <w:t xml:space="preserve">Role for membrane fluidity in ethanol-induced oxidative stress of primary rat hepatocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Chevanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1196/annals.1352.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 313 (1), pp.104-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.104.078634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683522v1</w:t>
+                <w:t xml:space="preserve">hal-02677113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role for membrane fluidity in ethanol-induced oxidative stress of primary rat hepatocytes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuella Pereira</w:t>
+                <w:t xml:space="preserve">TRAIL (TNF-related apoptosis-inducing ligand) induces necrosis-like cell death in tumor cells at acidic extracellular pH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Belhomme</w:t>
+                <w:t xml:space="preserve">Amelie Rebillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Chevanne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Huc</w:t>
+                <w:t xml:space="preserve">Gwénaelle Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 313 (1), pp.104-11. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1056, pp.379-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/jpet.104.078634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1196/annals.1352.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677113v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Na+/H+ exchange as a new target for toxic polycyclic aromatic hydrocarbons.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of carcinogen-bioactivating cytochrome P450 1 isoforms by amiloride derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Sparfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mary Rissel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Vée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Guillouzo</w:t>
+                <w:t xml:space="preserve">Mireille Desille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.03-0316fje⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 67 (9), pp.1711-1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2004.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678074v1</w:t>
+                <w:t xml:space="preserve">hal-02681620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of carcinogen-bioactivating cytochrome P450 1 isoforms by amiloride derivatives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Na+/H+ exchange as a new target for toxic polycyclic aromatic hydrocarbons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Vée</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Rissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Desille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+                <w:t xml:space="preserve">André Guillouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 67 (9), pp.1711-1719. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (2), pp.344-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2004.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.03-0316fje⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681620v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of intracellular pH homeostasis in apoptosis: origins and roles</w:t>
               </w:r>
@@ -7016,51 +7016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7154,51 +7154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Guillouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 129 (3), pp.245-54</w:t>
@@ -7253,359 +7253,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are SDHI pesticides of concern to beekeepers and scientists?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Toxicologie des pesticides : une recherche engagée par essence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APIMONDIA 2025, Sep 2025, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Université et universitaires face aux pressions contemporaines : quelle éthique de l’engagement pour l’enseignement et la recherche?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux- Droit Public, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305070v1</w:t>
+                <w:t xml:space="preserve">hal-05364640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Toxicologie des pesticides : une recherche engagée par essence</w:t>
+                <w:t xml:space="preserve">PFAS et Pesticides dans nos eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université et universitaires face aux pressions contemporaines : quelle éthique de l’engagement pour l’enseignement et la recherche?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux- Droit Public, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Festival Prendre soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liège Université, Sep 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364640v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une science ancrée, collaborative et socialement engagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "Visibilité et utilité sociale de la recherche en sciences humaines et sociales : diversité des acteurs et des collaborations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Psychologie de Bordeaux, Apr 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFAS et Pesticides dans nos eaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Why are SDHI pesticides of concern to beekeepers and scientists?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonmatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chamaraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Prendre soin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liège Université, Sep 2025, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APIMONDIA 2025, Sep 2025, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310368v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de recherches sur le lien entre pesticides et santé</w:t>
               </w:r>
@@ -7792,424 +7792,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reliability of ex-ante pesticide safety assessment: the case of SDHI pesticide carcinogenicity in the European Union</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pesticides SDHI (Succinate Dehydrogenase Inhibitors) : impact sur les mitochondries, maladies neurologiques et paragangliomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticides : Regulatory science in question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sciences Innovations Sociétés (LISIS), Oct 2024, Marne-La Vallée, France</w:t>
+              <w:t xml:space="preserve">Journées de Neurologie en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Neurologie, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947658v1</w:t>
+                <w:t xml:space="preserve">hal-05310308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles stratégies mises en œuvre pour stopper l’exposition aux pesticides toxiques ?</w:t>
+                <w:t xml:space="preserve">Epistemic selectivity : models of carcinogenesis used in pesticides assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Amiante et Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Mutuelle Familiale, Feb 2024, Sénat - Paris, France</w:t>
+              <w:t xml:space="preserve">Pesticides : Regulatory science in question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sciences Innovations Sociétés (LISIS), Oct 2024, Marne-La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310315v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicité des pesticides : de la production de savoirs inconfortables à l’aide à la règlementation et à l’appui des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter une planète empoisonnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIM1Health 2.0; IRD; MNHN, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemic selectivity : models of carcinogenesis used in pesticides assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The reliability of ex-ante pesticide safety assessment: the case of SDHI pesticide carcinogenicity in the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouch Missirian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides : Regulatory science in question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sciences Innovations Sociétés (LISIS), Oct 2024, Marne-La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308768v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides SDHI (Succinate Dehydrogenase Inhibitors) : impact sur les mitochondries, maladies neurologiques et paragangliomes</w:t>
+                <w:t xml:space="preserve">Quelles stratégies mises en œuvre pour stopper l’exposition aux pesticides toxiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Neurologie en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Neurologie, Apr 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Amiante et Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Mutuelle Familiale, Feb 2024, Sénat - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310308v1</w:t>
+                <w:t xml:space="preserve">hal-05310315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides : approche Une seule Santé, Recherche, expertise et santé des territoires</w:t>
               </w:r>
@@ -8327,247 +8327,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides et cancers : science, règlementation, décisions publiques et sociétés</w:t>
+                <w:t xml:space="preserve">Pesticides SDHI : apport du réseau Holimitox sur l'approche EcoHealth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne NUMECAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NUMECAN, Sep 2023, Rennes (Campus Villejean), France</w:t>
+              <w:t xml:space="preserve">Colloque international : Santé environnement travail : des données à la preuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Triangle SciencePo Lyon, Jun 2023, Science Po Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310316v1</w:t>
+                <w:t xml:space="preserve">hal-05310327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides SDHI : apport du réseau Holimitox sur l'approche EcoHealth</w:t>
+                <w:t xml:space="preserve">Pesticides et cancers : science, règlementation, décisions publiques et sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Santé environnement travail : des données à la preuve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Triangle SciencePo Lyon, Jun 2023, Science Po Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne NUMECAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NUMECAN, Sep 2023, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310327v1</w:t>
+                <w:t xml:space="preserve">hal-05310316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological study of pesticides inventoried in Tanzania</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
+                <w:t xml:space="preserve">European regulatory expertise and the assessment of the carcinogenic potential of pesticides: the case of SDHI pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">interdisciplinary approaches to pesticide-related health effects in Africa/Tanzania, Policy Dialog</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ambassade de France en Tanzanie, Apr 2022, Arusha, Tanzania</w:t>
+              <w:t xml:space="preserve">CHEMICAL REGULATION WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jessica Coria, Oct 2022, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310334v1</w:t>
+                <w:t xml:space="preserve">hal-05310331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un cancérigène ?</w:t>
               </w:r>
@@ -8629,316 +8629,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une seule santé dans les territoires : exemple des pesticides sur la santé des territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicological study of pesticides inventoried in Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pluridisciplinaire de la FREDD, biologistes et juristes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche en Environnement pour le Développement Durable, Nov 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">interdisciplinary approaches to pesticide-related health effects in Africa/Tanzania, Policy Dialog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France en Tanzanie, Apr 2022, Arusha, Tanzania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310329v1</w:t>
+                <w:t xml:space="preserve">hal-05310334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European regulatory expertise and the assessment of the carcinogenic potential of pesticides: the case of SDHI pesticides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une seule santé dans les territoires : exemple des pesticides sur la santé des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEMICAL REGULATION WORKSHOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jessica Coria, Oct 2022, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire de la FREDD, biologistes et juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche en Environnement pour le Développement Durable, Nov 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310331v1</w:t>
+                <w:t xml:space="preserve">hal-05310329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food contaminants and environmental carcinogenesis: how can the newly identified mechanisms of toxicity refine risk and hazard assessment?</w:t>
+                <w:t xml:space="preserve">Pesticides and cancers: scientific and temporal gaps between basic knowledge, regulation and public and societal decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l’Ecole Doctorale MCTI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale MCTI, Oct 2021, Le Mée-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">2èmes journées SHS Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHS Pesticides, May 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310338v1</w:t>
+                <w:t xml:space="preserve">hal-05310347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du genre dans la fabrique de la science : cas des perturbateurs endocriniens</w:t>
+                <w:t xml:space="preserve">Food contaminants and environmental carcinogenesis: how can the newly identified mechanisms of toxicity refine risk and hazard assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire INFINITY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire INFINITY, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l’Ecole Doctorale MCTI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale MCTI, Oct 2021, Le Mée-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310339v1</w:t>
+                <w:t xml:space="preserve">hal-05310338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides et cancers : science, règlementation, décisions publiques et sociétés</w:t>
               </w:r>
@@ -8987,178 +8987,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de nouveaux modèles de poissons zèbres pour étudier la cancérogenèse intestinale induite par des polluants</w:t>
+                <w:t xml:space="preserve">Influence du genre dans la fabrique de la science : cas des perturbateurs endocriniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Quillien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Zebrafish du Cancéropôle Grand Sud Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropôle Grand Sud Ouest, Jun 2021, Toulouse &amp; Virtual France, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire INFINITY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire INFINITY, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310354v1</w:t>
+                <w:t xml:space="preserve">hal-05310339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau scientifique HOLIMITOX. Pour une approche intégrée et pluridisciplinaire des liens science-règlementation-décisions publiques et sociétés, liés à l’usage des pesticides</w:t>
+                <w:t xml:space="preserve">Mise en place de nouveaux modèles de poissons zèbres pour étudier la cancérogenèse intestinale induite par des polluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Quillien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de webinaires « les sciences à l’épreuve des crises sanitaires et environnementales », Réseau national du Musée des Sciences de l’Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national du Musée des Sciences de l’Homme, Jun 2021, Rennes (Distanciel), France</w:t>
+              <w:t xml:space="preserve">Séminaire Zebrafish du Cancéropôle Grand Sud Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle Grand Sud Ouest, Jun 2021, Toulouse &amp; Virtual France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310344v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides et cancers : science, règlementation, décisions publiques et sociétés</w:t>
               </w:r>
@@ -9207,437 +9207,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elles ont révolutionné la toxicologie : Rachel Carson et Theo Colborn, pionnières dans la découverte des perturbateurs endocriniens. Exemple de l’influence du genre dans la fabrique de la science</w:t>
+                <w:t xml:space="preserve">Réseau scientifique HOLIMITOX. Pour une approche intégrée et pluridisciplinaire des liens science-règlementation-décisions publiques et sociétés, liés à l’usage des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude du réseau ARPEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau ARPEGE, Jan 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Cycle de webinaires « les sciences à l’épreuve des crises sanitaires et environnementales », Réseau national du Musée des Sciences de l’Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national du Musée des Sciences de l’Homme, Jun 2021, Rennes (Distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310349v1</w:t>
+                <w:t xml:space="preserve">hal-05310344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides and cancers: scientific and temporal gaps between basic knowledge, regulation and public and societal decisions</w:t>
+                <w:t xml:space="preserve">Elles ont révolutionné la toxicologie : Rachel Carson et Theo Colborn, pionnières dans la découverte des perturbateurs endocriniens. Exemple de l’influence du genre dans la fabrique de la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées SHS Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHS Pesticides, May 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude du réseau ARPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau ARPEGE, Jan 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310347v1</w:t>
+                <w:t xml:space="preserve">hal-05310349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental carcinogenesis: when Nrf2 and the anti-oxidant response would drive the clonal evolution in colorectal cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’influence du genre dans la fabrique de la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Della Sudda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European-Societies-of-Toxicology (EUROTOX) -Toxicology Out of the Box</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d’étude INGECSI « Que produit l’andocentrisme de la science ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CERTOP; Université Toulouse-Jean Jaurès, Oct 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618709v1</w:t>
+                <w:t xml:space="preserve">halshs-02439226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence du genre dans la fabrique de la science</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental carcinogenesis: when Nrf2 and the anti-oxidant response would drive the clonal evolution in colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reggie Surya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude INGECSI « Que produit l’andocentrisme de la science ? »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congress of the European-Societies-of-Toxicology (EUROTOX) -Toxicology Out of the Box</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Brussels, Belgium. pp.S33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02439226v1</w:t>
+                <w:t xml:space="preserve">hal-02618709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viande rouge et cancer colorectal : implication de la voie Nrf2/ARE dans la résistance des cellules prénéoplasiques suite à l’exposition aux produits issus de lipoperoxydation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reggie Surya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9656,198 +9668,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">collogue "Nutrition, Microbiote, métabolisme et cancer" NACRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NACRe, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nrf2-dependent antioxidant response could be involved in the resistance of preneoplastic colon cells upon exposure to fecal water of haemoglobin- and red meat- fed rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reggie Surya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting International HNE Club/Health and Food Symposium (SAS) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear factor erythroid 2-related factor-2 activity modulate the differential sensitivity of normal and preneoplasic colonocytes to 4-hydroxynonenal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9869,373 +9881,373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting International HNE Club/Health and Food Symposium (SAS) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O47 Impact du benzo[a]pyrène sur la fonction mitochondriale: quel rôle dans les effets cancérogènes de ce contaminant alimentaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hardonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70319-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex II specific dissociation links pH changes to oxidative stress for apoptosis induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lemarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pazarentzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mahul-Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Grimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international congress Cell Death In Cancer (CDIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, St-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahr-dependent lipid membrane remodelling: an early step facilitating benzo[a]pyrene-induced apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørn A. Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10244,684 +10256,684 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Dendelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th annual meeting of Society of Toxicology and ToxExpo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carcinogen-induced lipid membrane remodelling is essential for the NHE-1 activation involved in related apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Dendelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Meeting 2010 "Ion channels and Cancer"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nrf2/ARE signaling pathway is a key factor in mediating cell death resistance regarding 4-hydroxynonenal (HNE) in pre-neoplastic Apc-mutated colonocytes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intracellular pH, oxidative stress and cell metabolism: a trio which orchestrates cell death in cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Lemarié A., Tekpli X.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HNE-Club meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Cancer cell metabolism: beyond Warburg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810688v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular pH, oxidative stress and cell metabolism: a trio which orchestrates cell death in cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nrf2/ARE signaling pathway is a key factor in mediating cell death resistance regarding 4-hydroxynonenal (HNE) in pre-neoplastic Apc-mutated colonocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lagadic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer cell metabolism: beyond Warburg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">HNE-Club meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744539v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex II specific dissociation links pH changes to oxidative stress for apoptosis induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Pazarentzos E, Mahul-Mellier Al And Grimm S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. 2nd Symposium of the International Society for Proton Dynamics in Cancer (ISPDC) Basic Research to Cancer Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des radeaux lipidiques dans l'apoptose induite par le benzo(a)pyrène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée OUEST-genopole. Lipides, lipidomique et stress oxydant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexokinase II: a key NHE1- and p53-regulated protein in benzo[a]pyrene-induced apoptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10930,123 +10942,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørn A. Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Solhaug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th World Congress on Advances in Oncology and 10th International Symposium on Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Crète, Greece. pp.S40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des microdomaines membranaires dans la modulation de l'échangeur Na+/H+ au cours de l'apoptose chimio-induite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11055,123 +11067,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEIMM 12ème réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzo[a]pyrene-induced apoptosis in hepatic epithelial F258 cells through regulation of mitochondrial hexokinase II expression by NHE1 activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11180,101 +11192,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørn A. Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Research in Environmental Medecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11284,229 +11296,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role for NHE1 in chemically-induced apoptosis In: Proton Homeostasis in Tumorigenesis and cell death processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rébillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Lagadic-Gossmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proton Homeostasis in Tumorigenesis and Cell Death</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost, pp. 65-81, 2011, 978-81-308-0429-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acidic extracellular pH : origin, role in tumorigenesis and cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rébillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11516,208 +11528,208 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Lagadic-Gossmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proton homeostasis in tumorigenesis and cell death processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RESEARCH SIGNPOST, pp. 105-118, 2011, 978-81-308-0429-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role for NHE1 in chemically-induced apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">.X. Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mt. Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proton Homeostasis in Tumorigenesis and Cell Death</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost publishers, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role for Na+/H+ Exchanger 1 (NHE1) in the Control of Apoptotic Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11736,295 +11748,417 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.O. Pickens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CELL APOPTOTIC SIGNALLING PATHWAYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, 222 p., 2006, 1-60021-507-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indépendance de la recherche et de l’expertise dans les contextes de relations public-privé intéressant les domaines de la santé et de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2024, 68 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brissy</w:t>
+                <w:t xml:space="preserve">hal-04612654v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OPINION of the French Agency for Food, Environmental and Occupational Health &amp; Safety on &amp;quot;Updating data on succinate dehydrogenase inhibitor (SDHI)-based plant protection substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2024, 68 p</w:t>
+              <w:t xml:space="preserve">Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). 2023, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04612654v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05468521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses cellulaires précoces suite à une exposition à des contaminants alimentaires et produits néoformés : impact sur la cancérogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique (Toulouse), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02797277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12034,105 +12168,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un cancérigène ? Des îlots de connaissances scientifiques dans de profonds océans de controverses : Cas des pesticides inhibiteurs de la succinate déshydrogénase (SDHI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence HUC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId332"/>
+      <w:footerReference w:type="default" r:id="rId338"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12200,51 +12334,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63381821"/>
+    <w:nsid w:val="EE21F2B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12431,51 +12565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lhuc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0336-7559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890980v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chamaraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117400" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerhoas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carteret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Huchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116261" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le V&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tastet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sergent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-022-09706-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.104.0028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.07.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.06.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02409310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule B&#233;nit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kahn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chretien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113626" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine B. Gutzkow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22204" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01531077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonniere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn A Holme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2017.01.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00269-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Antonio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07006-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemari&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30776" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tekpli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.06.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Mahul-Mellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemari&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Irshad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hwang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.196" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2014.08.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT56MTB5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.138" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.Carolina D. Garciarena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ling Ma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Swietach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Vaughan-Jones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2012.249664" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dendel&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn A. Holme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2011.11.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871487v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000171027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8THZ1BVT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gieules" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2003036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660136v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rissel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2009.11.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP8BKVQF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565452v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grimm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemarie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pazarentzos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mahul-Mellier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2010.93" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tekpli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rissel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sergent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729574v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wildridge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Scheltema" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0196-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atalay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresgen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Eckl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2010.498477" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674405v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Po&#235;t" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801368n" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CGWM91G8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gorria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2007.12.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21395" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3FEC436BBD3A2B717FFEA3E9378D1A3C0E5740B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690306v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker M. Arlt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Ovreb&#248;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Solhaug" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.01.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690349v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meurette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Moigne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-1610" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690320v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-2327" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699820v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.07.014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699948v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1378.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BX9LMLHR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20686" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R70SHZN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rebillard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Le Moigne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1352.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Pereira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belhomme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.104.078634" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678074v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillouzo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.03-0316fje" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681620v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Desille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.01.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683409v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4401466" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681880v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardyn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loewert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Payen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gilbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364640v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310363v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310368v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310365v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310304v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947658v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Muniglia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Missirian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310315v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310299v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308768v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310308v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876082v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310316v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310327v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310334v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310332v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hunsmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310329v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310331v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310338v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310339v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310354v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quillien" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310344v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310349v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310347v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618709v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1140" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439226v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791857v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739579v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122530v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hardonniere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70319-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNPZ10BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744416v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemarie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pazarentzos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675239v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675245v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Rissel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810688v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744539v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Lemari&#233; A., Tekpli X." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804053v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Pazarentzos E, Mahul-Mellier Al And Grimm S." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675819v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690394v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699965v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699963v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682523v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682514v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805467v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.X. Tekpli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebillard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt. Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699966v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612654v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aschieri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797277v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200619v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence HUC" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lhuc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0336-7559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890980v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chamaraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117400" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerhoas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le V&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carteret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tastet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142122" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Huchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sergent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-022-09706-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.104.0028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.06.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02409310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule B&#233;nit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kahn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chretien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine B. Gutzkow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113626" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01531077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonniere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn A Holme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2017.01.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Antonio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07006-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00269-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemari&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30776" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tekpli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.06.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Mahul-Mellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemari&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Irshad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hwang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.196" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2014.08.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT56MTB5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.138" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.Carolina D. Garciarena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ling Ma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Swietach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Vaughan-Jones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2012.249664" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dendel&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn A. Holme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2011.11.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871487v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000171027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8THZ1BVT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gieules" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2003036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atalay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresgen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Eckl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2010.498477" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wildridge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Scheltema" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0196-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grimm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemarie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pazarentzos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mahul-Mellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2010.93" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rissel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2009.11.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP8BKVQF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729574v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tekpli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rissel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sergent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674405v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Po&#235;t" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801368n" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CGWM91G8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gorria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2007.12.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21395" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3FEC436BBD3A2B717FFEA3E9378D1A3C0E5740B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690349v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meurette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Moigne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-1610" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690306v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker M. Arlt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Ovreb&#248;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Solhaug" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.01.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690320v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-2327" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20686" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R70SHZN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699820v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.07.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1378.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BX9LMLHR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677113v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Pereira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belhomme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.104.078634" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683522v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rebillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Le Moigne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1352.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Desille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.01.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678074v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillouzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.03-0316fje" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683409v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4401466" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681880v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardyn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loewert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Payen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364640v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310368v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305070v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310365v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310304v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310308v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308768v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310299v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947658v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Muniglia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Missirian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310315v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876082v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310327v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310331v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310332v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hunsmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310334v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310329v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310339v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quillien" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310344v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439226v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618709v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1140" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJDBKGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791857v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739579v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122530v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hardonniere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70319-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNPZ10BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744416v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemarie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pazarentzos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675239v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675245v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Rissel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744539v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Lemari&#233; A., Tekpli X." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810688v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804053v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Pazarentzos E, Mahul-Mellier Al And Grimm S." TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675819v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690394v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699965v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699963v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682523v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682514v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.X. Tekpli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebillard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt. Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612654v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aschieri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05468521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797277v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200619v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence HUC" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>