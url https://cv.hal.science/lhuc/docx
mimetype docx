--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -510,295 +510,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of human drug transporter activities by succinate dehydrogenase inhibitors</w:t>
+                <w:t xml:space="preserve">Induction of human hepatic cytochrome P-450 3A4 expression by antifungal succinate dehydrogenase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Le Vée</w:t>
+                <w:t xml:space="preserve">Jennifer Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Carteret</w:t>
+                <w:t xml:space="preserve">Lilou Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Tastet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142122⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 276, pp.116261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574279v1</w:t>
+                <w:t xml:space="preserve">hal-04567604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of human hepatic cytochrome P-450 3A4 expression by antifungal succinate dehydrogenase inhibitors</w:t>
+                <w:t xml:space="preserve">Inhibition of human drug transporter activities by succinate dehydrogenase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Vée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilou Huchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Huc</w:t>
+                <w:t xml:space="preserve">Valentin Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 276, pp.116261. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 358, pp.142122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567604v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis in zebrafish larvae identifies iron-dependent mitochondrial dysfunction as a possible key event of NAFLD progression induced by benzo[a]pyrene/ethanol co-exposure</w:t>
               </w:r>
@@ -1271,282 +1271,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t>
+                <w:t xml:space="preserve">Disturbances in H dynamics during environmental carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baharia Mograbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163 (163), pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285622v1</w:t>
+                <w:t xml:space="preserve">hal-02179386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbances in H dynamics during environmental carcinogenesis</w:t>
+                <w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baharia Mograbi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ambec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179386v1</w:t>
+                <w:t xml:space="preserve">hal-02285622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les xénobiotiques, quel impact sur les maladies métaboliques ?</w:t>
               </w:r>
@@ -1943,51 +1943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2266,360 +2266,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental carcinogenesis and pH homeostasis: Not only a matter of dysregulated metabolism</w:t>
+                <w:t xml:space="preserve">Resveratrol reverses the Warburg effect by targeting the pyruvate dehydrogenase complex in colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Hardonniere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Odile Sergent</w:t>
+                <w:t xml:space="preserve">Elise Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørn A Holme</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samantha Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auzeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laprévote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semcancer.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07006-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531077v1</w:t>
+                <w:t xml:space="preserve">hal-01603368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol reverses the Warburg effect by targeting the pyruvate dehydrogenase complex in colon cancer cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental carcinogenesis and pH homeostasis: Not only a matter of dysregulated metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Auzeil</w:t>
+                <w:t xml:space="preserve">Kévin Hardonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laprévote</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jørn A Holme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), 16 p. </w:t>
+              <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.49-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07006-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.semcancer.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603368v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role for the ATPase inhibitory factor 1 in the environmental carcinogen-induced Warburg phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hardonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baharia Mograbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Podechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2664,295 +2664,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity of cytolethal distending toxin (cdt) on isogenic human colorectal cell lines: potential promoting effects for colorectal carcinogenesis</w:t>
+                <w:t xml:space="preserve">The environmental carcinogen benzo[a]pyrene induces a Warburg-like metabolic reprogramming dependent on NHE1 and associated with cell survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Graillot</w:t>
+                <w:t xml:space="preserve">Kevin Hardonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Dormoy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Huc</w:t>
+                <w:t xml:space="preserve">Anthony Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00034⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.30776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep30776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635460v1</w:t>
+                <w:t xml:space="preserve">hal-01359569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental carcinogen benzo[a]pyrene induces a Warburg-like metabolic reprogramming dependent on NHE1 and associated with cell survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotoxicity of cytolethal distending toxin (cdt) on isogenic human colorectal cell lines: potential promoting effects for colorectal carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hardonnière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Saunier</w:t>
+                <w:t xml:space="preserve">Inge Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lemarié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gallais</w:t>
+                <w:t xml:space="preserve">Jerry W. Shay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.30776. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep30776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359569v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red meat and colorectal cancer: Nrf2-dependent antioxidant response contributes to the resistance of preneoplastic colon cells to fecal water of hemoglobin- and beef-fed rats</w:t>
               </w:r>
@@ -3072,51 +3072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzo[a]pyrene-induced nitric oxide production acts as a survival signal targeting mitochondrial membrane potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hardonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4014,51 +4014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low concentrations of bisphenol A induce lipid accumulation mediated by the production of reactive oxygen species in the mitochondria of HepG2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4806,51 +4806,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane remodeling, an early event in benzo[a]pyrene-induced apoptosis.</w:t>
+                <w:t xml:space="preserve">Membrane remodeling, an early event in benzo a pyrene-induced apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rissel</w:t>
@@ -4885,118 +4885,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 248, 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729574v1</w:t>
+                <w:t xml:space="preserve">hal-00729575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane remodeling, an early event in benzo a pyrene-induced apoptosis</w:t>
+                <w:t xml:space="preserve">Membrane remodeling, an early event in benzo[a]pyrene-induced apoptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rissel</w:t>
@@ -5031,73 +5010,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 243 (1), pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2009.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729575v1</w:t>
+                <w:t xml:space="preserve">hal-00729574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic analysis of the regulation of the Na+/H+ exchanger NHE-1 by osmotic shocks.</w:t>
               </w:r>
@@ -6523,51 +6523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Rebillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaelle Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1056, pp.379-87. </w:t>
@@ -6631,77 +6631,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Vée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Desille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67 (9), pp.1711-1719. </w:t>
@@ -7723,333 +7723,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides : entre savoirs inconfortables, règlementation et démocratie sanitaire, l'impossible équation</w:t>
+                <w:t xml:space="preserve">Pesticides SDHI (Succinate Dehydrogenase Inhibitors) : impact sur les mitochondries, maladies neurologiques et paragangliomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avant d’aller sur Mars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Vétérinaire de Lyon, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de Neurologie en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Neurologie, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310304v1</w:t>
+                <w:t xml:space="preserve">hal-05310308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides SDHI (Succinate Dehydrogenase Inhibitors) : impact sur les mitochondries, maladies neurologiques et paragangliomes</w:t>
+                <w:t xml:space="preserve">Epistemic selectivity : models of carcinogenesis used in pesticides assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Neurologie en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Neurologie, Apr 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Pesticides : Regulatory science in question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sciences Innovations Sociétés (LISIS), Oct 2024, Marne-La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310308v1</w:t>
+                <w:t xml:space="preserve">hal-05308768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemic selectivity : models of carcinogenesis used in pesticides assessment</w:t>
+                <w:t xml:space="preserve">Toxicité des pesticides : de la production de savoirs inconfortables à l’aide à la règlementation et à l’appui des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticides : Regulatory science in question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sciences Innovations Sociétés (LISIS), Oct 2024, Marne-La Vallée, France</w:t>
+              <w:t xml:space="preserve">Habiter une planète empoisonnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIM1Health 2.0; IRD; MNHN, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308768v1</w:t>
+                <w:t xml:space="preserve">hal-05310299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicité des pesticides : de la production de savoirs inconfortables à l’aide à la règlementation et à l’appui des politiques publiques</w:t>
+                <w:t xml:space="preserve">Pesticides : entre savoirs inconfortables, règlementation et démocratie sanitaire, l'impossible équation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter une planète empoisonnée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIM1Health 2.0; IRD; MNHN, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Avant d’aller sur Mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Vétérinaire de Lyon, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310299v1</w:t>
+                <w:t xml:space="preserve">hal-05310304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reliability of ex-ante pesticide safety assessment: the case of SDHI pesticide carcinogenicity in the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8471,51 +8471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European regulatory expertise and the assessment of the carcinogenic potential of pesticides: the case of SDHI pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10090,398 +10090,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex II specific dissociation links pH changes to oxidative stress for apoptosis induction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carcinogen-induced lipid membrane remodelling is essential for the NHE-1 activation involved in related apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tekpli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dendelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lemarie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Huc</w:t>
+                <w:t xml:space="preserve">Laure Debure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Pazarentzos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryvonne Rissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international congress Cell Death In Cancer (CDIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, St-Malo, France</w:t>
+              <w:t xml:space="preserve">2nd International Meeting 2010 "Ion channels and Cancer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744416v1</w:t>
+                <w:t xml:space="preserve">hal-00675245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahr-dependent lipid membrane remodelling: an early step facilitating benzo[a]pyrene-induced apoptosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Dendelé</w:t>
+                <w:t xml:space="preserve">Complex II specific dissociation links pH changes to oxidative stress for apoptosis induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lemarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Debure</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Pazarentzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mahul-Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th annual meeting of Society of Toxicology and ToxExpo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">1st international congress Cell Death In Cancer (CDIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, St-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675239v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcinogen-induced lipid membrane remodelling is essential for the NHE-1 activation involved in related apoptosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ahr-dependent lipid membrane remodelling: an early step facilitating benzo[a]pyrene-induced apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørn A. Holme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Dendelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sergent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Meeting 2010 "Ion channels and Cancer"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">49th annual meeting of Society of Toxicology and ToxExpo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675245v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular pH, oxidative stress and cell metabolism: a trio which orchestrates cell death in cancer cells</w:t>
               </w:r>
@@ -11067,51 +11067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11192,51 +11192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørn A. Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11304,281 +11304,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role for NHE1 in chemically-induced apoptosis In: Proton Homeostasis in Tumorigenesis and cell death processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The acidic extracellular pH : origin, role in tumorigenesis and cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rébillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Lagadic-Gossmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proton Homeostasis in Tumorigenesis and Cell Death</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Signpost, pp. 65-81, 2011, 978-81-308-0429-3</w:t>
+              <w:t xml:space="preserve">Proton homeostasis in tumorigenesis and cell death processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESEARCH SIGNPOST, pp. 105-118, 2011, 978-81-308-0429-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682523v1</w:t>
+                <w:t xml:space="preserve">hal-00682514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acidic extracellular pH : origin, role in tumorigenesis and cancer therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role for NHE1 in chemically-induced apoptosis In: Proton Homeostasis in Tumorigenesis and cell death processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tekpli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rébillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Lagadic-Gossmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proton homeostasis in tumorigenesis and cell death processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESEARCH SIGNPOST, pp. 105-118, 2011, 978-81-308-0429-3</w:t>
+              <w:t xml:space="preserve">Proton Homeostasis in Tumorigenesis and Cell Death</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Signpost, pp. 65-81, 2011, 978-81-308-0429-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682514v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role for NHE1 in chemically-induced apoptosis</w:t>
               </w:r>
@@ -11685,51 +11685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role for Na+/H+ Exchanger 1 (NHE1) in the Control of Apoptotic Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11816,51 +11816,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indépendance de la recherche et de l’expertise dans les contextes de relations public-privé intéressant les domaines de la santé et de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12334,51 +12334,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE21F2B2"/>
+    <w:nsid w:val="3F63E35B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12565,51 +12565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lhuc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0336-7559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890980v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chamaraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117400" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerhoas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le V&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carteret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tastet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142122" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Huchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sergent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-022-09706-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.104.0028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.06.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02409310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule B&#233;nit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kahn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chretien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine B. Gutzkow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113626" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01531077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonniere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn A Holme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2017.01.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Antonio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07006-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00269-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemari&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30776" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tekpli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.06.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Mahul-Mellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemari&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Irshad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hwang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.196" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2014.08.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT56MTB5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.138" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.Carolina D. Garciarena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ling Ma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Swietach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Vaughan-Jones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2012.249664" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dendel&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn A. Holme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2011.11.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871487v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000171027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8THZ1BVT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gieules" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2003036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atalay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresgen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Eckl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2010.498477" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wildridge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Scheltema" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0196-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grimm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemarie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pazarentzos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mahul-Mellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2010.93" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rissel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2009.11.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP8BKVQF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729574v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tekpli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rissel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sergent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674405v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Po&#235;t" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801368n" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CGWM91G8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gorria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2007.12.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21395" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3FEC436BBD3A2B717FFEA3E9378D1A3C0E5740B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690349v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meurette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Moigne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-1610" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690306v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker M. Arlt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Ovreb&#248;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Solhaug" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.01.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690320v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-2327" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20686" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R70SHZN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699820v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.07.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1378.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BX9LMLHR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677113v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Pereira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belhomme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.104.078634" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683522v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rebillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Le Moigne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1352.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Desille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.01.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678074v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillouzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.03-0316fje" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683409v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4401466" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681880v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardyn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loewert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Payen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364640v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310368v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305070v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310365v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310304v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310308v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308768v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310299v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947658v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Muniglia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Missirian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310315v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876082v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310327v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310331v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310332v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hunsmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310334v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310329v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310339v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quillien" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310344v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439226v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618709v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1140" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJDBKGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791857v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739579v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122530v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hardonniere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70319-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNPZ10BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744416v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemarie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pazarentzos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675239v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675245v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Rissel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744539v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Lemari&#233; A., Tekpli X." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810688v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804053v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Pazarentzos E, Mahul-Mellier Al And Grimm S." TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675819v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690394v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699965v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699963v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682523v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682514v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.X. Tekpli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebillard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt. Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612654v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aschieri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05468521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797277v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200619v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence HUC" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lhuc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0336-7559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890980v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chamaraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117400" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerhoas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carteret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Huchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116261" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le V&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tastet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sergent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-022-09706-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.104.0028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.06.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02409310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule B&#233;nit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kahn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chretien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine B. Gutzkow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113626" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saunier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Antonio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07006-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01531077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonniere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn A Holme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2017.01.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00269-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemari&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30776" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tekpli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.06.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Mahul-Mellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemari&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Irshad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hwang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.196" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2014.08.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT56MTB5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.138" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.Carolina D. Garciarena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ling Ma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Swietach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Vaughan-Jones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2012.249664" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dendel&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn A. Holme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2011.11.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871487v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000171027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8THZ1BVT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gieules" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2003036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atalay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresgen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Eckl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2010.498477" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wildridge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Scheltema" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0196-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grimm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemarie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pazarentzos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mahul-Mellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2010.93" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rissel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2009.11.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP8BKVQF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tekpli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rissel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sergent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674405v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Po&#235;t" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801368n" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CGWM91G8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gorria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2007.12.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21395" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3FEC436BBD3A2B717FFEA3E9378D1A3C0E5740B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690349v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meurette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Moigne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-1610" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690306v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker M. Arlt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Ovreb&#248;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Solhaug" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.01.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690320v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-2327" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20686" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R70SHZN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699820v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.07.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1378.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BX9LMLHR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677113v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Pereira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belhomme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.104.078634" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683522v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rebillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Le Moigne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1352.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Desille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.01.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678074v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillouzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.03-0316fje" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683409v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4401466" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681880v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardyn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loewert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Payen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364640v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310368v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305070v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310365v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308768v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310299v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947658v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Muniglia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Missirian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310315v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876082v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310327v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310331v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310332v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hunsmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310334v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310329v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310339v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quillien" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310344v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439226v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618709v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1140" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJDBKGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791857v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739579v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122530v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hardonniere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70319-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNPZ10BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675245v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Rissel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744416v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemarie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pazarentzos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675239v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744539v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Lemari&#233; A., Tekpli X." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810688v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804053v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Pazarentzos E, Mahul-Mellier Al And Grimm S." TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675819v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690394v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699965v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699963v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682514v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682523v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.X. Tekpli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebillard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt. Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612654v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aschieri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05468521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797277v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200619v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence HUC" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>