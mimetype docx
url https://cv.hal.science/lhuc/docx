--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0336-7559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=9imSEW8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,7090 +173,7090 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDHI : ces pesticides agricoles qui inquiètent les scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">HOLIMITOX : Le réseau de chercheurs indépendants sur les pesticides SDHI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonmatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chamaraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1130, pp.31-33</w:t>
+              <w:t xml:space="preserve">Abeilles et Fleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 877, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890980v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOLIMITOX : Le réseau de chercheurs indépendants sur les pesticides SDHI.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">SDHI : ces pesticides agricoles qui inquiètent les scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonmatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chamaraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeilles et Fleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 877, pp.46-49</w:t>
+              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1130, pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915294v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluopyram SDHI pesticide alters fish physiology and behaviour despite low in vitro effects on mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonmatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 288, pp.117400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.117400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of human hepatic cytochrome P-450 3A4 expression by antifungal succinate dehydrogenase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilou Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 276, pp.116261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of human drug transporter activities by succinate dehydrogenase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Vée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 358, pp.142122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis in zebrafish larvae identifies iron-dependent mitochondrial dysfunction as a possible key event of NAFLD progression induced by benzo[a]pyrene/ethanol co-exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Imran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (2), pp.371-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10565-022-09706-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des risques des pesticides : entre savoir réglementaire et science académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (4), pp.28-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/re1.104.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03509565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term and Long-Term Carcinogenic Effects of Food Contaminants (4-Hydroxynonenal and Pesticides) on Colorectal Human Cells: Involvement of Genotoxic and Non-Genomic Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana C. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleha Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers13174337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les xénobiotiques, quel impact sur les maladies métaboliques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (5), pp.286-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170463v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbances in H dynamics during environmental carcinogenesis</w:t>
+                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+                <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baharia Mograbi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.06.013⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179386v1</w:t>
+                <w:t xml:space="preserve">hal-02170463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Disturbances in H dynamics during environmental carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baharia Mograbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163 (163), pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285622v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les xénobiotiques, quel impact sur les maladies métaboliques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ambec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618196v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionarily conserved susceptibility of the mitochondrial respiratory chain to SDHI pesticides and its consequence on the impact of SDHIs on human cultured cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Bénit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (11), pp.e0224132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0224132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02409310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of gelbond® high-throughput alkaline and fpg-modified comet assay using a linear mixed model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Perdry</w:t>
+                <w:t xml:space="preserve">Nrf2 and AhR in metabolic reprogramming after contaminant exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine B. Gutzkow</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/em.22204⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621813v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nrf2 and AhR in metabolic reprogramming after contaminant exposure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Genome-Wide Transcriptional and Functional Analysis of Human T Lymphocytes Treated with Benzo[α]pyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.12.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (11), pp.E3626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19113626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699380v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Transcriptional and Functional Analysis of Human T Lymphocytes Treated with Benzo[α]pyrene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of gelbond® high-throughput alkaline and fpg-modified comet assay using a linear mixed model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Perdry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine B. Gutzkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Liamin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Marianne Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Brunborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19113626⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (7), pp.595-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/em.22204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940253v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage response upon environmental contaminants: an exhausting work for genomic integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.28-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol reverses the Warburg effect by targeting the pyruvate dehydrogenase complex in colon cancer cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental carcinogenesis and pH homeostasis: Not only a matter of dysregulated metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Antonio</w:t>
+                <w:t xml:space="preserve">Kévin Hardonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Regazzetti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jørn A Holme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07006-0⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.49-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcancer.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603368v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental carcinogenesis and pH homeostasis: Not only a matter of dysregulated metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role for the ATPase inhibitory factor 1 in the environmental carcinogen-induced Warburg phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baharia Mograbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Hardonniere</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Normand Podechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cancer Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semcancer.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00269-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531077v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role for the ATPase inhibitory factor 1 in the environmental carcinogen-induced Warburg phenotype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Hardonnière</w:t>
+                <w:t xml:space="preserve">Resveratrol reverses the Warburg effect by targeting the pyruvate dehydrogenase complex in colon cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Fernier</w:t>
+                <w:t xml:space="preserve">Samantha Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gallais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baharia Mograbi</w:t>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normand Podechard</w:t>
+                <w:t xml:space="preserve">Nicolas Auzeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.195. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00269-7⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07006-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518808v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental carcinogen benzo[a]pyrene induces a Warburg-like metabolic reprogramming dependent on NHE1 and associated with cell survival</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genotoxicity of cytolethal distending toxin (cdt) on isogenic human colorectal cell lines: potential promoting effects for colorectal carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lemarié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gallais</w:t>
+                <w:t xml:space="preserve">Vanessa Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry W. Shay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep30776⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359569v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity of cytolethal distending toxin (cdt) on isogenic human colorectal cell lines: potential promoting effects for colorectal carcinogenesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The environmental carcinogen benzo[a]pyrene induces a Warburg-like metabolic reprogramming dependent on NHE1 and associated with cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerry W. Shay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Huc</w:t>
+                <w:t xml:space="preserve">Kevin Hardonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00034⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.30776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep30776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635460v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red meat and colorectal cancer: Nrf2-dependent antioxidant response contributes to the resistance of preneoplastic colon cells to fecal water of hemoglobin- and beef-fed rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reggie Surya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (6), pp.635-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/carcin/bgw035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzo[a]pyrene-induced nitric oxide production acts as a survival signal targeting mitochondrial membrane potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hardonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Podechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (7), pp.1597-1608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tiv.2015.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Grimm, 1963-2014, a tragic loss for the scientific community Obituary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L Mahul-Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Irshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (2), pp.247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/cdd.2014.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse effects of long-term exposure to bisphenol A during adulthood leading to hyperglycaemia and hypercholesterolemia in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marmugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ducheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 325, pp.133-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tox.2014.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell death and diseases related to oxidative stress: 4-hydroxynonenal (HNE) in the balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (12), pp.1615-1630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/cdd.2013.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcolemmal localisation of Na+/H+ exchange and Na+-HCO3- co-transport influences the spatial regulation of intracellular pH in rat ventricular myocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">.Carolina D. Garciarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Ling Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Swietach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard D Vaughan-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 591 (Pt 9), pp.2287-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1113/jphysiol.2012.249664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the couple GSK3α/c-Myc as a new regulator of hexokinase II in benzo[a]pyrene-induced apoptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Dendelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørn A. Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (1), pp.94-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tiv.2011.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NHE-1 relocation outside cholesterol-rich membrane microdomains is associated with its benzo[a]pyrene-related apoptotic function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Dendelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (5-6), pp.657-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000171027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00871487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low concentrations of bisphenol A induce lipid accumulation mediated by the production of reactive oxygen species in the mitochondria of HepG2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (5), pp.709-717. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2012.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-Hydroxy-2(E)-nonenal metabolism differs in apc(+/+) cells and in apc(Min/+) cells: it may explain colon cancer promotion by heme iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Baradat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gieules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (11), pp.1984 - 1993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/tx2003036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry and biochemistry of lipid peroxidation products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Atalay</w:t>
+                <w:t xml:space="preserve">Membrane remodeling, an early event in benzo[a]pyrene-induced apoptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bresgen</w:t>
+                <w:t xml:space="preserve">Mary Rissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cipak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.M. Eckl</w:t>
+                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 243 (1), pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2009.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/10715762.2010.498477⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02667036v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of reconstituted metabolic networks to assist in metabolomic data visualization and mining</w:t>
+                <w:t xml:space="preserve">Specific disintegration of complex II succinate:ubiquinone oxidoreductase links pH changes to oxidative stress for apoptosis induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+                <w:t xml:space="preserve">Stefan Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Cottret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anthony Lemarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Wildridge</w:t>
+                <w:t xml:space="preserve">Evangelos Pazarentzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Scheltema</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Laure Mahul-Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (2), pp.312-321. </w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (2), pp.338-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-009-0196-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2010.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662801v1</w:t>
+                <w:t xml:space="preserve">hal-00565452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific disintegration of complex II succinate:ubiquinone oxidoreductase links pH changes to oxidative stress for apoptosis induction</w:t>
+                <w:t xml:space="preserve">Membrane remodeling, an early event in benzo[a]pyrene-induced apoptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Grimm</w:t>
+                <w:t xml:space="preserve">X. Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lemarie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">M. Rissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelos Pazarentzos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2010.93⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 243 (1), pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2009.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565452v1</w:t>
+                <w:t xml:space="preserve">hal-00729574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane remodeling, an early event in benzo[a]pyrene-induced apoptosis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Membrane remodeling, an early event in benzo a pyrene-induced apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tekpli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Sergent</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 248, 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00660136v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane remodeling, an early event in benzo a pyrene-induced apoptosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Use of reconstituted metabolic networks to assist in metabolomic data visualization and mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Sergent</w:t>
+                <w:t xml:space="preserve">David Wildridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Scheltema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp.312-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-009-0196-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729575v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane remodeling, an early event in benzo[a]pyrene-induced apoptosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemistry and biochemistry of lipid peroxidation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Tekpli</w:t>
+                <w:t xml:space="preserve">M. Atalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rissel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Catheline</w:t>
+                <w:t xml:space="preserve">N. Bresgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Sergent</w:t>
+                <w:t xml:space="preserve">A. Cipak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Eckl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2009.11.014⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (10), pp.1098-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10715762.2010.498477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-00729574v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic analysis of the regulation of the Na+/H+ exchanger NHE-1 by osmotic shocks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Poët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (51), pp.13674-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi801368n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new lactoferrin- and iron-dependent lysosomal death pathway is induced by benzo[a]pyrene in hepatic epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 228 (2), pp.212-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.taap.2007.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Na+/H+ exchanger 1 allosteric balance by its localization in cholesterol- and caveolin-rich membrane microdomains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Poët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 216 (1), pp.207-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.21395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAIL induces receptor-interacting protein 1-dependent and caspase-dependent necrosis-like cell death under acidic extracellular conditions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meurette</w:t>
+                <w:t xml:space="preserve">Different mechanisms involved in apoptosis following exposure to benzo[a]pyrene in F258 and Hepa1c1c7 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørn A. Holme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Rébillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Huc</w:t>
+                <w:t xml:space="preserve">Volker M. Arlt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Le Moigne</w:t>
+                <w:t xml:space="preserve">Steinar Ovrebø</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Merino</w:t>
+                <w:t xml:space="preserve">Anita Solhaug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 67 (1), pp.218-26. </w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 167 (1), pp.41-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-06-1610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2007.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690349v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different mechanisms involved in apoptosis following exposure to benzo[a]pyrene in F258 and Hepa1c1c7 cells.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TRAIL induces receptor-interacting protein 1-dependent and caspase-dependent necrosis-like cell death under acidic extracellular conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker M. Arlt</w:t>
+                <w:t xml:space="preserve">Olivier Meurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steinar Ovrebø</w:t>
+                <w:t xml:space="preserve">Amélie Rébillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Solhaug</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2007.01.008⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (1), pp.218-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-06-1610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690306v1</w:t>
+                <w:t xml:space="preserve">hal-00690349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">c-Jun NH2-terminal kinase-related Na+/H+ exchanger isoform 1 activation controls hexokinase II expression in benzo(a)pyrene-induced apoptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørn A. Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Solhaug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 67 (4), pp.1696-705. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-06-2327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple apoptotic pathways induced by p53-dependent acidification in benzo[a]pyrene-exposed hepatic F258 cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Protective effect of monosialoganglioside GM1 against chemically induced apoptosis through targeting of mitochondrial function and iron transport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gorria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Morgane Gorria</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rébillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (10), pp.1343-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2006.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.20686⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00130324v1</w:t>
+                <w:t xml:space="preserve">hal-00699820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of monosialoganglioside GM1 against chemically induced apoptosis through targeting of mitochondrial function and iron transport.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Membrane fluidity changes are associated with benzo[a]pyrene-induced apoptosis in F258 cells: protection by exogenous cholesterol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tekpli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 72 (10), pp.1343-53. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1090, pp.108-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2006.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1196/annals.1378.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699820v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane fluidity changes are associated with benzo[a]pyrene-induced apoptosis in F258 cells: protection by exogenous cholesterol.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Multiple apoptotic pathways induced by p53-dependent acidification in benzo[a]pyrene-exposed hepatic F258 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Rissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Solhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tekpli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 208 (3), pp.527-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.20686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1196/annals.1378.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00699948v1</w:t>
+                <w:t xml:space="preserve">inserm-00130324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role for membrane fluidity in ethanol-induced oxidative stress of primary rat hepatocytes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuella Pereira</w:t>
+                <w:t xml:space="preserve">TRAIL (TNF-related apoptosis-inducing ligand) induces necrosis-like cell death in tumor cells at acidic extracellular pH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Belhomme</w:t>
+                <w:t xml:space="preserve">Amelie Rebillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Chevanne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Huc</w:t>
+                <w:t xml:space="preserve">Gwénaelle Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 313 (1), pp.104-11. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1056, pp.379-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/jpet.104.078634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1196/annals.1352.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677113v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAIL (TNF-related apoptosis-inducing ligand) induces necrosis-like cell death in tumor cells at acidic extracellular pH.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Role for membrane fluidity in ethanol-induced oxidative stress of primary rat hepatocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Chevanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1196/annals.1352.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 313 (1), pp.104-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.104.078634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683522v1</w:t>
+                <w:t xml:space="preserve">hal-02677113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of carcinogen-bioactivating cytochrome P450 1 isoforms by amiloride derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Vée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Desille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67 (9), pp.1711-1719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcp.2004.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Na+/H+ exchange as a new target for toxic polycyclic aromatic hydrocarbons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Guillouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18 (2), pp.344-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.03-0316fje⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of intracellular pH homeostasis in apoptosis: origins and roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecureur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 11 (9), pp.953-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.cdd.4401466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptotic mitochondrial dysfunction induced by benzo(a)pyrene in liver epithelial cells: role of p53 and pHi changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1010, pp.167-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute cytotoxicity of the chemical carcinogen 2-acetylaminofluorene in cultured rat liver epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Loewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Guillouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 129 (3), pp.245-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7245,4048 +7266,4048 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Toxicologie des pesticides : une recherche engagée par essence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université et universitaires face aux pressions contemporaines : quelle éthique de l’engagement pour l’enseignement et la recherche?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux- Droit Public, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PFAS et Pesticides dans nos eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Prendre soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liège Université, Sep 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une science ancrée, collaborative et socialement engagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "Visibilité et utilité sociale de la recherche en sciences humaines et sociales : diversité des acteurs et des collaborations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Psychologie de Bordeaux, Apr 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why are SDHI pesticides of concern to beekeepers and scientists?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonmatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chamaraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APIMONDIA 2025, Sep 2025, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de recherches sur le lien entre pesticides et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine des alternatives aux pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solagro, Mar 2025, Toulouse &amp; Virtual France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution chimique : les enjeux sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Notre maison brûle, et nous chimistes, regardons-nous ailleurs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides SDHI (Succinate Dehydrogenase Inhibitors) : impact sur les mitochondries, maladies neurologiques et paragangliomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pesticides : entre savoirs inconfortables, règlementation et démocratie sanitaire, l'impossible équation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Neurologie en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Neurologie, Apr 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Avant d’aller sur Mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Vétérinaire de Lyon, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310308v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemic selectivity : models of carcinogenesis used in pesticides assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The reliability of ex-ante pesticide safety assessment: the case of SDHI pesticide carcinogenicity in the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouch Missirian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides : Regulatory science in question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sciences Innovations Sociétés (LISIS), Oct 2024, Marne-La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308768v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicité des pesticides : de la production de savoirs inconfortables à l’aide à la règlementation et à l’appui des politiques publiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quelles stratégies mises en œuvre pour stopper l’exposition aux pesticides toxiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter une planète empoisonnée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIM1Health 2.0; IRD; MNHN, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Amiante et Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Mutuelle Familiale, Feb 2024, Sénat - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310299v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides : entre savoirs inconfortables, règlementation et démocratie sanitaire, l'impossible équation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pesticides SDHI (Succinate Dehydrogenase Inhibitors) : impact sur les mitochondries, maladies neurologiques et paragangliomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avant d’aller sur Mars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Vétérinaire de Lyon, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de Neurologie en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Neurologie, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310304v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reliability of ex-ante pesticide safety assessment: the case of SDHI pesticide carcinogenicity in the European Union</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Epistemic selectivity : models of carcinogenesis used in pesticides assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides : Regulatory science in question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sciences Innovations Sociétés (LISIS), Oct 2024, Marne-La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947658v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles stratégies mises en œuvre pour stopper l’exposition aux pesticides toxiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Toxicité des pesticides : de la production de savoirs inconfortables à l’aide à la règlementation et à l’appui des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Amiante et Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Mutuelle Familiale, Feb 2024, Sénat - Paris, France</w:t>
+              <w:t xml:space="preserve">Habiter une planète empoisonnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIM1Health 2.0; IRD; MNHN, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310315v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides : approche Une seule Santé, Recherche, expertise et santé des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études Une seule santé et politiques agricoles, biologistes et juristes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Rochelle Université, Nov 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les enjeux de l’utilisation de produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">le juge administratif face à la protection du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Dauphine, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides SDHI : apport du réseau Holimitox sur l'approche EcoHealth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pesticides et cancers : science, règlementation, décisions publiques et sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Santé environnement travail : des données à la preuve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Triangle SciencePo Lyon, Jun 2023, Science Po Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne NUMECAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NUMECAN, Sep 2023, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310327v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides et cancers : science, règlementation, décisions publiques et sociétés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pesticides SDHI : apport du réseau Holimitox sur l'approche EcoHealth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne NUMECAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NUMECAN, Sep 2023, Rennes (Campus Villejean), France</w:t>
+              <w:t xml:space="preserve">Colloque international : Santé environnement travail : des données à la preuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Triangle SciencePo Lyon, Jun 2023, Science Po Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310316v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European regulatory expertise and the assessment of the carcinogenic potential of pesticides: the case of SDHI pesticides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Qu’est-ce qu’un cancérigène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Hunsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEMICAL REGULATION WORKSHOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jessica Coria, Oct 2022, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Cycle de conférence "Transformations du cancer à l'ère du capitalisme sanitaire et de la génomique globalisés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310331v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’un cancérigène ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Toxicological study of pesticides inventoried in Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférence "Transformations du cancer à l'ère du capitalisme sanitaire et de la génomique globalisés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">interdisciplinary approaches to pesticide-related health effects in Africa/Tanzania, Policy Dialog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France en Tanzanie, Apr 2022, Arusha, Tanzania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310332v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological study of pesticides inventoried in Tanzania</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une seule santé dans les territoires : exemple des pesticides sur la santé des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">interdisciplinary approaches to pesticide-related health effects in Africa/Tanzania, Policy Dialog</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ambassade de France en Tanzanie, Apr 2022, Arusha, Tanzania</w:t>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire de la FREDD, biologistes et juristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche en Environnement pour le Développement Durable, Nov 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310334v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une seule santé dans les territoires : exemple des pesticides sur la santé des territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">European regulatory expertise and the assessment of the carcinogenic potential of pesticides: the case of SDHI pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pluridisciplinaire de la FREDD, biologistes et juristes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche en Environnement pour le Développement Durable, Nov 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CHEMICAL REGULATION WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jessica Coria, Oct 2022, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310329v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides and cancers: scientific and temporal gaps between basic knowledge, regulation and public and societal decisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Food contaminants and environmental carcinogenesis: how can the newly identified mechanisms of toxicity refine risk and hazard assessment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées SHS Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHS Pesticides, May 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l’Ecole Doctorale MCTI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale MCTI, Oct 2021, Le Mée-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310347v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food contaminants and environmental carcinogenesis: how can the newly identified mechanisms of toxicity refine risk and hazard assessment?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence du genre dans la fabrique de la science : cas des perturbateurs endocriniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l’Ecole Doctorale MCTI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale MCTI, Oct 2021, Le Mée-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire INFINITY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire INFINITY, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310338v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides et cancers : science, règlementation, décisions publiques et sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées « Risques Environnementaux émergents" Cancéropôle Grand Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cancéropôle Grand Sud-Ouest, Oct 2021, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du genre dans la fabrique de la science : cas des perturbateurs endocriniens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mise en place de nouveaux modèles de poissons zèbres pour étudier la cancérogenèse intestinale induite par des polluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Quillien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire INFINITY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire INFINITY, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire Zebrafish du Cancéropôle Grand Sud Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle Grand Sud Ouest, Jun 2021, Toulouse &amp; Virtual France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310339v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de nouveaux modèles de poissons zèbres pour étudier la cancérogenèse intestinale induite par des polluants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pesticides et cancers : science, règlementation, décisions publiques et sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Quillien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Zebrafish du Cancéropôle Grand Sud Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropôle Grand Sud Ouest, Jun 2021, Toulouse &amp; Virtual France, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'IRSET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSET, Jun 2021, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310354v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides et cancers : science, règlementation, décisions publiques et sociétés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Réseau scientifique HOLIMITOX. Pour une approche intégrée et pluridisciplinaire des liens science-règlementation-décisions publiques et sociétés, liés à l’usage des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'IRSET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSET, Jun 2021, Rennes (Campus Villejean), France</w:t>
+              <w:t xml:space="preserve">Cycle de webinaires « les sciences à l’épreuve des crises sanitaires et environnementales », Réseau national du Musée des Sciences de l’Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national du Musée des Sciences de l’Homme, Jun 2021, Rennes (Distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310341v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau scientifique HOLIMITOX. Pour une approche intégrée et pluridisciplinaire des liens science-règlementation-décisions publiques et sociétés, liés à l’usage des pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Elles ont révolutionné la toxicologie : Rachel Carson et Theo Colborn, pionnières dans la découverte des perturbateurs endocriniens. Exemple de l’influence du genre dans la fabrique de la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de webinaires « les sciences à l’épreuve des crises sanitaires et environnementales », Réseau national du Musée des Sciences de l’Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national du Musée des Sciences de l’Homme, Jun 2021, Rennes (Distanciel), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude du réseau ARPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau ARPEGE, Jan 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310344v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elles ont révolutionné la toxicologie : Rachel Carson et Theo Colborn, pionnières dans la découverte des perturbateurs endocriniens. Exemple de l’influence du genre dans la fabrique de la science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pesticides and cancers: scientific and temporal gaps between basic knowledge, regulation and public and societal decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude du réseau ARPEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau ARPEGE, Jan 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2èmes journées SHS Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHS Pesticides, May 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310349v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence du genre dans la fabrique de la science</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Environmental carcinogenesis: when Nrf2 and the anti-oxidant response would drive the clonal evolution in colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reggie Surya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude INGECSI « Que produit l’andocentrisme de la science ? »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congress of the European-Societies-of-Toxicology (EUROTOX) -Toxicology Out of the Box</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Brussels, Belgium. pp.S33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02439226v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental carcinogenesis: when Nrf2 and the anti-oxidant response would drive the clonal evolution in colorectal cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’influence du genre dans la fabrique de la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Della Sudda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European-Societies-of-Toxicology (EUROTOX) -Toxicology Out of the Box</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d’étude INGECSI « Que produit l’andocentrisme de la science ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CERTOP; Université Toulouse-Jean Jaurès, Oct 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02618709v1</w:t>
+                <w:t xml:space="preserve">halshs-02439226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viande rouge et cancer colorectal : implication de la voie Nrf2/ARE dans la résistance des cellules prénéoplasiques suite à l’exposition aux produits issus de lipoperoxydation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reggie Surya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">collogue "Nutrition, Microbiote, métabolisme et cancer" NACRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NACRe, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nrf2-dependent antioxidant response could be involved in the resistance of preneoplastic colon cells upon exposure to fecal water of haemoglobin- and red meat- fed rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reggie Surya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting International HNE Club/Health and Food Symposium (SAS) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear factor erythroid 2-related factor-2 activity modulate the differential sensitivity of normal and preneoplasic colonocytes to 4-hydroxynonenal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting International HNE Club/Health and Food Symposium (SAS) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O47 Impact du benzo[a]pyrène sur la fonction mitochondriale: quel rôle dans les effets cancérogènes de ce contaminant alimentaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hardonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées Francophones de Nutrition, JFN 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70319-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcinogen-induced lipid membrane remodelling is essential for the NHE-1 activation involved in related apoptosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex II specific dissociation links pH changes to oxidative stress for apoptosis induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryvonne Rissel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Lemarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Pazarentzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mahul-Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Meeting 2010 "Ion channels and Cancer"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">1st international congress Cell Death In Cancer (CDIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, St-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675245v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex II specific dissociation links pH changes to oxidative stress for apoptosis induction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Mahul-Mellier</w:t>
+                <w:t xml:space="preserve">Ahr-dependent lipid membrane remodelling: an early step facilitating benzo[a]pyrene-induced apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørn A. Holme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tekpli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dendelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Grimm</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Debure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international congress Cell Death In Cancer (CDIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, St-Malo, France</w:t>
+              <w:t xml:space="preserve">49th annual meeting of Society of Toxicology and ToxExpo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744416v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahr-dependent lipid membrane remodelling: an early step facilitating benzo[a]pyrene-induced apoptosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Carcinogen-induced lipid membrane remodelling is essential for the NHE-1 activation involved in related apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Dendelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th annual meeting of Society of Toxicology and ToxExpo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">2nd International Meeting 2010 "Ion channels and Cancer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675239v1</w:t>
+                <w:t xml:space="preserve">hal-00675245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular pH, oxidative stress and cell metabolism: a trio which orchestrates cell death in cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Lemarié A., Tekpli X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer cell metabolism: beyond Warburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nrf2/ARE signaling pathway is a key factor in mediating cell death resistance regarding 4-hydroxynonenal (HNE) in pre-neoplastic Apc-mutated colonocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HNE-Club meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex II specific dissociation links pH changes to oxidative stress for apoptosis induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Pazarentzos E, Mahul-Mellier Al And Grimm S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. 2nd Symposium of the International Society for Proton Dynamics in Cancer (ISPDC) Basic Research to Cancer Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des radeaux lipidiques dans l'apoptose induite par le benzo(a)pyrène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée OUEST-genopole. Lipides, lipidomique et stress oxydant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexokinase II: a key NHE1- and p53-regulated protein in benzo[a]pyrene-induced apoptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørn A. Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Solhaug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th World Congress on Advances in Oncology and 10th International Symposium on Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Crète, Greece. pp.S40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des microdomaines membranaires dans la modulation de l'échangeur Na+/H+ au cours de l'apoptose chimio-induite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEIMM 12ème réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzo[a]pyrene-induced apoptosis in hepatic epithelial F258 cells through regulation of mitochondrial hexokinase II expression by NHE1 activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørn A. Holme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Rissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Research in Environmental Medecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11296,503 +11317,503 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acidic extracellular pH : origin, role in tumorigenesis and cancer therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Role for NHE1 in chemically-induced apoptosis In: Proton Homeostasis in Tumorigenesis and cell death processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tekpli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rébillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Lagadic-Gossmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proton homeostasis in tumorigenesis and cell death processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESEARCH SIGNPOST, pp. 105-118, 2011, 978-81-308-0429-3</w:t>
+              <w:t xml:space="preserve">Proton Homeostasis in Tumorigenesis and Cell Death</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Signpost, pp. 65-81, 2011, 978-81-308-0429-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682514v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role for NHE1 in chemically-induced apoptosis In: Proton Homeostasis in Tumorigenesis and cell death processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The acidic extracellular pH : origin, role in tumorigenesis and cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Dimanche-Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rébillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Lagadic-Gossmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proton Homeostasis in Tumorigenesis and Cell Death</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Signpost, pp. 65-81, 2011, 978-81-308-0429-3</w:t>
+              <w:t xml:space="preserve">Proton homeostasis in tumorigenesis and cell death processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESEARCH SIGNPOST, pp. 105-118, 2011, 978-81-308-0429-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682523v1</w:t>
+                <w:t xml:space="preserve">hal-00682514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role for NHE1 in chemically-induced apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">.X. Tekpli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rebillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mt. Dimanche-Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proton Homeostasis in Tumorigenesis and Cell Death</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research Signpost publishers, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role for Na+/H+ Exchanger 1 (NHE1) in the Control of Apoptotic Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tekpli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.O. Pickens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CELL APOPTOTIC SIGNALLING PATHWAYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, 222 p., 2006, 1-60021-507-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11802,269 +11823,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indépendance de la recherche et de l’expertise dans les contextes de relations public-privé intéressant les domaines de la santé et de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2024, 68 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPINION of the French Agency for Food, Environmental and Occupational Health &amp; Safety on &amp;quot;Updating data on succinate dehydrogenase inhibitor (SDHI)-based plant protection substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). 2023, 50 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05468521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12074,91 +12095,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses cellulaires précoces suite à une exposition à des contaminants alimentaires et produits néoformés : impact sur la cancérogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique (Toulouse), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02797277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12168,105 +12189,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un cancérigène ? Des îlots de connaissances scientifiques dans de profonds océans de controverses : Cas des pesticides inhibiteurs de la succinate déshydrogénase (SDHI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence HUC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philosophie. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId338"/>
+      <w:footerReference w:type="default" r:id="rId339"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12334,51 +12355,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F63E35B"/>
+    <w:nsid w:val="D30DF1CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12565,51 +12586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lhuc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0336-7559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890980v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chamaraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117400" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerhoas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carteret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Huchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116261" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le V&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tastet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sergent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-022-09706-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.104.0028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.06.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02409310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule B&#233;nit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kahn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chretien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine B. Gutzkow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113626" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saunier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Antonio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07006-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01531077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonniere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn A Holme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2017.01.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00269-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemari&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30776" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tekpli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.06.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Mahul-Mellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemari&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Irshad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hwang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.196" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2014.08.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT56MTB5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.138" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.Carolina D. Garciarena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ling Ma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Swietach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Vaughan-Jones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2012.249664" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dendel&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn A. Holme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2011.11.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871487v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000171027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8THZ1BVT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gieules" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2003036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atalay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresgen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Eckl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2010.498477" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wildridge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Scheltema" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0196-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grimm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemarie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pazarentzos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mahul-Mellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2010.93" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rissel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2009.11.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP8BKVQF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tekpli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rissel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sergent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674405v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Po&#235;t" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801368n" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CGWM91G8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gorria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2007.12.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21395" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3FEC436BBD3A2B717FFEA3E9378D1A3C0E5740B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690349v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meurette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Moigne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-1610" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690306v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker M. Arlt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Ovreb&#248;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Solhaug" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.01.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690320v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-2327" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20686" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R70SHZN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699820v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.07.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1378.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BX9LMLHR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677113v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Pereira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belhomme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.104.078634" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683522v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rebillard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Le Moigne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1352.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Desille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.01.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678074v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillouzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.03-0316fje" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683409v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4401466" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681880v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardyn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loewert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Payen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364640v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310368v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305070v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310365v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310308v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308768v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310299v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947658v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Muniglia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Missirian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310315v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876082v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310327v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310331v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310332v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hunsmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310334v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310329v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310339v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quillien" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310344v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439226v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618709v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1140" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJDBKGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791857v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739579v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122530v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hardonniere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70319-4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNPZ10BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675245v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Rissel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744416v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemarie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pazarentzos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675239v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744539v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Lemari&#233; A., Tekpli X." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810688v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804053v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Pazarentzos E, Mahul-Mellier Al And Grimm S." TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675819v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690394v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699965v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699963v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682514v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682523v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.X. Tekpli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebillard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt. Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612654v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aschieri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05468521v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797277v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200619v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence HUC" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lhuc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0336-7559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=9imSEW8AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915294v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chamaraux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890980v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815837v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117400" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerhoas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carteret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Huchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574279v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le V&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tastet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sergent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-022-09706-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.104.0028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.07.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179386v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.06.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02409310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule B&#233;nit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Kahn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chretien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224132" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940253v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113626" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine B. Gutzkow" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22204" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01531077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonniere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn A Holme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcancer.2017.01.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00269-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603368v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Antonio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07006-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Dormoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry W. Shay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemari&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30776" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reggie Surya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgw035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163757v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tekpli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.06.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Mahul-Mellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemari&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Irshad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hwang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2014.196" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marmugi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2014.08.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT56MTB5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2013.138" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.Carolina D. Garciarena" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ling Ma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Swietach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Vaughan-Jones" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2012.249664" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dendel&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn A. Holme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2011.11.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871487v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000171027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940780v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8THZ1BVT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644375v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gieules" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2003036" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660136v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rissel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2009.11.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP8BKVQF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grimm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemarie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pazarentzos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mahul-Mellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2010.93" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729574v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tekpli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rissel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sergent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729575v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wildridge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Scheltema" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0196-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atalay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bresgen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Eckl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2010.498477" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacroix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Po&#235;t" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morello" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801368n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CGWM91G8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674390v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gorria" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2007.12.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696172v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21395" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3FEC436BBD3A2B717FFEA3E9378D1A3C0E5740B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690306v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker M. Arlt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Ovreb&#248;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Solhaug" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2007.01.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meurette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie R&#233;billard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Moigne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Merino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-1610" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690320v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-2327" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699820v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2006.07.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1378.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BX9LMLHR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130324v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20686" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1R70SHZN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rebillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Le Moigne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1352.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Pereira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belhomme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.104.078634" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681620v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Desille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2004.01.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678074v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Dimanche-Boitre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillouzo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.03-0316fje" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683409v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.cdd.4401466" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardyn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loewert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Payen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364640v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305070v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gilbert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310365v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310367v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310304v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947658v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Muniglia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Missirian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310315v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310308v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308768v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310299v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308764v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876082v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310327v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310332v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Hunsmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310334v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310329v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310338v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310339v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310337v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quillien" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310344v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310347v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618709v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1140" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJDBKGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439226v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178523v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791857v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739579v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122530v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hardonniere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70319-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNPZ10BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemarie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pazarentzos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675239v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675245v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Rissel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744539v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Lemari&#233; A., Tekpli X." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810688v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804053v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Pazarentzos E, Mahul-Mellier Al And Grimm S." TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675819v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690394v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699965v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699963v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682523v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682514v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805467v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.X. Tekpli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt. Dimanche-Boitrel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699966v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612654v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aschieri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05468521v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claudepierre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797277v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200619v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence HUC" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>