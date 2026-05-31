--- v0 (2026-03-28)
+++ v1 (2026-05-31)
@@ -416,243 +416,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04733259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’impatto delle Medical Humanities nella formazione delle professioni sanitarie e nelle pratiche di cura. Una revisione narrativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Lombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi di Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special issue, pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26350/000309_000173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04701875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’insegnamento delle Medical Humanities: risultati di uno studio sui corsi di laurea in medicina e chirurgia in Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Murero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Paolo Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Italian Medical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Quaderni delle Conferenze Permanenti delle Facoltà e delle Scuole di Medicina, 88, pp.3922-3927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04701971v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-04701875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Social Egg Freezing”. A New Challenge for Human Reproduction and Gender Roles</w:t>
               </w:r>
@@ -814,338 +814,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04701977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The impact of COVID 19 on migrants in Italy. Local contagion and global health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Sannella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESA RN16 Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maternità in carcere. Una ricerca sulla salute riproduttiva delle donne negli Istituti a custodia attenuata per madri detenute (ICAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomie locali e servizi sociali, Quadrimestrale di studi e ricerche sul welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3, pp.509-523. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1447/99923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1447/99923⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04724886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Sannella</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender based violence between reproduction and social change. Research and action in four Italian municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA RN16 Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 special issue</w:t>
+              <w:t xml:space="preserve">L'Altro Diritto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.162-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04735942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The medicalisation of infertility. Mens discourse between marginalisation and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salute e società</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, The art of ART : Assisted Reproductive Technology challeging gender, biomedicine and inequalities, 2, pp.56-71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/ses2018-002005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3280/ses2018-002005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04736093v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04735942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Challenges for Human Reproduction: “Cross-Border Reproductive Care” and “Social Egg Freezing</w:t>
               </w:r>
@@ -1804,187 +1804,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04744607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Body, Gender and Human Reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salute e società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, anno III (3), pp.157-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SES2009-EN2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04744610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Donne immigrate in Italia: percorsi migratori e salute riproduttiva,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passaggi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8, pp.26-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04744612v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-04744610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il mercato delle vite future cresce nell’ambiguità etica</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riproduzione assistita e trasformazioni della famiglia italiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Pizzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuova civiltà delle macchine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, anno XIX (1), pp.84-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2203,51 +2203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I luoghi comuni della Procreazione medica assistita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Pizzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualità/Equità. Scienza etica e informazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, marzo, pp.76-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2476,77 +2476,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insegnamento delle Medical Humanities nei Corsi di Laurea delle professioni sanitarie in Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Lombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Murero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Paolo Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4678,51 +4678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpo medico e corpo femminile. Parto, riproduzione artificiale, menopausa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4779,51 +4779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madre provetta: costi, benefici e limiti della procreazione artificiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Pizzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franco Angeli. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4854,51 +4854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternità in laboratorio. Etica e società nella riproduzione artificiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Pizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lombardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5967,51 +5967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues D&#233;chaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lombardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733245v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinia Pascucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2024-003011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ferrara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Langiano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Esposito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Lo Moro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/her/cyae027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Murero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Paolo Guzzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Moretti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lombi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/000309_000173" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/2279-5057/AG2022.11.22.1968" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sannella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donfrancesco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2021-002-S1006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/99923" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ses2018-002005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15781/2m90-hw72" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/2279-5057/AG2017.6.11.391" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Tognetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/2279-5057/ag.2016.5.9.366" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/84639" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2009-EN2012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744610v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Pizzini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://series.francoangeli.it/index.php/oa/catalog/book/1196" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scavarda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://series.francoangeli.it/index.php/oa/catalog/view/1130/996/6335" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presidieducativi.it/homepage/progetti/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Biancheri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utetuniversita.it/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Gucciardo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Moscatelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Pascoal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://francoangeli.it" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733221v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://series.francoangeli.it/index.php/oa/index" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815287922#" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazia Bartholini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/9788835101376" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ismu.org/il-volume-xxv-rapporto-sulle-migrazioni-2019/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://series.francoangeli.it/index.php/oa/catalog/view/441/248/2129" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro/Diventare-padri-nel-terzo-millennio?Id=23849" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857533155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?ID=23288&amp;Tipo=Libro&amp;strRicercaTesto=&amp;titolo=radicamenti,++discriminazioni+e+narrazioni+di+genere+nel+mediterraneo++" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro/La-salute-per-tutti.-Un'indagine-sulle-origini-della-sociologia-della-salute-in-Italia?Id=22921" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736328v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mambrini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro/9788891705174/Sociologia-e-salute-di-genere?id=22051%20%%3E" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736360v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ismu.org/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maggiolieditore.it" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Zordo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734326v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/scheda_libro.aspx?Id=13712" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734329v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro/Corpo-medico-e-corpo-femminile.?Id=8053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734331v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro/Madre-provetta?Id=2539" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rosenbergesellier.it/ita/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733767v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744603v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sophie Sarcinelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2018-002001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04727723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues D&#233;chaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lombardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733245v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinia Pascucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2024-003011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ferrara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Langiano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Esposito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Lo Moro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/her/cyae027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Lombi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/000309_000173" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Murero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Paolo Guzzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Moretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/2279-5057/AG2022.11.22.1968" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sannella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donfrancesco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2021-002-S1006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/99923" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ses2018-002005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15781/2m90-hw72" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/2279-5057/AG2017.6.11.391" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Tognetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/2279-5057/ag.2016.5.9.366" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1447/84639" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2009-EN2012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Pizzini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://series.francoangeli.it/index.php/oa/catalog/book/1196" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scavarda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://series.francoangeli.it/index.php/oa/catalog/view/1130/996/6335" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presidieducativi.it/homepage/progetti/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Biancheri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utetuniversita.it/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Gucciardo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Moscatelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Pascoal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://francoangeli.it" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733221v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://series.francoangeli.it/index.php/oa/index" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815287922#" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazia Bartholini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/9788835101376" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ismu.org/il-volume-xxv-rapporto-sulle-migrazioni-2019/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://series.francoangeli.it/index.php/oa/catalog/view/441/248/2129" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro/Diventare-padri-nel-terzo-millennio?Id=23849" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857533155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?ID=23288&amp;Tipo=Libro&amp;strRicercaTesto=&amp;titolo=radicamenti,++discriminazioni+e+narrazioni+di+genere+nel+mediterraneo++" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro/La-salute-per-tutti.-Un'indagine-sulle-origini-della-sociologia-della-salute-in-Italia?Id=22921" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736328v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mambrini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro/9788891705174/Sociologia-e-salute-di-genere?id=22051%20%%3E" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736360v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ismu.org/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maggiolieditore.it" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Zordo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734326v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/scheda_libro.aspx?Id=13712" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734329v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro/Corpo-medico-e-corpo-femminile.?Id=8053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734331v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Libro/Madre-provetta?Id=2539" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rosenbergesellier.it/ita/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733767v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744603v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sophie Sarcinelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2018-002001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>