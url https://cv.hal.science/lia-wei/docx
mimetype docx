--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lia Wei </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférence en histoire de l'art et archéologie de la Chine, Département d'études chinoises, Institut National de Langues et Civilisations Orientales (Inalco)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lia-wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8503-1097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.idref.fr/292142005/id</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39161149707934941733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter et apprivoiser un paysage inscrit : récit d'une mission épigraphique en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berdin Francesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, épigraphistes au travail, 6, pp.28-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">新发现郑道昭之妹郑穆姬墓志铭及相关问题探讨</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XiLing Academic Magazine of Traditional Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">郑道昭“无迹论”：话语建构及真实的书圣意义</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meishu daguan 美术大观 Art Panorama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">僧安道壹身世新证</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taishan xueyuan xuebao 泰山学院学报 Journal of Taishan University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entexted Heritage: Calligraphy and the (Re)Making of a Tradition in Contemporary China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/03, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.12255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary expressions on imperial frontiers: Burial caves south of the Yangzi River (2nd to 3rd century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.100263. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2021.100263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">重现过去：从古代到数字时代复制技术的演变以及其相关问题</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guoxue xuekan 国学学刊 Research in the Traditions of Chinese Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“清”何以變“凊”—北朝僧安道壹书刻研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shufa yanjiu 书法研究 Chinese Calligraphy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.48-60. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19489/j.cnki.1000-6044.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Lidu Yi: Yungang: Art, History, Archaeology, Liturgy. xii, 242 pp. London and New York: Routledge, 2018. ISBN 978 1 138 04990 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (1), pp.197-199. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X19000223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Archaeology: Experiments in Carving and Casting Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.195-213. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/jca.32392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubbings and their derivates: In situ versus traveling legacies of cliff inscriptions by Zheng Daozhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth Conference of the European Association for Asian Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Asian Art and Archaeology, Sep 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage of heterogeneous materials in the sinicized area (17th-19th century): an answer to the transformation of the literati/craftsman perception of materiality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Kamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th CIHA World Congress "Matter Materiality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité International d'Histoire de l'Art, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountains as writing supports – cliffs, pillars, steles - in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sassmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daoism in Cliffs, Caves, and Inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advancing Daoism: Epigraphic and Archeological Materials as Sources for Daoist Lived Religion, Dec 2024, Tempe AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage épigraphique de la montagne en Chine médiévale: mobiles et devenir des paysages inscrits par Zheng Daozhao (455-516)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Suméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches spatiales des liens entre le religieux et l’écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif PEER (Programme Espace et Religieux), May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epigrapher’s New Habits: Bridging Medieval Production, Antiquarian Reception, and Historical Perspectives on Sixth-Century Monumental Cliff Inscriptions in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sassmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Epigraphic Habit: Everyday Politics in Chinese Histories of Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERC-research project 'Regionalizing Infrastructures in Chinese History' (KU Leuven, Belgium), Nov 2024, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser un paysage inscrit : valeur immatérielle de la calligraphie et matérialité des inscriptions sur falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Suméra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Berdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser les territoires sous l’angle des pratiques patrimoniales dans la Chine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR PRODIG; UMR Héritages; UMR CCJ, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modern Reception of Medieval Moya: How Immaterial Writing and Selective Memory Shape a Calligrapher's Persona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS2024 - Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Asian Studies, Mar 2024, Seattle (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of “Cheap Monumentality” rather than “Civilization Moving Upstream”: Confronting Historical and Archaeological Data in the Study of Southwards Routes in the Upper Yangzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mobility of Nomadic and Sedentary Peoples in the Margins of China: Anthropological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Historical anthropology of the margins of the Chinese empire, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional representation in Chinese rubbings of inscribed objects since the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral presentation, 7 December 2023), at "Reproducing Antiquity beyond 2D: Three-Dimensional Replicas between Scholarly Practice and Museum Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Academy of Sciences, Dec 2023, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et pratique de la traduction au défi des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bazantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourg Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis d'IFRAE, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-Ink-Sound: Linking Calligraphy Performance with Sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO '19: 6th International Conference on Movement and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tempe AZ, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3347122.3347136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Writing Becomes Calligraphy: Medieval Inscribed Landscapes and their Modern Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Suméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open(ing) Science? Digital Humanities in Area Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Leipzig (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">边疆区域的丧葬表现：公元2-3世纪长江以南次级贸易路线上的中介社群</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenwu chubanshe; 文物出版社. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Archaeology 北方考古</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.149-173, 2024, 9787501085385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">东汉丧葬艺术的局外人视角：长江上游画像崖墓的比较研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chongqing chunbanshe; 重庆出版社. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">大足学刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.357-390, 2021, 9787229146986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉&amp;quot;与&amp;quot;非汉&amp;quot;--对汉帝国西南地区族 群文化的考古人类学观察</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kexue chubanshe; 科學出版社. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Northern Ethnicity 北方民族考古</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.72-85, 2020, 9787030664914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigraphy in the Landscape: Intersections with Contemporary Ink Painting & Land Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistic Practices and Archaeological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Publishing Ltd, pp.125-144, 2019, 9781789691405. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvndv7pg.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Half-opened Door: A Photographic Essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture and Art Publishing House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithic Impressions: From Stone to Ink on Paper 新金石壆計畫</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-55, 2018, 978-7-5039-5745-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mianyang Pillars: a Case of 6th century Re-use of a Han Que Funerary Gate: Archaism and Regional Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chongqing chubanshe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">理論、方法與實踐——美術考古與大足學研究 Theory, Method and Practice in the Art Historical and Archaeological Study of Stone Carvings in Dazu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.160-178, 2014, 9787562485834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du scriptural au visuel : Huang Yi et le Wu Liang ci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine. Empreintes du passé. Découverte de l’Antiquité et renouveau des arts (1786-1955), cat. exp. (Musée Cernuschi, 7 nov. 2025 – 15 mars 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of burial caves south of the Yangzi River : highland routes and frontier communities at the fall of the Han Empire (2nd to 3rd century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeology and Prehistory. School of Oriental and African Studies (SOAS), 2018. English. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05372574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages inscrits en Chine médiévale et leur réception moderne, entretien avec Lia Wei (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Frenehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lia Wei </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférence en histoire de l'art et archéologie de la Chine, Département d'études chinoises, Institut National de Langues et Civilisations Orientales (Inalco)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lia-wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8503-1097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.idref.fr/292142005/id</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39161149707934941733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of burial caves south of the Yangzi River : highland routes and frontier communities at the fall of the Han Empire (2nd to 3rd century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeology and Prehistory. School of Oriental and African Studies (SOAS), 2018. English. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05372574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter et apprivoiser un paysage inscrit : récit d'une mission épigraphique en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berdin Francesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, épigraphistes au travail, 6, pp.28-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chronicle of &amp;quot;sinographic forays into the Epiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sassmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Suméra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (1), pp.217-255. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.2025.1756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">新发现郑道昭之妹郑穆姬墓志铭及相关问题探讨</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XiLing Academic Magazine of Traditional Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">郑道昭“无迹论”：话语建构及真实的书圣意义</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meishu daguan 美术大观 Art Panorama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">僧安道壹身世新证</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taishan xueyuan xuebao 泰山学院学报 Journal of Taishan University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entexted Heritage: Calligraphy and the (Re)Making of a Tradition in Contemporary China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/03, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.12255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary expressions on imperial frontiers: Burial caves south of the Yangzi River (2nd to 3rd century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.100263. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2021.100263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“清”何以變“凊”—北朝僧安道壹书刻研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shufa yanjiu 书法研究 Chinese Calligraphy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.48-60. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19489/j.cnki.1000-6044.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">重现过去：从古代到数字时代复制技术的演变以及其相关问题</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guoxue xuekan 国学学刊 Research in the Traditions of Chinese Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Lidu Yi: Yungang: Art, History, Archaeology, Liturgy. xii, 242 pp. London and New York: Routledge, 2018. ISBN 978 1 138 04990 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (1), pp.197-199. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X19000223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Archaeology: Experiments in Carving and Casting Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.195-213. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/jca.32392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du scriptural au visuel : Huang Yi et le Wu Liang ci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine. Empreintes du passé. Découverte de l’Antiquité et renouveau des arts (1786-1955), cat. exp. (Musée Cernuschi, 7 nov. 2025 – 15 mars 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, pp.16-23, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">边疆区域的丧葬表现：公元2-3世纪长江以南次级贸易路线上的中介社群</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenwu chubanshe; 文物出版社. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Archaeology 北方考古</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.149-173, 2024, 9787501085385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">东汉丧葬艺术的局外人视角：长江上游画像崖墓的比较研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chongqing chunbanshe; 重庆出版社. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">大足学刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.357-390, 2021, 9787229146986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉&amp;quot;与&amp;quot;非汉&amp;quot;--对汉帝国西南地区族 群文化的考古人类学观察</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kexue chubanshe; 科學出版社. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Northern Ethnicity 北方民族考古</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.72-85, 2020, 9787030664914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigraphy in the Landscape: Intersections with Contemporary Ink Painting & Land Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistic Practices and Archaeological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Publishing Ltd, pp.125-144, 2019, 9781789691405. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvndv7pg.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Half-opened Door: A Photographic Essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture and Art Publishing House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithic Impressions: From Stone to Ink on Paper 新金石壆計畫</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-55, 2018, 978-7-5039-5745-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Technological Analysis of the Eastern Han Rock-Cut Burials in Citangpo, Anyue County, Sichuan Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">大足學國際學術研討會論文集 (Proceedings of the Annual International Conference on Dazu Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chongqing chubanshe 重慶出版社, 2016, 9787229115852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mianyang Pillars: a Case of 6th century Re-use of a Han Que Funerary Gate: Archaism and Regional Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chongqing chubanshe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">理論、方法與實踐——美術考古與大足學研究 Theory, Method and Practice in the Art Historical and Archaeological Study of Stone Carvings in Dazu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.160-178, 2014, 9787562485834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">大空王佛:僧安道壹與北朝視覺文化</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">文物出版社. 2017, 9787501051397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubbings and their derivates: In situ versus traveling legacies of cliff inscriptions by Zheng Daozhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth Conference of the European Association for Asian Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Asian Art and Archaeology, Sep 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage of heterogeneous materials in the sinicized area (17th-19th century): an answer to the transformation of the literati/craftsman perception of materiality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Kamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th CIHA World Congress "Matter Materiality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité International d'Histoire de l'Art, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountains as writing supports – cliffs, pillars, steles - in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sassmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daoism in Cliffs, Caves, and Inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advancing Daoism: Epigraphic and Archeological Materials as Sources for Daoist Lived Religion, Dec 2024, Tempe AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage épigraphique de la montagne en Chine médiévale: mobiles et devenir des paysages inscrits par Zheng Daozhao (455-516)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Suméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches spatiales des liens entre le religieux et l’écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif PEER (Programme Espace et Religieux), May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epigrapher’s New Habits: Bridging Medieval Production, Antiquarian Reception, and Historical Perspectives on Sixth-Century Monumental Cliff Inscriptions in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sassmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Epigraphic Habit: Everyday Politics in Chinese Histories of Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERC-research project 'Regionalizing Infrastructures in Chinese History' (KU Leuven, Belgium), Nov 2024, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser un paysage inscrit : valeur immatérielle de la calligraphie et matérialité des inscriptions sur falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Suméra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Berdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser les territoires sous l’angle des pratiques patrimoniales dans la Chine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR PRODIG; UMR Héritages; UMR CCJ, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modern Reception of Medieval Moya: How Immaterial Writing and Selective Memory Shape a Calligrapher's Persona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS2024 - Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Asian Studies, Mar 2024, Seattle (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional representation in Chinese rubbings of inscribed objects since the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral presentation, 7 December 2023), at "Reproducing Antiquity beyond 2D: Three-Dimensional Replicas between Scholarly Practice and Museum Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Academy of Sciences, Dec 2023, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of “Cheap Monumentality” rather than “Civilization Moving Upstream”: Confronting Historical and Archaeological Data in the Study of Southwards Routes in the Upper Yangzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mobility of Nomadic and Sedentary Peoples in the Margins of China: Anthropological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Historical anthropology of the margins of the Chinese empire, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et pratique de la traduction au défi des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bazantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourg Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis d'IFRAE, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-Ink-Sound: Linking Calligraphy Performance with Sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO '19: 6th International Conference on Movement and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tempe AZ, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3347122.3347136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Writing Becomes Calligraphy: Medieval Inscribed Landscapes and their Modern Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Suméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open(ing) Science? Digital Humanities in Area Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Leipzig (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages inscrits en Chine médiévale et leur réception moderne, entretien avec Lia Wei (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Frenehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9C91190"/>
+    <w:nsid w:val="0001334A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lia-wei" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8503-1097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/http://www.idref.fr/292142005/id" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39161149707934941733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berdin Francesca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409296v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Long" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.12255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100263" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nobs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19489/j.cnki.1000-6044.2020.01.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X19000223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Griffiths" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jca.32392" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Kamens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sassmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sum&#233;ra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Berdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schacher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347122.3347136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvndv7pg.13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05372574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04758912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Frenehard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lia-wei" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8503-1097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/http://www.idref.fr/292142005/id" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39161149707934941733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05372574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berdin Francesca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sassmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sum&#233;ra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2025.1756" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794437v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Long" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.12255" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100263" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19489/j.cnki.1000-6044.2020.01.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nobs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X19000223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Griffiths" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jca.32392" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvndv7pg.13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Kamens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Berdin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schacher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347122.3347136" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04758912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Frenehard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>