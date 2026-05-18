--- v1 (2026-04-14)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lia Wei </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférence en histoire de l'art et archéologie de la Chine, Département d'études chinoises, Institut National de Langues et Civilisations Orientales (Inalco)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lia-wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8503-1097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.idref.fr/292142005/id</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39161149707934941733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of burial caves south of the Yangzi River : highland routes and frontier communities at the fall of the Han Empire (2nd to 3rd century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeology and Prehistory. School of Oriental and African Studies (SOAS), 2018. English. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05372574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter et apprivoiser un paysage inscrit : récit d'une mission épigraphique en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berdin Francesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, épigraphistes au travail, 6, pp.28-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chronicle of &amp;quot;sinographic forays into the Epiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sassmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Suméra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (1), pp.217-255. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.2025.1756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">新发现郑道昭之妹郑穆姬墓志铭及相关问题探讨</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XiLing Academic Magazine of Traditional Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">郑道昭“无迹论”：话语建构及真实的书圣意义</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meishu daguan 美术大观 Art Panorama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">僧安道壹身世新证</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taishan xueyuan xuebao 泰山学院学报 Journal of Taishan University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entexted Heritage: Calligraphy and the (Re)Making of a Tradition in Contemporary China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/03, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.12255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary expressions on imperial frontiers: Burial caves south of the Yangzi River (2nd to 3rd century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.100263. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2021.100263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“清”何以變“凊”—北朝僧安道壹书刻研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shufa yanjiu 书法研究 Chinese Calligraphy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.48-60. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19489/j.cnki.1000-6044.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">重现过去：从古代到数字时代复制技术的演变以及其相关问题</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guoxue xuekan 国学学刊 Research in the Traditions of Chinese Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Lidu Yi: Yungang: Art, History, Archaeology, Liturgy. xii, 242 pp. London and New York: Routledge, 2018. ISBN 978 1 138 04990 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (1), pp.197-199. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X19000223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Archaeology: Experiments in Carving and Casting Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.195-213. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/jca.32392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du scriptural au visuel : Huang Yi et le Wu Liang ci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine. Empreintes du passé. Découverte de l’Antiquité et renouveau des arts (1786-1955), cat. exp. (Musée Cernuschi, 7 nov. 2025 – 15 mars 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, pp.16-23, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">边疆区域的丧葬表现：公元2-3世纪长江以南次级贸易路线上的中介社群</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenwu chubanshe; 文物出版社. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Archaeology 北方考古</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.149-173, 2024, 9787501085385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">东汉丧葬艺术的局外人视角：长江上游画像崖墓的比较研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chongqing chunbanshe; 重庆出版社. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">大足学刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.357-390, 2021, 9787229146986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉&amp;quot;与&amp;quot;非汉&amp;quot;--对汉帝国西南地区族 群文化的考古人类学观察</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kexue chubanshe; 科學出版社. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Northern Ethnicity 北方民族考古</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.72-85, 2020, 9787030664914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigraphy in the Landscape: Intersections with Contemporary Ink Painting & Land Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistic Practices and Archaeological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Publishing Ltd, pp.125-144, 2019, 9781789691405. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvndv7pg.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Half-opened Door: A Photographic Essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture and Art Publishing House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithic Impressions: From Stone to Ink on Paper 新金石壆計畫</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-55, 2018, 978-7-5039-5745-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Technological Analysis of the Eastern Han Rock-Cut Burials in Citangpo, Anyue County, Sichuan Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">大足學國際學術研討會論文集 (Proceedings of the Annual International Conference on Dazu Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chongqing chubanshe 重慶出版社, 2016, 9787229115852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mianyang Pillars: a Case of 6th century Re-use of a Han Que Funerary Gate: Archaism and Regional Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chongqing chubanshe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">理論、方法與實踐——美術考古與大足學研究 Theory, Method and Practice in the Art Historical and Archaeological Study of Stone Carvings in Dazu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.160-178, 2014, 9787562485834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">大空王佛:僧安道壹與北朝視覺文化</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">文物出版社. 2017, 9787501051397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubbings and their derivates: In situ versus traveling legacies of cliff inscriptions by Zheng Daozhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth Conference of the European Association for Asian Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Asian Art and Archaeology, Sep 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage of heterogeneous materials in the sinicized area (17th-19th century): an answer to the transformation of the literati/craftsman perception of materiality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Kamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th CIHA World Congress "Matter Materiality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité International d'Histoire de l'Art, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountains as writing supports – cliffs, pillars, steles - in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sassmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daoism in Cliffs, Caves, and Inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advancing Daoism: Epigraphic and Archeological Materials as Sources for Daoist Lived Religion, Dec 2024, Tempe AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage épigraphique de la montagne en Chine médiévale: mobiles et devenir des paysages inscrits par Zheng Daozhao (455-516)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Suméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches spatiales des liens entre le religieux et l’écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif PEER (Programme Espace et Religieux), May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epigrapher’s New Habits: Bridging Medieval Production, Antiquarian Reception, and Historical Perspectives on Sixth-Century Monumental Cliff Inscriptions in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sassmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Epigraphic Habit: Everyday Politics in Chinese Histories of Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERC-research project 'Regionalizing Infrastructures in Chinese History' (KU Leuven, Belgium), Nov 2024, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser un paysage inscrit : valeur immatérielle de la calligraphie et matérialité des inscriptions sur falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Suméra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Berdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser les territoires sous l’angle des pratiques patrimoniales dans la Chine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR PRODIG; UMR Héritages; UMR CCJ, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modern Reception of Medieval Moya: How Immaterial Writing and Selective Memory Shape a Calligrapher's Persona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS2024 - Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Asian Studies, Mar 2024, Seattle (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional representation in Chinese rubbings of inscribed objects since the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral presentation, 7 December 2023), at "Reproducing Antiquity beyond 2D: Three-Dimensional Replicas between Scholarly Practice and Museum Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Academy of Sciences, Dec 2023, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of “Cheap Monumentality” rather than “Civilization Moving Upstream”: Confronting Historical and Archaeological Data in the Study of Southwards Routes in the Upper Yangzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mobility of Nomadic and Sedentary Peoples in the Margins of China: Anthropological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Historical anthropology of the margins of the Chinese empire, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et pratique de la traduction au défi des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bazantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourg Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis d'IFRAE, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-Ink-Sound: Linking Calligraphy Performance with Sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO '19: 6th International Conference on Movement and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tempe AZ, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3347122.3347136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Writing Becomes Calligraphy: Medieval Inscribed Landscapes and their Modern Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Suméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open(ing) Science? Digital Humanities in Area Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Leipzig (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages inscrits en Chine médiévale et leur réception moderne, entretien avec Lia Wei (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Frenehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lia Wei </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférence en histoire de l'art et archéologie de la Chine, Département d'études chinoises, Institut National de Langues et Civilisations Orientales (Inalco)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lia-wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8503-1097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.idref.fr/292142005/id</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39161149707934941733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=k6INk_cAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of burial caves south of the Yangzi River : highland routes and frontier communities at the fall of the Han Empire (2nd to 3rd century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeology and Prehistory. School of Oriental and African Studies (SOAS), 2018. English. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05372574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chronicle of &amp;quot;sinographic forays into the Epiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sassmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Suméra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (1), pp.217-255. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etchi.2025.1756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter et apprivoiser un paysage inscrit : récit d'une mission épigraphique en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berdin Francesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, épigraphistes au travail, 6, pp.28-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">新发现郑道昭之妹郑穆姬墓志铭及相关问题探讨</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XiLing Academic Magazine of Traditional Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">郑道昭“无迹论”：话语建构及真实的书圣意义</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meishu daguan 美术大观 Art Panorama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">僧安道壹身世新证</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taishan xueyuan xuebao 泰山学院学报 Journal of Taishan University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entexted Heritage: Calligraphy and the (Re)Making of a Tradition in Contemporary China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/03, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chinaperspectives.12255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary expressions on imperial frontiers: Burial caves south of the Yangzi River (2nd to 3rd century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.100263. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2021.100263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">重现过去：从古代到数字时代复制技术的演变以及其相关问题</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guoxue xuekan 国学学刊 Research in the Traditions of Chinese Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“清”何以變“凊”—北朝僧安道壹书刻研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shufa yanjiu 书法研究 Chinese Calligraphy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.48-60. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19489/j.cnki.1000-6044.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Lidu Yi: Yungang: Art, History, Archaeology, Liturgy. xii, 242 pp. London and New York: Routledge, 2018. ISBN 978 1 138 04990 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (1), pp.197-199. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X19000223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Archaeology: Experiments in Carving and Casting Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.195-213. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1558/jca.32392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampages chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dejean-Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berdin Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage des Murs - Estampages de la Chine à Notre-Dame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Arts Décoratifs, pp.2-11, 2026, 978-2-38314-036-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du scriptural au visuel : Huang Yi et le Wu Liang ci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lefebvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chine. Empreintes du passé. Découverte de l’Antiquité et renouveau des arts (1786-1955), cat. exp. (Musée Cernuschi, 7 nov. 2025 – 15 mars 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, pp.16-23, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">边疆区域的丧葬表现：公元2-3世纪长江以南次级贸易路线上的中介社群</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wenwu chubanshe; 文物出版社. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Archaeology 北方考古</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.149-173, 2024, 9787501085385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">东汉丧葬艺术的局外人视角：长江上游画像崖墓的比较研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chongqing chunbanshe; 重庆出版社. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">大足学刊</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.357-390, 2021, 9787229146986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">汉&amp;quot;与&amp;quot;非汉&amp;quot;--对汉帝国西南地区族 群文化的考古人类学观察</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kexue chubanshe; 科學出版社. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Northern Ethnicity 北方民族考古</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.72-85, 2020, 9787030664914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigraphy in the Landscape: Intersections with Contemporary Ink Painting & Land Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistic Practices and Archaeological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Publishing Ltd, pp.125-144, 2019, 9781789691405. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvndv7pg.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Half-opened Door: A Photographic Essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture and Art Publishing House. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithic Impressions: From Stone to Ink on Paper 新金石壆計畫</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-55, 2018, 978-7-5039-5745-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Technological Analysis of the Eastern Han Rock-Cut Burials in Citangpo, Anyue County, Sichuan Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">大足學國際學術研討會論文集 (Proceedings of the Annual International Conference on Dazu Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chongqing chubanshe 重慶出版社, 2016, 9787229115852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mianyang Pillars: a Case of 6th century Re-use of a Han Que Funerary Gate: Archaism and Regional Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chongqing chubanshe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">理論、方法與實踐——美術考古與大足學研究 Theory, Method and Practice in the Art Historical and Archaeological Study of Stone Carvings in Dazu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.160-178, 2014, 9787562485834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">大空王佛:僧安道壹與北朝視覺文化</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">文物出版社. 2017, 9787501051397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubbings and their derivates: In situ versus traveling legacies of cliff inscriptions by Zheng Daozhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth Conference of the European Association for Asian Art and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Asian Art and Archaeology, Sep 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage of heterogeneous materials in the sinicized area (17th-19th century): an answer to the transformation of the literati/craftsman perception of materiality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Kamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th CIHA World Congress "Matter Materiality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité International d'Histoire de l'Art, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountains as writing supports – cliffs, pillars, steles - in Medieval China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sassmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daoism in Cliffs, Caves, and Inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advancing Daoism: Epigraphic and Archeological Materials as Sources for Daoist Lived Religion, Dec 2024, Tempe AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage épigraphique de la montagne en Chine médiévale: mobiles et devenir des paysages inscrits par Zheng Daozhao (455-516)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Suméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches spatiales des liens entre le religieux et l’écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif PEER (Programme Espace et Religieux), May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epigrapher’s New Habits: Bridging Medieval Production, Antiquarian Reception, and Historical Perspectives on Sixth-Century Monumental Cliff Inscriptions in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sassmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Epigraphic Habit: Everyday Politics in Chinese Histories of Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERC-research project 'Regionalizing Infrastructures in Chinese History' (KU Leuven, Belgium), Nov 2024, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser un paysage inscrit : valeur immatérielle de la calligraphie et matérialité des inscriptions sur falaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Suméra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Berdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser les territoires sous l’angle des pratiques patrimoniales dans la Chine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR PRODIG; UMR Héritages; UMR CCJ, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modern Reception of Medieval Moya: How Immaterial Writing and Selective Memory Shape a Calligrapher's Persona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS2024 - Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Asian Studies, Mar 2024, Seattle (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of “Cheap Monumentality” rather than “Civilization Moving Upstream”: Confronting Historical and Archaeological Data in the Study of Southwards Routes in the Upper Yangzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mobility of Nomadic and Sedentary Peoples in the Margins of China: Anthropological and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Historical anthropology of the margins of the Chinese empire, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional representation in Chinese rubbings of inscribed objects since the 18th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral presentation, 7 December 2023), at "Reproducing Antiquity beyond 2D: Three-Dimensional Replicas between Scholarly Practice and Museum Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Academy of Sciences, Dec 2023, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et pratique de la traduction au défi des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bazantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourg Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis d'IFRAE, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-Ink-Sound: Linking Calligraphy Performance with Sound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO '19: 6th International Conference on Movement and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tempe AZ, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3347122.3347136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Writing Becomes Calligraphy: Medieval Inscribed Landscapes and their Modern Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Suméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open(ing) Science? Digital Humanities in Area Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Leipzig (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages inscrits en Chine médiévale et leur réception moderne, entretien avec Lia Wei (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Frenehard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0001334A"/>
+    <w:nsid w:val="6DEE27D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lia-wei" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8503-1097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/http://www.idref.fr/292142005/id" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39161149707934941733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05372574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berdin Francesca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sassmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sum&#233;ra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2025.1756" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794437v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Long" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.12255" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100263" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19489/j.cnki.1000-6044.2020.01.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nobs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X19000223" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Griffiths" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jca.32392" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvndv7pg.13" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Kamens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Berdin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schacher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347122.3347136" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04758912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Frenehard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lia-wei" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8503-1097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/http://www.idref.fr/292142005/id" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39161149707934941733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=k6INk_cAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05372574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sassmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sum&#233;ra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2025.1756" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berdin Francesca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794437v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Long" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chinaperspectives.12255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nobs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19489/j.cnki.1000-6044.2020.01.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X19000223" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Griffiths" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jca.32392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bussotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dejean-Servi&#232;res" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Veyrac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvndv7pg.13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Kamens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Berdin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3347122.3347136" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358431v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04758912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Frenehard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>