--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,57 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lian CHEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD in Linguistics and Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lian-chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5609-7524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25752553X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phraséologie et unités multi-mots</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexicologie et lexicographie informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TAL multilingue pour les ressources lexicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique de corpus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography in Asia and Generative AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besim Kabashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, University of Toronto Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie franco-chinoise (Hommage à Jean PRUVOST et Jianhua HUANG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (219), pp.128, 2025, Lexicographie franco-chinoise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography and New Computational Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Oxford University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in Computational Lexicography : From Data to Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), 2025, Computational Lexicography (International journal of ASIALEX), University of Toronto Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiword Expressions and Neology: Corpus Analysis and NLP Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besim Kabashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">人类智慧、人工智能与辞书编纂新范式 [Human and Artificial Intelligence: A New Paradigm for Dictionary Creation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">南京大学出版社[Nanjing University Publishing House], In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie contrastive théorique et appliquée : phraséographie, phraséotraduction et phraséodidactique numériques (Préfaces du Prof. Jean Pruvost et du Prof. Alain Peyraube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPA pour tous ? Un HYper Pinyin Alphabet pour apprendre le chinois autrement avec des gestes innovants (Préface par Alain Peyraube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de La Rochelle. pp.505, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des expressions idiomatiques en chinois et en français (concernant les parties du corps humain et les animaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. CY Cergy Paris Université, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021CYUN1014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03633635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et structuration d’un dictionnaire bilingue français-chinois d’expressions idiomatiques à l’aide du modèle OntoLex : une approche lexicographique et ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, DICTIONNAIRE ET POLYLEXICALITÉ / DICTIONARY AND POLYLEXICALITY, Classiques Garnier, 2 (17), pp.335-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of New Perspectives in Computational Lexicography: From Data to Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, New Perspectives in Computational Lexicography: From Data to Dictionaries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbes et déverbaux passifs dans le discours institutionnel du CHU d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le Statut du verbe dans les discours spécialisés entre théorie et pratique(s) (33), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie numérique et intelligence artificielle : analyse contrastive des évolutions en France et en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Issue: Recensement et description des données en vue des applications lexicographiques (53/3,)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragmentation des unités phraséologiques dans le Dictionnaire des expressions et locutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fragmentation de la langue dans le dictionnaire, Classiques Garnier, 1 (17), pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Lexicography and New Computational Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Oxford University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Lexicographie franco-chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lexicographie franco-chinoise (219), pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, International Encyclopedia of Language and Linguistics, 3rd Edition (Chapter 18008), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et ses phraséologismes gargantuesques : analyse des procédés de phraséotraduction en polonais, BCMS, chinois, japonais et portugais brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Kulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Ryszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferreira Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hermēneus. Revista de traducción e interpretación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.315-246. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24197/gvej8e36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraseotraductology and contrastive phraseoculturology: stereotypes and representation of the head in Chinese and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Fraseoloxia Galega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, n°26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la phraséoculture en didactique des langues-cultures en CLE : enjeux théoriques et pratiques méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue Recherches en Didactique des Langues et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les cahiers de l'Acedle, 1 (22-1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q9p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la traduction et de la transmission culturelle dans la microstructure des dictionnaires bilingues des UP : étude contrastive de corpus métaphraséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9e Congrès Mondial de Linguistique Française - CMLF 2024, 191 (05007), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419105007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法语词典学：从源起到数字化时代的飞跃</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">辞书研究 Lexicographical studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">多语熟语数字学习词典的设计思路</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">语言战略研究 [Chinese Journal of Language Policy and Planning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 多人谈, “融媒辞书”多人谈 (3), pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraseoculturoloxía e fraseodidáctica en LE: como integrar progresivamente expresións idiomáticas no ensino dende o nivel A1 e ata o B2?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Fraseoloxia Galega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (24), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52740/cfg.23.24.00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPA, un outil d’innovation en linguistique appliquée : didactique gestuelle du lexique en Langues-Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Outils et nouvelles explorations de la linguistique appliquée, 21-2, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséoculturelle contrastive : représentation et motivation du coeur en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8e Congrès Mondial de Linguistique Française 2022, 138 (04011), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie : une sous-discipline moderne indispensable de la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8e Congrès Mondial de Linguistique Française - CMLF 2022, 138 (04011), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213804011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stéréotypes dans la zoo-anthroponymie française et chinoise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.8563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary and society : Contrastive study of Chinese, English and French (meta)lexicographic traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Histories of Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Histories of Lexicography and Lexicology (ICHLL14), In press, 3052-9921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphraseography and phraseographic design: A multilingual learner’s dictionary of French–Chinese-Vietnamese idiomatic expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Histories of Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Histories of Lexicography and Lexicology (ICHLL 14), In press, ISSN 3052-9921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles réflexions et perspectives sur la métalexicographie contemporaine : une analyse contrastive entre le chinois, le français et l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie, Métalexicographie, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexica, Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of neural machine translation of a Chinese-French parallel corpus using automatic metrics and human annotations (MQM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Chinese Translation (Revised Edition, 2027)
-[...2 lines deleted...]
-. Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde : Linguistique - TAL &amp; IA - Traduction - Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAO Huy-Linh; CHEN Lian 陈恋; DO-HURINVILLE Danh-Thành, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and Comparative Analysis of Digital Lexicography in England, France, and China from the 19th Century to AI Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference for Historical Lexicography and Lexicology (ICHLL15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alina Villalva; Ana Salgado; Esperança Cardeira; Rute Costa; International Society for Historical Lexicology and Lexicography; the Academia das Ciências de Lisboa; Universidade Nova de Lisboa; Universidade de Lisboa, Jun 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie au prisme du corpus ESLO : variations sociolinguistiques et apports du traitement automatique du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orality in All Its Forms Across the World's Languages: Linguistic, Literary, and Sociocultural Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABOUDA Lotfi; AZOUZI Ammar; CHEN Lian 陈恋; DAO Huy-Linh; DO-HURINVILLE Danh-Thành; URSI Biagio, Nov 2025, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a trilingual ontology of phraseological units: Lexicographic and computational modeling in Chinese, French, and Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Association for Lexicography (Asialex 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAO Yongwei; Fudan university, Shanghai, Sep 2025, Shanghai, China. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Neural Machine Translation on a Chinese–Vietnamese Parallel Corpus Using Automatic Metrics and Human Annotations (MQM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th Paris Meeting on East Asian Linguistics (JLAO 38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHIRKOVA Katia; WIEBUSCH Thekla; DAO Huy-Linh; CHEN Lian (陈恋); DONG Yao (董瑶); YIN Yuanhao (殷元昊), Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et structuration d’un dictionnaire bilingue français-chinois des expressions idiomatiques : approche lexicographique et ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIXIÈMES JOURNÉES MONDIALES DES DICTIONNAIRES ： Dictionnaire et polylexicalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIOVANNI DOTOLI; PAWEŁ GOLDA; SALAH MEJRI, May 2025, Institut de Linguistique Université de Silésie à Katowice ul. Grota Roweckiego 5, 41-205 Sosnowiec Pologne, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and detection of phraseological units (PUs) in the French corpus : a lexico-grammatical approach in NLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Grammar and Corpora (G&amp;C),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ieva Auziņa; Vanesa Balmane; Anita Butāne; Milan Hoplíček; Laura Paula Jansone, et al.; University of latvia, Jun 2025, Riga (Latvia), Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinage d’un modèle d’embedding à partir de corpus parallèles anglais-français : Approche hybride intégrant authenticité et IA à l’aide du modèle AWE-SOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The notion of authenticity in hybrid human/AI productions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Butler &amp; Sophia Burnett, Mar 2025, Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project DiCoP (Dictionnaire et Corpus de la phraséologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ATILF-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Prof. Yvon Keromnes, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséotraduction aux prises avec l'intraduisible rabelaisien : le cas de la traduction d'un extrait sur l'enfance de Gargantua en BCMS et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Kulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lian CHEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD in Linguistics and Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lian-chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5609-7524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25752553X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phraséologie et unités multi-mots</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexicologie et lexicographie informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TAL multilingue pour les ressources lexicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique de corpus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography in Asia and Generative AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besim Kabashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, University of Toronto Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie franco-chinoise (Hommage à Jean PRUVOST et Jianhua HUANG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (219), pp.128, 2025, Lexicographie franco-chinoise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography and New Computational Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Oxford University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in Computational Lexicography : From Data to Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), 2025, Computational Lexicography (International journal of ASIALEX), University of Toronto Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiword Expressions and Neology : Corpus Analysis and NLP Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besim Kabashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">人类智慧、人工智能与辞书编纂新范式 [Human and Artificial Intelligence: A New Paradigm for Dictionary Creation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">南京大学出版社[Nanjing University Publishing House], In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie contrastive théorique et appliquée : phraséographie, phraséotraduction et phraséodidactique numériques (Préfaces du Prof. Jean Pruvost et du Prof. Alain Peyraube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPA pour tous ? Un HYper Pinyin Alphabet pour apprendre le chinois autrement avec des gestes innovants (Préface par Alain Peyraube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de La Rochelle. pp.505, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des expressions idiomatiques en chinois et en français (concernant les parties du corps humain et les animaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. CY Cergy Paris Université, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021CYUN1014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03633635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraseoculturoloxía e fraseotradutoloxía contrastiva: estereotipos e representacións da cabeza en chinés e francés1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Fraseoloxia Galega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, CADERNOS DE FRASEOLOXÍA GALEGA (n°26), pp.149-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d’ontophraséologie ? Vers une modélisation ontologique des UP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, La phraséologie : réflexions et nouvelles perspectives, International Journal: NPSS, Canada,, 21 (2), pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of New Perspectives in Computational Lexicography: From Data to Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, New Perspectives in Computational Lexicography: From Data to Dictionaries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie numérique et intelligence artificielle : analyse contrastive des évolutions en France et en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Issue: Recensement et description des données en vue des applications lexicographiques (53/3,)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbes et déverbaux passifs dans le discours institutionnel du CHU d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le Statut du verbe dans les discours spécialisés entre théorie et pratique(s) (33), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et structuration d’un dictionnaire bilingue français-chinois d’expressions idiomatiques à l’aide du modèle OntoLex : une approche lexicographique et ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, DICTIONNAIRE ET POLYLEXICALITÉ / DICTIONARY AND POLYLEXICALITY, Classiques Garnier, 2 (17), pp.335-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragmentation des unités phraséologiques dans le Dictionnaire des expressions et locutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fragmentation de la langue dans le dictionnaire, Classiques Garnier, 1 (17), pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Lexicographie franco-chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lexicographie franco-chinoise (219), pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Lexicography and New Computational Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Oxford University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, International Encyclopedia of Language and Linguistics, 3rd Edition (Chapter 18008), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et ses phraséologismes gargantuesques : analyse des procédés de phraséotraduction en polonais, BCMS, chinois, japonais et portugais brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Kulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Ryszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferreira Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hermēneus. Revista de traducción e interpretación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.315-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24197/gvej8e36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la phraséoculture en didactique des langues-cultures en CLE : enjeux théoriques et pratiques méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue Recherches en Didactique des Langues et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les cahiers de l'Acedle, 1 (22-1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q9p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la traduction et de la transmission culturelle dans la microstructure des dictionnaires bilingues des UP : étude contrastive de corpus métaphraséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9e Congrès Mondial de Linguistique Française - CMLF 2024, 191 (05007), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419105007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法语词典学：从源起到数字化时代的飞跃</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">辞书研究 Lexicographical studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">多语熟语数字学习词典的设计思路</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">语言战略研究 [Chinese Journal of Language Policy and Planning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 多人谈, “融媒辞书”多人谈 (3), pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraseoculturoloxía e fraseodidáctica en LE: como integrar progresivamente expresións idiomáticas no ensino dende o nivel A1 e ata o B2?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Fraseoloxia Galega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (24), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52740/cfg.23.24.00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPA, un outil d’innovation en linguistique appliquée : didactique gestuelle du lexique en Langues-Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Outils et nouvelles explorations de la linguistique appliquée, 21-2, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséoculturelle contrastive : représentation et motivation du coeur en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8e Congrès Mondial de Linguistique Française 2022, 138 (04011), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie : une sous-discipline moderne indispensable de la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8e Congrès Mondial de Linguistique Française - CMLF 2022, 138 (04011), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213804011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stéréotypes dans la zoo-anthroponymie française et chinoise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.8563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphraseography and phraseographic design: A multilingual learner’s dictionary of French–Chinese-Vietnamese idiomatic expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Histories of Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Histories of Lexicography and Lexicology (ICHLL 14), In press, ISSN 3052-9921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary and society : Contrastive study of Chinese, English and French (meta)lexicographic traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Histories of Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Histories of Lexicography and Lexicology (ICHLL14), In press, 3052-9921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles réflexions et perspectives sur la métalexicographie contemporaine : une analyse contrastive entre le chinois, le français et l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie, Métalexicographie, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexica, Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">南京大学出版社[Nanjing University Publishing House]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">人类智慧、人工智能与辞书编纂新范式 [Human and Artificial Intelligence: A New Paradigm for Dictionary Creation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), , In press, Lexicology and lexicography</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux intra et extra-linguistiques de la traduction littéraire dans la didactique des langues-cultures en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude des Fées de Charles Perrault et de ses traductions dans des langues du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection « Linguistique : Traduction et Terminologie du Moyen Âge au XXIe siècle », Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">分析对比当代法汉辞书学和词典编纂学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">中国社会科学出版社 [China Social Sciences Press]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">世界法语区发展研究 Études sur le monde francophone et ses développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (n°2), pp.71-81, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride en e-learning pour la lexiculturologie numérique en Chinois Langue Étrangère dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des formations : de la continuité à l’innovation pédagogique ? Ouvrage collectif Ticemed13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et didactique des langues et cultures en CLE - L1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines (EAC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et didactique des langues et cultures- Nouvelles pratiques et compétences en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-130, 2022, 9782813004109. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche onto-phraséologique pour l’extraction automatique des relations idiomatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexiques – Lexicons – Lexik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yvon Keromnes; Helene Vinckel-Roisin, Dec 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la traduction automatique à l’ère de l’IA : de la métrique à l’évaluation humaine (étude de cas français–chinois dans le domaine médical)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOUVELLE BRACHYLOGIE &amp; INTELLIGENCE ARTIFICIELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dao Huy-Linh; Do-Hurinville Danh-Thành; Do Thi-Thu- Trang; Massoud Iman; Mansour M’Henni, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique et modélisation lexicale des néologismes chinois (2015–2025) : approches hybrides et sémantique vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’AFPC - Association Française des Professeurs de Chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPC, Apr 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and Comparative Analysis of Digital Lexicography in England, France, and China from the 19th Century to AI Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference for Historical Lexicography and Lexicology (ICHLL15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alina Villalva; Ana Salgado; Esperança Cardeira; Rute Costa; International Society for Historical Lexicology and Lexicography; the Academia das Ciências de Lisboa; Universidade Nova de Lisboa; Universidade de Lisboa, Jun 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie au prisme du corpus ESLO : variations sociolinguistiques et apports du traitement automatique du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orality in All Its Forms Across the World's Languages: Linguistic, Literary, and Sociocultural Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABOUDA Lotfi; AZOUZI Ammar; CHEN Lian 陈恋; DAO Huy-Linh; DO-HURINVILLE Danh-Thành; URSI Biagio, Nov 2025, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a trilingual ontology of phraseological units: Lexicographic and computational modeling in Chinese, French, and Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Association for Lexicography (Asialex 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAO Yongwei; Fudan university, Shanghai, Sep 2025, Shanghai, China. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est clair ! Unité phraséologique et/ou marqueur discursif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international
+
+. Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde : Linguistique - TAL &amp; IA - Traduction - Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAO Huy-Linh; CHEN Lian 陈恋; DO-HURINVILLE Danh-Thành, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Neural Machine Translation on a Chinese–Vietnamese Parallel Corpus Using Automatic Metrics and Human Annotations (MQM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th Paris Meeting on East Asian Linguistics (JLAO 38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHIRKOVA Katia; WIEBUSCH Thekla; DAO Huy-Linh; CHEN Lian (陈恋); DONG Yao (董瑶); YIN Yuanhao (殷元昊), Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et structuration d’un dictionnaire bilingue français-chinois des expressions idiomatiques : approche lexicographique et ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIXIÈMES JOURNÉES MONDIALES DES DICTIONNAIRES ： Dictionnaire et polylexicalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIOVANNI DOTOLI; PAWEŁ GOLDA; SALAH MEJRI, May 2025, Institut de Linguistique Université de Silésie à Katowice ul. Grota Roweckiego 5, 41-205 Sosnowiec Pologne, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and detection of phraseological units (PUs) in the French corpus : a lexico-grammatical approach in NLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Grammar and Corpora (G&amp;C),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ieva Auziņa; Vanesa Balmane; Anita Butāne; Milan Hoplíček; Laura Paula Jansone, et al.; University of latvia, Jun 2025, Riga (Latvia), Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinage d’un modèle d’embedding à partir de corpus parallèles anglais-français : Approche hybride intégrant authenticité et IA à l’aide du modèle AWE-SOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The notion of authenticity in hybrid human/AI productions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Butler &amp; Sophia Burnett, Mar 2025, Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project DiCoP (Dictionnaire et Corpus de la phraséologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ATILF-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Prof. Yvon Keromnes, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséotraduction aux prises avec l'intraduisible rabelaisien : le cas de la traduction d'un extrait sur l'enfance de Gargantua en BCMS et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Kulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 
 
 Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde : Linguistique - TAL &amp; IA - Traduction - Littérature
-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAO Huy-Linh; CHEN Lian 陈恋; DO-HURINVILLE Danh-Thành, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and structuring of a bilingual French-Chinese phraseological dictionary : neural automatic approach for ontology and lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLex 2025 : electronic lexicography in the 21st century Intelligent Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iztok Kosem, Nov 2025, Bled, Slovenia. pp.830-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles réflexions et perspectives sur la métalexicographie contemporaine : une analyse contrastive entre le chinois, le français et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lexicographie, Métalexicographie, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau METALEX, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in phraseomatics : DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURALEX 2024 - 21st EURALEX International Congress Lexicography and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kristina Štrkalj Despot; Ana Ostroški Anić; Ivana Brač, Oct 2024, Cavtat, Croatia. pp.227-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire électronique (XML, TEI-DTD), phraséodidactique numérique et traitement automatique des langues (avec python)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des séminaires internationaux - Humanités numériques : analyses linguistiques et enseignement des langues en FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thi Thu Hoai Tran, Huy Linh DAO, Minh Thuy DAM, Jun 2024, Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la traduction et de la transmission culturelle dans la microstructure des dictionnaires bilingues des UP : étude contrastive de corpus métaphraséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française - CMLF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Nevue; Agnès Steuckardt; Sophie Prevost; Gabriel Bergounioux; Aurore Montébran; Gilles Philipphe; Gille Merminod, Jul 2024, Lausanne, Suisse. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographic Design of DiCoP-Learning and Second Language Teaching in French: The PUs (Self-)Learning Digital Dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thàn Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées serbes des dictionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jelena BAKALUCA; Ljubica ĐURIĆ; Tatjana SAMARDŽIJA; Veran STANOJEVIĆ; Dušica TERZIĆ; Anđela VASILJEVIĆ; Saša MARJANOVIĆ; Jovana MILOVANOVIĆ; Dejana MIRKOVIĆ-BIRTAŠIĆ; Aleksandra NEDELJKOVIĆ; Milka PAVKOVIĆ; Jana PAVLOVIĆ, May 2024, Belgrade (Serbia), Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French digital lexicography : Metamorphosis, Status Quo and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PL &amp; LTL 2024: The 9th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning - Thème Lexicography and knowledge services in the AIGC era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GENG Yundong; CHEN Lian, Oct 2024, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital lexicography and natural language processing of PUs in the DiCoP project: objectives and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovating Digital Lexicography in the Era of Media Convergence, in AILA 2024 - Celebrating 60 years of AILA (1964-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shameem Rafik-Galea; Azirah Hashim, Aug 2024, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséodidactique à l’aide de corpus métalexicographique en FLE pour les débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues/cultures, des littératures et de la traduction : perspectives Algéro-françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malika Benseka; Thomas Szende, Apr 2024, Université de Mostaganem, Site INES, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiCoP : exploration et innovation d’une ressource informatisée d’unités phraséologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du 40ème anniversaire de la création de l’AFPC : IA, TICE et enseignement du chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPC - Association Française des Professeurs de Chinois, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Empowerment: where are we in the automation of lexicography? A metaphraseographic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thàn Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIALEX 2024 - The 17th International Asian Association for Lexicography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ai INOUE, Sep 2024, Tokyo, Japan. pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragmentation des unités phraséologiques dans le Dictionnaire des expressions et locutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fragmentation de la langue dans le dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Dotoli, Salah Meiri,Éric Turcat, Nov 2024, Oklahoma State University (USA), États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Méta)phraséographie numérique et phraséomatique : exploration et innovation dans le projet DiCoP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées serbes des dictionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jelena BAKALUCA; Ljubica ĐURIĆ; Tatjana SAMARDŽIJA; Veran STANOJEVIĆ; Dušica TERZIĆ; Anđela VASILJEVIĆ; Saša MARJANOVIĆ; Jovana MILOVANOVIĆ; Dejana MIRKOVIĆ-BIRTAŠIĆ; Aleksandra NEDELJKOVIĆ; Milka PAVKOVIĆ; Jana PAVLOVIĆ, May 2024, Belgrade, Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généricité exprimée par le passif dans les couloirs du CHU d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Menneteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le statut du verbe dans les discours spécialisés entre théorie et pratique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Cetro; Guylaine Le Guénanff; Chiara Preite; Lorella Sini, Apr 2024, Aula Magna storica della Sapienza, Università di Pisa, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary and society : contrastive study of Chinese, English and French (meta)lexicographic traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICHLL 14. 14th International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHLL, Jun 2024, Londre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive analysis on the pragmatics of French and Chinese idiomatic expressions: the defrosting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10 (10th International Contrastive Linguistics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, logo-Leibniz Institute for the German Language Leibniz Institute for the German Language, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique et réflexion du chapitre 4 : Just Hierarchy between Humans and Animals : Subordination without Cruelty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micéala Symington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle., Feb 2023, La Rochelle (17000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">熟语双语词典中微观结构的翻译与文化传播处理 -以汉法成语为例</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第十五届双语词典学术研讨会[15e colloque sur les dictionnaires bilingues]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 中国辞书学会双语辞书专业委员会Comité des dictionnaires bilingues de la Société chinoise des dictionnaires; 广东外 语外贸大学外国语言学及应用语言学研究中心词典学研究中心 Centre de recherche sur les dictionnaires, Centre de recherche en linguistique étrangère et en linguistique appliquée,; 广东外贸大学Université des études étrangères du Guangdong., Nov 2023, Guangdong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux intra et extra-linguistiques de la traduction littéraire dans la didactique des langues-cultures en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national centré sur l'enseignement des langues et la traduction littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphraséographie, conception phraséographique : dictionnaire d'apprentissage des UP en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th world Congress, AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des langues-cultures en FLE : l’enseignement des expressions idiomatiques à partir du niveau débutant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de la Francophonie « Rendez-vous z Francuskim », Centre universitaire de la Culture à l’Université d'Opole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Opole, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Meta)phraseography and phraseomatics: DiCoP, a computerized resource of phraseological units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIALEX 2023: Lexicography, Artificial Intelligence, and Dictionary Users - The 16th International Conference of the Asian Association for Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yonsei University, Jun 2023, Seoul, South Korea. pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spécisme dans la phraséoculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle, Mar 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la linguistique : lexicologie contrastive en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche et d'ouverture sur l'Asie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université Bordeaux Montaigne,, Nov 2023, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical issues and methodological practices of phraseoculturology in Chinese as a foreign language: progressive integration of chéngyǔ from the beginner levels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">欧汉会第四届国际研讨会: 欧洲多元文化和语言视角下的中高等教育中汉语教学的回顾，现状和展望[4ème Conférence internationale de l’Association européenne de l’enseignement du chinois : Yesterday, Today and Tomorrow: Chinese Language Education in Secondary and Higher Education from a Multilingual and Multicultural Perspective]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 欧洲汉语教学协会 [EUROPEAN ASSOCIATION OF CHINESE TEACHING ASSOCIATION EUROPEENNE DE L'ENSEIGNEMENT DU CHINOIS]; University of Southampton, UK.; 英国汉语教学协会 [The british chinese language teaching society]; 孔子学院 [Institut confucius], Apr 2023, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaphraseological study of chéngyŭ: Idiomatic expressions or proverbial locutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th world Congress, AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive de la métalexicographie et de la lexicographie françaises et chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D2iA, Apr 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie et phraséodidactique en LE : comment intégrer progressivement les expressions idiomatiques dans les manuels à partir des niveaux A1-B2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Enjeux théoriques et pratiques méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la continuité à l'innovation pédagogique : dispositif hybride, numérique en didactique des langues-cultures dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ticemed 13 : Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Bonfils; Philippe Dumas; Luc Massou; Émilie Rémond; Bérengère Stassin; Ioanna Vovou, Oct 2022, Athènes, Grèce. pp.188-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">熟語文化學與對外漢語熟語教學: 如何將成語循序漸進地融入 A1-B2水平的教科書中?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第六屆漢語語言與話語國際研討會 [The 6th International Symposium on Chinese Language and Discourse (6th ISCLD)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 香港理工大學和澳門大學 [The Hong Kong Polytechnic University and University of Macau], Dec 2022, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride et classe inversée : lexiculturologie numérique en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Enseignement en ligne de la langue et de la civilisation chinoises. AREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride et classe inversée, l’enseignement numérique des langues-cultures en CLE à l’aide de la plateforme Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'authentique et le fabriqué en didactique des langues à l'ère du numérique, INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive sur la pragmatique des expressions idiomatiques françaises et chinoises : les défigements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la nature des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle., Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséodidactique contrastive en français et en chinois : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche et d'ouverture sur l'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université Bordeaux Montaigne, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">分析对比当代法汉辞书学和词典编纂学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">理解当代中国，沟通法语世界国际学术研讨会 [Colloque international : La Chine d'aujourd'hui et le monde francophone]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséoculturelle contrastive : représentation et motivation du coeur en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française - CMLF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Neveu; Gabriel Bergounioux, Jul 2022, Orléans, France. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ère de la mondialisation, le rôle nécessaire de la phraséoculture en didactique des langues-cultures en LE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE Acedle - AVEIRO : Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Université d’Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie : une sous-discipline moderne indispensable de la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Neveu; Gabriel Bergounioux, Jul 2022, Orléans, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">融媒体时代，法汉-汉法熟语学习词典 DiCoP-Learning 编纂构思与二语教学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第八届学习词典与二语教学国际研讨会 [The 8th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Foreign Studies University 北京外国语大学 and Foreign Language Teaching and Researching Press北京外语教学与研究出版社, Dec 2022, Beijing (CH), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive phraseocultural analysis : Stereotypes and representations of the head in Chinese and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of Corpus Linguistics (CILC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraseoculture in the construction of the corpus of the DiCoP: The treatment of the phraseographic microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS : International Conference ‘Computational and Corpus-based Phraseology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europhras, Sep 2022, Malaga, Spain. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypa, an innovative tool in applied linguistics: gestural didactics of the Languages-Cultures lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA : Instrumentation and New Explorations in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypa, un dictionnaire électronique d’apprentissage innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, organisé par D2IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet HELD et l’utilisation de la plateforme Moodle en Licence de chinois L1D à l'Université de Grenoble-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Numérique et didactique des langues et cultures : nouvelles pratiques et compétences en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet HYPAquitaine : une innovation disruptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les Humanités numériques : une transdiscipline historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle, Nov 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche linguistique et lexicologique contrastive du français et du chinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Habiter Le Monde (EA4287), Université de Picardie Jules Verne - Amiens, May 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique des néologismes en chinois et en vietnamien (2015–2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexiques – Lexicons – Lexik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI EURALEX International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cavtat, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive analysis of the idiomaticity of idiomatic expressions in French and Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10 (10th International Contrastive Linguistics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique contrastive, lexiculture et phraséologie appliquée : les expressions idiomatiques en français et en chinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Multidimensionnalité, transdisciplinarité. À la croisée des approches en Sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38th Paris Meeting on East Asian Languages. Book of abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thekla Wiebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale / 38th Paris Meeting on East Asian Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France. CRLAO-CNRS, pp.145, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Sousse, Tunisie. pp.132, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde Linguistique - TAL &amp; IA - Traduction - Littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraseology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.1-128, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography and knowledge services in the AIGC era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PL-LTL2024 : The 9th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Wuhan, China, China. pp.197, 2024, Digital Lexicography in AI Era</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique linguistique, reflet du développement économique et culturel de la Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fées [仙女] en chinois avec caractères simplifiés [中文简体], projet multilingue « Les voix du conte » - Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault [夏尔·佩罗 (作者)], INALCO, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fées [仙女] en cantonais avec caractères traditionnels [粤语繁体], projet multilingue « Les voix du conte » - Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault [夏爾·佩羅 (作者)], INALCO, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d’ontologie automatique intitulé « The_fellowship_of_the_ontology » (NLP & TAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO, Sorbonne Paris-Cité (SPC). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour l'analyse de corpus parallèles en traductologie machine et neuronale : traitement, alignement et tokenisation dans le traitement automatique des langues (NLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thématique des rivalités USA - Chine au sujet de L’IA dans l’économie (NLP &amp; TAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ngauv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Theznas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique et modélisation lexicale des néologismes en chinois et en vietnamien (2015–2025) : le projet NeoLex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de préparation du dataset du projet Charles de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ngauv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Thezenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction de l’expérience : alignement des mots par affinage des embeddings sur des corpus parallèles (NLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique d’un système de question-réponse RAG alimenté par LLMs sur un corpus français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d’ontologie automatique intitulé « Les_deux_bases », NLP &amp; TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’XIA : vers une meilleure interprétabilité des modèles d’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilas Pastré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et évaluation de la qualité des traductions médicales automatiques : approche méthodologique basée sur MQM 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Report : Overview of Air Pollution in France with Python (mathematics and computer science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittération et traitement de corpus multilingue : anglais, chinois, hébreu, birman, grec (TAL-Traitement automatique de langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une méthode de saisie phonologique pour le cantonais en utilisant l'Alphabet Phonétique International (API) (TAL- Traitement Automatique de Langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819858v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet HELD et l'utilisation de la plateforme Moodle en licence de chinois L1D à l'Université de Grenoble-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brumelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAO Huy-Linh; CHEN Lian 陈恋; DO-HURINVILLE Danh-Thành, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and structuring of a bilingual French-Chinese phraseological dictionary : neural automatic approach for ontology and lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLex 2025 : electronic lexicography in the 21st century Intelligent Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iztok Kosem, Nov 2025, Bled, Slovenia. pp.830-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire électronique (XML, TEI-DTD), phraséodidactique numérique et traitement automatique des langues (avec python)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des séminaires internationaux - Humanités numériques : analyses linguistiques et enseignement des langues en FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thi Thu Hoai Tran, Huy Linh DAO, Minh Thuy DAM, Jun 2024, Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la traduction et de la transmission culturelle dans la microstructure des dictionnaires bilingues des UP : étude contrastive de corpus métaphraséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française - CMLF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Nevue; Agnès Steuckardt; Sophie Prevost; Gabriel Bergounioux; Aurore Montébran; Gilles Philipphe; Gille Merminod, Jul 2024, Lausanne, Suisse. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographic Design of DiCoP-Learning and Second Language Teaching in French: The PUs (Self-)Learning Digital Dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thàn Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées serbes des dictionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jelena BAKALUCA; Ljubica ĐURIĆ; Tatjana SAMARDŽIJA; Veran STANOJEVIĆ; Dušica TERZIĆ; Anđela VASILJEVIĆ; Saša MARJANOVIĆ; Jovana MILOVANOVIĆ; Dejana MIRKOVIĆ-BIRTAŠIĆ; Aleksandra NEDELJKOVIĆ; Milka PAVKOVIĆ; Jana PAVLOVIĆ, May 2024, Belgrade (Serbia), Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles réflexions et perspectives sur la métalexicographie contemporaine : une analyse contrastive entre le chinois, le français et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lexicographie, Métalexicographie, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau METALEX, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in phraseomatics : DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURALEX 2024 - 21st EURALEX International Congress Lexicography and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kristina Štrkalj Despot; Ana Ostroški Anić; Ivana Brač, Oct 2024, Cavtat, Croatia. pp.227-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French digital lexicography : Metamorphosis, Status Quo and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PL &amp; LTL 2024: The 9th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning - Thème Lexicography and knowledge services in the AIGC era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GENG Yundong; CHEN Lian, Oct 2024, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital lexicography and natural language processing of PUs in the DiCoP project: objectives and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovating Digital Lexicography in the Era of Media Convergence, in AILA 2024 - Celebrating 60 years of AILA (1964-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shameem Rafik-Galea; Azirah Hashim, Aug 2024, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséodidactique à l’aide de corpus métalexicographique en FLE pour les débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues/cultures, des littératures et de la traduction : perspectives Algéro-françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malika Benseka; Thomas Szende, Apr 2024, Université de Mostaganem, Site INES, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Empowerment: where are we in the automation of lexicography? A metaphraseographic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thàn Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIALEX 2024 - The 17th International Asian Association for Lexicography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ai INOUE, Sep 2024, Tokyo, Japan. pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragmentation des unités phraséologiques dans le Dictionnaire des expressions et locutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fragmentation de la langue dans le dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Dotoli, Salah Meiri,Éric Turcat, Nov 2024, Oklahoma State University (USA), États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiCoP : exploration et innovation d’une ressource informatisée d’unités phraséologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du 40ème anniversaire de la création de l’AFPC : IA, TICE et enseignement du chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPC - Association Française des Professeurs de Chinois, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Méta)phraséographie numérique et phraséomatique : exploration et innovation dans le projet DiCoP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées serbes des dictionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jelena BAKALUCA; Ljubica ĐURIĆ; Tatjana SAMARDŽIJA; Veran STANOJEVIĆ; Dušica TERZIĆ; Anđela VASILJEVIĆ; Saša MARJANOVIĆ; Jovana MILOVANOVIĆ; Dejana MIRKOVIĆ-BIRTAŠIĆ; Aleksandra NEDELJKOVIĆ; Milka PAVKOVIĆ; Jana PAVLOVIĆ, May 2024, Belgrade, Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généricité exprimée par le passif dans les couloirs du CHU d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Menneteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le statut du verbe dans les discours spécialisés entre théorie et pratique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Cetro; Guylaine Le Guénanff; Chiara Preite; Lorella Sini, Apr 2024, Aula Magna storica della Sapienza, Università di Pisa, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary and society : contrastive study of Chinese, English and French (meta)lexicographic traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICHLL 14. 14th International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHLL, Jun 2024, Londre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique et réflexion du chapitre 4 : Just Hierarchy between Humans and Animals : Subordination without Cruelty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micéala Symington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle., Feb 2023, La Rochelle (17000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">熟语双语词典中微观结构的翻译与文化传播处理 -以汉法成语为例</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第十五届双语词典学术研讨会[15e colloque sur les dictionnaires bilingues]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 中国辞书学会双语辞书专业委员会Comité des dictionnaires bilingues de la Société chinoise des dictionnaires; 广东外 语外贸大学外国语言学及应用语言学研究中心词典学研究中心 Centre de recherche sur les dictionnaires, Centre de recherche en linguistique étrangère et en linguistique appliquée,; 广东外贸大学Université des études étrangères du Guangdong., Nov 2023, Guangdong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux intra et extra-linguistiques de la traduction littéraire dans la didactique des langues-cultures en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national centré sur l'enseignement des langues et la traduction littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphraséographie, conception phraséographique : dictionnaire d'apprentissage des UP en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th world Congress, AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive analysis on the pragmatics of French and Chinese idiomatic expressions: the defrosting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10 (10th International Contrastive Linguistics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, logo-Leibniz Institute for the German Language Leibniz Institute for the German Language, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des langues-cultures en FLE : l’enseignement des expressions idiomatiques à partir du niveau débutant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de la Francophonie « Rendez-vous z Francuskim », Centre universitaire de la Culture à l’Université d'Opole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Opole, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Meta)phraseography and phraseomatics: DiCoP, a computerized resource of phraseological units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIALEX 2023: Lexicography, Artificial Intelligence, and Dictionary Users - The 16th International Conference of the Asian Association for Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yonsei University, Jun 2023, Seoul, South Korea. pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la linguistique : lexicologie contrastive en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche et d'ouverture sur l'Asie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université Bordeaux Montaigne,, Nov 2023, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spécisme dans la phraséoculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle, Mar 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical issues and methodological practices of phraseoculturology in Chinese as a foreign language: progressive integration of chéngyǔ from the beginner levels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">欧汉会第四届国际研讨会: 欧洲多元文化和语言视角下的中高等教育中汉语教学的回顾，现状和展望[4ème Conférence internationale de l’Association européenne de l’enseignement du chinois : Yesterday, Today and Tomorrow: Chinese Language Education in Secondary and Higher Education from a Multilingual and Multicultural Perspective]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 欧洲汉语教学协会 [EUROPEAN ASSOCIATION OF CHINESE TEACHING ASSOCIATION EUROPEENNE DE L'ENSEIGNEMENT DU CHINOIS]; University of Southampton, UK.; 英国汉语教学协会 [The british chinese language teaching society]; 孔子学院 [Institut confucius], Apr 2023, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaphraseological study of chéngyŭ: Idiomatic expressions or proverbial locutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th world Congress, AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride et classe inversée, l’enseignement numérique des langues-cultures en CLE à l’aide de la plateforme Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'authentique et le fabriqué en didactique des langues à l'ère du numérique, INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive sur la pragmatique des expressions idiomatiques françaises et chinoises : les défigements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la nature des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle., Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">熟語文化學與對外漢語熟語教學: 如何將成語循序漸進地融入 A1-B2水平的教科書中?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第六屆漢語語言與話語國際研討會 [The 6th International Symposium on Chinese Language and Discourse (6th ISCLD)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 香港理工大學和澳門大學 [The Hong Kong Polytechnic University and University of Macau], Dec 2022, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la continuité à l'innovation pédagogique : dispositif hybride, numérique en didactique des langues-cultures dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ticemed 13 : Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Bonfils; Philippe Dumas; Luc Massou; Émilie Rémond; Bérengère Stassin; Ioanna Vovou, Oct 2022, Athènes, Grèce. pp.188-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive de la métalexicographie et de la lexicographie françaises et chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D2iA, Apr 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie et phraséodidactique en LE : comment intégrer progressivement les expressions idiomatiques dans les manuels à partir des niveaux A1-B2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Enjeux théoriques et pratiques méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride et classe inversée : lexiculturologie numérique en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Enseignement en ligne de la langue et de la civilisation chinoises. AREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséodidactique contrastive en français et en chinois : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche et d'ouverture sur l'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université Bordeaux Montaigne, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséoculturelle contrastive : représentation et motivation du coeur en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française - CMLF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Neveu; Gabriel Bergounioux, Jul 2022, Orléans, France. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">分析对比当代法汉辞书学和词典编纂学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">理解当代中国，沟通法语世界国际学术研讨会 [Colloque international : La Chine d'aujourd'hui et le monde francophone]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie : une sous-discipline moderne indispensable de la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Neveu; Gabriel Bergounioux, Jul 2022, Orléans, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ère de la mondialisation, le rôle nécessaire de la phraséoculture en didactique des langues-cultures en LE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE Acedle - AVEIRO : Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Université d’Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">融媒体时代，法汉-汉法熟语学习词典 DiCoP-Learning 编纂构思与二语教学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第八届学习词典与二语教学国际研讨会 [The 8th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Foreign Studies University 北京外国语大学 and Foreign Language Teaching and Researching Press北京外语教学与研究出版社, Dec 2022, Beijing (CH), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive phraseocultural analysis : Stereotypes and representations of the head in Chinese and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of Corpus Linguistics (CILC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraseoculture in the construction of the corpus of the DiCoP: The treatment of the phraseographic microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS : International Conference ‘Computational and Corpus-based Phraseology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europhras, Sep 2022, Malaga, Spain. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypa, an innovative tool in applied linguistics: gestural didactics of the Languages-Cultures lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA : Instrumentation and New Explorations in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypa, un dictionnaire électronique d’apprentissage innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, organisé par D2IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet HELD et l’utilisation de la plateforme Moodle en Licence de chinois L1D à l'Université de Grenoble-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Numérique et didactique des langues et cultures : nouvelles pratiques et compétences en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet HYPAquitaine : une innovation disruptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les Humanités numériques : une transdiscipline historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle, Nov 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche linguistique et lexicologique contrastive du français et du chinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Habiter Le Monde (EA4287), Université de Picardie Jules Verne - Amiens, May 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique des néologismes en chinois et en vietnamien (2015–2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexiques – Lexicons – Lexik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI EURALEX International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cavtat, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive analysis of the idiomaticity of idiomatic expressions in French and Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10 (10th International Contrastive Linguistics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique contrastive, lexiculture et phraséologie appliquée : les expressions idiomatiques en français et en chinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Multidimensionnalité, transdisciplinarité. À la croisée des approches en Sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38th Paris Meeting on East Asian Languages. Book of abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thekla Wiebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale / 38th Paris Meeting on East Asian Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France. CRLAO-CNRS, pp.145, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Sousse, Tunisie. pp.132, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde Linguistique - TAL &amp; IA - Traduction - Littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraseology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.1-128, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography and knowledge services in the AIGC era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PL-LTL2024 : The 9th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Wuhan, China, China. pp.197, 2024, Digital Lexicography in AI Era</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique linguistique, reflet du développement économique et culturel de la Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fées [仙女] en chinois avec caractères simplifiés [中文简体], projet multilingue « Les voix du conte » - Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault [夏尔·佩罗 (作者)], INALCO, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fées [仙女] en cantonais avec caractères traditionnels [粤语繁体], projet multilingue « Les voix du conte » - Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault [夏爾·佩羅 (作者)], INALCO, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d’ontologie automatique intitulé « The_fellowship_of_the_ontology » (NLP & TAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO, Sorbonne Paris-Cité (SPC). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour l'analyse de corpus parallèles en traductologie machine et neuronale : traitement, alignement et tokenisation dans le traitement automatique des langues (NLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thématique des rivalités USA - Chine au sujet de L’IA dans l’économie (NLP &amp; TAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ngauv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Theznas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique et modélisation lexicale des néologismes en chinois et en vietnamien (2015–2025) : le projet NeoLex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de préparation du dataset du projet Charles de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ngauv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Thezenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction de l’expérience : alignement des mots par affinage des embeddings sur des corpus parallèles (NLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique d’un système de question-réponse RAG alimenté par LLMs sur un corpus français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’XIA : vers une meilleure interprétabilité des modèles d’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilas Pastré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d’ontologie automatique intitulé « Les_deux_bases », NLP &amp; TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et évaluation de la qualité des traductions médicales automatiques : approche méthodologique basée sur MQM 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Report : Overview of Air Pollution in France with Python (mathematics and computer science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittération et traitement de corpus multilingue : anglais, chinois, hébreu, birman, grec (TAL-Traitement automatique de langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une méthode de saisie phonologique pour le cantonais en utilisant l'Alphabet Phonétique International (API) (TAL- Traitement Automatique de Langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819858v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet HELD et l'utilisation de la plateforme Moodle en licence de chinois L1D à l'Université de Grenoble-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brumelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -112,51 +111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D43BAE82"/>
+    <w:nsid w:val="C2D52B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -343,51 +342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lian-chen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5609-7524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25752553X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim Kabashi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng Yundong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry de Bruyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03633635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021CYUN1014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gasparini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083813v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Golda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Kulic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ryszka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferreira Vieira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/gvej8e36" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q9p" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910222v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52740/cfg.23.24.00052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12674" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213804011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8563" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5757" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chieh Wen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591526v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632648v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;n Do-Hurinville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664242v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Menneteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#233;ala Symington" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620340v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741647v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643992v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861427v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596954v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709504v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Villain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cadet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Delaporte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725787v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095949v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150948v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thekla Wiebusch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358214v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Azouzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086802v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Qiao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Nowak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072304v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngauv" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Schlosser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Theznas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076127v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Thezenas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919993v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078189v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430934v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Pastr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949669v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860122v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819858v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161773v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brumelot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lian-chen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5609-7524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25752553X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim Kabashi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng Yundong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry de Bruyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03633635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021CYUN1014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083813v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gasparini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Golda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Kulic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ryszka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferreira Vieira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/gvej8e36" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q9p" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52740/cfg.23.24.00052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12674" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213804011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5757" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chieh Wen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;n Do-Hurinville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664242v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Menneteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#233;ala Symington" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741647v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Villain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cadet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Delaporte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thekla Wiebusch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Azouzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774551v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Qiao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Nowak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774546v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngauv" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Schlosser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Theznas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Thezenas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430934v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Pastr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819858v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161773v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brumelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>