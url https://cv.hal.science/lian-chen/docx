--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lian CHEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD in Linguistics and Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lian-chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5609-7524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25752553X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phraséologie et unités multi-mots</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexicologie et lexicographie informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TAL multilingue pour les ressources lexicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique de corpus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography in Asia and Generative AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besim Kabashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, University of Toronto Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie franco-chinoise (Hommage à Jean PRUVOST et Jianhua HUANG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (219), pp.128, 2025, Lexicographie franco-chinoise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography and New Computational Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Oxford University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in Computational Lexicography : From Data to Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), 2025, Computational Lexicography (International journal of ASIALEX), University of Toronto Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiword Expressions and Neology : Corpus Analysis and NLP Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besim Kabashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">人类智慧、人工智能与辞书编纂新范式 [Human and Artificial Intelligence: A New Paradigm for Dictionary Creation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">南京大学出版社[Nanjing University Publishing House], In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie contrastive théorique et appliquée : phraséographie, phraséotraduction et phraséodidactique numériques (Préfaces du Prof. Jean Pruvost et du Prof. Alain Peyraube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPA pour tous ? Un HYper Pinyin Alphabet pour apprendre le chinois autrement avec des gestes innovants (Préface par Alain Peyraube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de La Rochelle. pp.505, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des expressions idiomatiques en chinois et en français (concernant les parties du corps humain et les animaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. CY Cergy Paris Université, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021CYUN1014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03633635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraseoculturoloxía e fraseotradutoloxía contrastiva: estereotipos e representacións da cabeza en chinés e francés1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Fraseoloxia Galega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, CADERNOS DE FRASEOLOXÍA GALEGA (n°26), pp.149-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d’ontophraséologie ? Vers une modélisation ontologique des UP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, La phraséologie : réflexions et nouvelles perspectives, International Journal: NPSS, Canada,, 21 (2), pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of New Perspectives in Computational Lexicography: From Data to Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, New Perspectives in Computational Lexicography: From Data to Dictionaries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie numérique et intelligence artificielle : analyse contrastive des évolutions en France et en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Issue: Recensement et description des données en vue des applications lexicographiques (53/3,)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbes et déverbaux passifs dans le discours institutionnel du CHU d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le Statut du verbe dans les discours spécialisés entre théorie et pratique(s) (33), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et structuration d’un dictionnaire bilingue français-chinois d’expressions idiomatiques à l’aide du modèle OntoLex : une approche lexicographique et ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, DICTIONNAIRE ET POLYLEXICALITÉ / DICTIONARY AND POLYLEXICALITY, Classiques Garnier, 2 (17), pp.335-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragmentation des unités phraséologiques dans le Dictionnaire des expressions et locutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fragmentation de la langue dans le dictionnaire, Classiques Garnier, 1 (17), pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Lexicographie franco-chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lexicographie franco-chinoise (219), pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Lexicography and New Computational Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Oxford University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, International Encyclopedia of Language and Linguistics, 3rd Edition (Chapter 18008), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et ses phraséologismes gargantuesques : analyse des procédés de phraséotraduction en polonais, BCMS, chinois, japonais et portugais brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Kulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Ryszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferreira Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hermēneus. Revista de traducción e interpretación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.315-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24197/gvej8e36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la phraséoculture en didactique des langues-cultures en CLE : enjeux théoriques et pratiques méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue Recherches en Didactique des Langues et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les cahiers de l'Acedle, 1 (22-1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q9p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la traduction et de la transmission culturelle dans la microstructure des dictionnaires bilingues des UP : étude contrastive de corpus métaphraséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9e Congrès Mondial de Linguistique Française - CMLF 2024, 191 (05007), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419105007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法语词典学：从源起到数字化时代的飞跃</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">辞书研究 Lexicographical studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">多语熟语数字学习词典的设计思路</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">语言战略研究 [Chinese Journal of Language Policy and Planning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 多人谈, “融媒辞书”多人谈 (3), pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraseoculturoloxía e fraseodidáctica en LE: como integrar progresivamente expresións idiomáticas no ensino dende o nivel A1 e ata o B2?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Fraseoloxia Galega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (24), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52740/cfg.23.24.00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPA, un outil d’innovation en linguistique appliquée : didactique gestuelle du lexique en Langues-Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Outils et nouvelles explorations de la linguistique appliquée, 21-2, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséoculturelle contrastive : représentation et motivation du coeur en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8e Congrès Mondial de Linguistique Française 2022, 138 (04011), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie : une sous-discipline moderne indispensable de la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8e Congrès Mondial de Linguistique Française - CMLF 2022, 138 (04011), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213804011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stéréotypes dans la zoo-anthroponymie française et chinoise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.8563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphraseography and phraseographic design: A multilingual learner’s dictionary of French–Chinese-Vietnamese idiomatic expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Histories of Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Histories of Lexicography and Lexicology (ICHLL 14), In press, ISSN 3052-9921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary and society : Contrastive study of Chinese, English and French (meta)lexicographic traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Histories of Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Histories of Lexicography and Lexicology (ICHLL14), In press, 3052-9921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles réflexions et perspectives sur la métalexicographie contemporaine : une analyse contrastive entre le chinois, le français et l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie, Métalexicographie, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexica, Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">南京大学出版社[Nanjing University Publishing House]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">人类智慧、人工智能与辞书编纂新范式 [Human and Artificial Intelligence: A New Paradigm for Dictionary Creation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), , In press, Lexicology and lexicography</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux intra et extra-linguistiques de la traduction littéraire dans la didactique des langues-cultures en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude des Fées de Charles Perrault et de ses traductions dans des langues du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection « Linguistique : Traduction et Terminologie du Moyen Âge au XXIe siècle », Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">分析对比当代法汉辞书学和词典编纂学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">中国社会科学出版社 [China Social Sciences Press]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">世界法语区发展研究 Études sur le monde francophone et ses développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (n°2), pp.71-81, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride en e-learning pour la lexiculturologie numérique en Chinois Langue Étrangère dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des formations : de la continuité à l’innovation pédagogique ? Ouvrage collectif Ticemed13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et didactique des langues et cultures en CLE - L1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines (EAC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et didactique des langues et cultures- Nouvelles pratiques et compétences en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-130, 2022, 9782813004109. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche onto-phraséologique pour l’extraction automatique des relations idiomatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexiques – Lexicons – Lexik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yvon Keromnes; Helene Vinckel-Roisin, Dec 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la traduction automatique à l’ère de l’IA : de la métrique à l’évaluation humaine (étude de cas français–chinois dans le domaine médical)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOUVELLE BRACHYLOGIE &amp; INTELLIGENCE ARTIFICIELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dao Huy-Linh; Do-Hurinville Danh-Thành; Do Thi-Thu- Trang; Massoud Iman; Mansour M’Henni, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique et modélisation lexicale des néologismes chinois (2015–2025) : approches hybrides et sémantique vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’AFPC - Association Française des Professeurs de Chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPC, Apr 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and Comparative Analysis of Digital Lexicography in England, France, and China from the 19th Century to AI Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference for Historical Lexicography and Lexicology (ICHLL15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alina Villalva; Ana Salgado; Esperança Cardeira; Rute Costa; International Society for Historical Lexicology and Lexicography; the Academia das Ciências de Lisboa; Universidade Nova de Lisboa; Universidade de Lisboa, Jun 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie au prisme du corpus ESLO : variations sociolinguistiques et apports du traitement automatique du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orality in All Its Forms Across the World's Languages: Linguistic, Literary, and Sociocultural Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABOUDA Lotfi; AZOUZI Ammar; CHEN Lian 陈恋; DAO Huy-Linh; DO-HURINVILLE Danh-Thành; URSI Biagio, Nov 2025, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a trilingual ontology of phraseological units: Lexicographic and computational modeling in Chinese, French, and Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Association for Lexicography (Asialex 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAO Yongwei; Fudan university, Shanghai, Sep 2025, Shanghai, China. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est clair ! Unité phraséologique et/ou marqueur discursif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international
-[...1 lines deleted...]
-. Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde : Linguistique - TAL &amp; IA - Traduction - Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAO Huy-Linh; CHEN Lian 陈恋; DO-HURINVILLE Danh-Thành, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Neural Machine Translation on a Chinese–Vietnamese Parallel Corpus Using Automatic Metrics and Human Annotations (MQM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th Paris Meeting on East Asian Linguistics (JLAO 38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHIRKOVA Katia; WIEBUSCH Thekla; DAO Huy-Linh; CHEN Lian (陈恋); DONG Yao (董瑶); YIN Yuanhao (殷元昊), Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et structuration d’un dictionnaire bilingue français-chinois des expressions idiomatiques : approche lexicographique et ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIXIÈMES JOURNÉES MONDIALES DES DICTIONNAIRES ： Dictionnaire et polylexicalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIOVANNI DOTOLI; PAWEŁ GOLDA; SALAH MEJRI, May 2025, Institut de Linguistique Université de Silésie à Katowice ul. Grota Roweckiego 5, 41-205 Sosnowiec Pologne, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and detection of phraseological units (PUs) in the French corpus : a lexico-grammatical approach in NLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Grammar and Corpora (G&amp;C),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ieva Auziņa; Vanesa Balmane; Anita Butāne; Milan Hoplíček; Laura Paula Jansone, et al.; University of latvia, Jun 2025, Riga (Latvia), Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinage d’un modèle d’embedding à partir de corpus parallèles anglais-français : Approche hybride intégrant authenticité et IA à l’aide du modèle AWE-SOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The notion of authenticity in hybrid human/AI productions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Butler &amp; Sophia Burnett, Mar 2025, Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project DiCoP (Dictionnaire et Corpus de la phraséologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ATILF-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Prof. Yvon Keromnes, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséotraduction aux prises avec l'intraduisible rabelaisien : le cas de la traduction d'un extrait sur l'enfance de Gargantua en BCMS et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Kulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lian CHEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD in Linguistics and Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lian-chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5609-7524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25752553X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phraséologie et unités multi-mots</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexicologie et lexicographie informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TAL multilingue pour les ressources lexicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique de corpus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography in Asia and Generative AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besim Kabashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, University of Toronto Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie franco-chinoise (Hommage à Jean PRUVOST et Jianhua HUANG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (219), pp.128, 2025, Lexicographie franco-chinoise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography and New Computational Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Oxford University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in Computational Lexicography : From Data to Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), 2025, Computational Lexicography (International journal of ASIALEX), University of Toronto Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiword Expressions and Neology : Corpus Analysis and NLP Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besim Kabashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">人类智慧、人工智能与辞书编纂新范式 [Human and Artificial Intelligence: A New Paradigm for Dictionary Creation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">南京大学出版社[Nanjing University Publishing House], In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie contrastive théorique et appliquée : phraséographie, phraséotraduction et phraséodidactique numériques (Préfaces du Prof. Jean Pruvost et du Prof. Alain Peyraube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPA pour tous ? Un HYper Pinyin Alphabet pour apprendre le chinois autrement avec des gestes innovants (Préface par Alain Peyraube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de La Rochelle. pp.505, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des expressions idiomatiques en chinois et en français (concernant les parties du corps humain et les animaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. CY Cergy Paris Université, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021CYUN1014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03633635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraseoculturoloxía e fraseotradutoloxía contrastiva: estereotipos e representacións da cabeza en chinés e francés1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Fraseoloxia Galega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, CADERNOS DE FRASEOLOXÍA GALEGA (n°26), pp.149-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d’ontophraséologie ? Vers une modélisation ontologique des UP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, La phraséologie : réflexions et nouvelles perspectives, International Journal: NPSS, Canada,, 21 (2), pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of New Perspectives in Computational Lexicography: From Data to Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, New Perspectives in Computational Lexicography: From Data to Dictionaries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et structuration d’un dictionnaire bilingue français-chinois d’expressions idiomatiques à l’aide du modèle OntoLex : une approche lexicographique et ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, DICTIONNAIRE ET POLYLEXICALITÉ / DICTIONARY AND POLYLEXICALITY, Classiques Garnier, 2 (17), pp.335-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbes et déverbaux passifs dans le discours institutionnel du CHU d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le Statut du verbe dans les discours spécialisés entre théorie et pratique(s) (33), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie numérique et intelligence artificielle : analyse contrastive des évolutions en France et en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Issue: Recensement et description des données en vue des applications lexicographiques (53/3,)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragmentation des unités phraséologiques dans le Dictionnaire des expressions et locutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fragmentation de la langue dans le dictionnaire, Classiques Garnier, 1 (17), pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Lexicographie franco-chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lexicographie franco-chinoise (219), pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Lexicography and New Computational Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Oxford University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, International Encyclopedia of Language and Linguistics, 3rd Edition (Chapter 18008), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et ses phraséologismes gargantuesques : analyse des procédés de phraséotraduction en polonais, BCMS, chinois, japonais et portugais brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Kulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Ryszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferreira Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hermēneus. Revista de traducción e interpretación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.315-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24197/gvej8e36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la phraséoculture en didactique des langues-cultures en CLE : enjeux théoriques et pratiques méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue Recherches en Didactique des Langues et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les cahiers de l'Acedle, 1 (22-1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q9p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la traduction et de la transmission culturelle dans la microstructure des dictionnaires bilingues des UP : étude contrastive de corpus métaphraséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9e Congrès Mondial de Linguistique Française - CMLF 2024, 191 (05007), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419105007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法语词典学：从源起到数字化时代的飞跃</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">辞书研究 Lexicographical studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">多语熟语数字学习词典的设计思路</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">语言战略研究 [Chinese Journal of Language Policy and Planning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 多人谈, “融媒辞书”多人谈 (3), pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraseoculturoloxía e fraseodidáctica en LE: como integrar progresivamente expresións idiomáticas no ensino dende o nivel A1 e ata o B2?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Fraseoloxia Galega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (24), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52740/cfg.23.24.00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPA, un outil d’innovation en linguistique appliquée : didactique gestuelle du lexique en Langues-Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Outils et nouvelles explorations de la linguistique appliquée, 21-2, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséoculturelle contrastive : représentation et motivation du coeur en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8e Congrès Mondial de Linguistique Française 2022, 138 (04011), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie : une sous-discipline moderne indispensable de la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8e Congrès Mondial de Linguistique Française - CMLF 2022, 138 (04011), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213804011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stéréotypes dans la zoo-anthroponymie française et chinoise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.8563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphraseography and phraseographic design: A multilingual learner’s dictionary of French–Chinese-Vietnamese idiomatic expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Histories of Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Histories of Lexicography and Lexicology (ICHLL 14), In press, ISSN 3052-9921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary and society : Contrastive study of Chinese, English and French (meta)lexicographic traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Histories of Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Histories of Lexicography and Lexicology (ICHLL14), In press, 3052-9921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles réflexions et perspectives sur la métalexicographie contemporaine : une analyse contrastive entre le chinois, le français et l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie, Métalexicographie, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexica, Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">南京大学出版社[Nanjing University Publishing House]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">人类智慧、人工智能与辞书编纂新范式 [Human and Artificial Intelligence: A New Paradigm for Dictionary Creation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), , In press, Lexicology and lexicography</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux intra et extra-linguistiques de la traduction littéraire dans la didactique des langues-cultures en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude des Fées de Charles Perrault et de ses traductions dans des langues du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection « Linguistique : Traduction et Terminologie du Moyen Âge au XXIe siècle », Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">分析对比当代法汉辞书学和词典编纂学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">中国社会科学出版社 [China Social Sciences Press]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">世界法语区发展研究 Études sur le monde francophone et ses développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (n°2), pp.71-81, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride en e-learning pour la lexiculturologie numérique en Chinois Langue Étrangère dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des formations : de la continuité à l’innovation pédagogique ? Ouvrage collectif Ticemed13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et didactique des langues et cultures en CLE - L1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines (EAC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et didactique des langues et cultures- Nouvelles pratiques et compétences en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-130, 2022, 9782813004109. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche onto-phraséologique pour l’extraction automatique des relations idiomatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexiques – Lexicons – Lexik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yvon Keromnes; Helene Vinckel-Roisin, Dec 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la traduction automatique à l’ère de l’IA : de la métrique à l’évaluation humaine (étude de cas français–chinois dans le domaine médical)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOUVELLE BRACHYLOGIE &amp; INTELLIGENCE ARTIFICIELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dao Huy-Linh; Do-Hurinville Danh-Thành; Do Thi-Thu- Trang; Massoud Iman; Mansour M’Henni, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique et modélisation lexicale des néologismes chinois (2015–2025) : approches hybrides et sémantique vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’AFPC - Association Française des Professeurs de Chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPC, Apr 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and Comparative Analysis of Digital Lexicography in England, France, and China from the 19th Century to AI Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference for Historical Lexicography and Lexicology (ICHLL15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alina Villalva; Ana Salgado; Esperança Cardeira; Rute Costa; International Society for Historical Lexicology and Lexicography; the Academia das Ciências de Lisboa; Universidade Nova de Lisboa; Universidade de Lisboa, Jun 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie au prisme du corpus ESLO : variations sociolinguistiques et apports du traitement automatique du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orality in All Its Forms Across the World's Languages: Linguistic, Literary, and Sociocultural Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABOUDA Lotfi; AZOUZI Ammar; CHEN Lian 陈恋; DAO Huy-Linh; DO-HURINVILLE Danh-Thành; URSI Biagio, Nov 2025, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est clair ! Unité phraséologique et/ou marqueur discursif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international
+
+. Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde : Linguistique - TAL &amp; IA - Traduction - Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAO Huy-Linh; CHEN Lian 陈恋; DO-HURINVILLE Danh-Thành, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a trilingual ontology of phraseological units: Lexicographic and computational modeling in Chinese, French, and Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Association for Lexicography (Asialex 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAO Yongwei; Fudan university, Shanghai, Sep 2025, Shanghai, China. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Neural Machine Translation on a Chinese–Vietnamese Parallel Corpus Using Automatic Metrics and Human Annotations (MQM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th Paris Meeting on East Asian Linguistics (JLAO 38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHIRKOVA Katia; WIEBUSCH Thekla; DAO Huy-Linh; CHEN Lian (陈恋); DONG Yao (董瑶); YIN Yuanhao (殷元昊), Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et structuration d’un dictionnaire bilingue français-chinois des expressions idiomatiques : approche lexicographique et ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIXIÈMES JOURNÉES MONDIALES DES DICTIONNAIRES ： Dictionnaire et polylexicalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIOVANNI DOTOLI; PAWEŁ GOLDA; SALAH MEJRI, May 2025, Institut de Linguistique Université de Silésie à Katowice ul. Grota Roweckiego 5, 41-205 Sosnowiec Pologne, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and detection of phraseological units (PUs) in the French corpus : a lexico-grammatical approach in NLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Grammar and Corpora (G&amp;C),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ieva Auziņa; Vanesa Balmane; Anita Butāne; Milan Hoplíček; Laura Paula Jansone, et al.; University of latvia, Jun 2025, Riga (Latvia), Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinage d’un modèle d’embedding à partir de corpus parallèles anglais-français : Approche hybride intégrant authenticité et IA à l’aide du modèle AWE-SOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The notion of authenticity in hybrid human/AI productions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Butler &amp; Sophia Burnett, Mar 2025, Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project DiCoP (Dictionnaire et Corpus de la phraséologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ATILF-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Prof. Yvon Keromnes, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséotraduction aux prises avec l'intraduisible rabelaisien : le cas de la traduction d'un extrait sur l'enfance de Gargantua en BCMS et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Kulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 
 
 Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde : Linguistique - TAL &amp; IA - Traduction - Littérature
-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAO Huy-Linh; CHEN Lian 陈恋; DO-HURINVILLE Danh-Thành, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and structuring of a bilingual French-Chinese phraseological dictionary : neural automatic approach for ontology and lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLex 2025 : electronic lexicography in the 21st century Intelligent Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iztok Kosem, Nov 2025, Bled, Slovenia. pp.830-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire électronique (XML, TEI-DTD), phraséodidactique numérique et traitement automatique des langues (avec python)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des séminaires internationaux - Humanités numériques : analyses linguistiques et enseignement des langues en FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thi Thu Hoai Tran, Huy Linh DAO, Minh Thuy DAM, Jun 2024, Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la traduction et de la transmission culturelle dans la microstructure des dictionnaires bilingues des UP : étude contrastive de corpus métaphraséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française - CMLF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Nevue; Agnès Steuckardt; Sophie Prevost; Gabriel Bergounioux; Aurore Montébran; Gilles Philipphe; Gille Merminod, Jul 2024, Lausanne, Suisse. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographic Design of DiCoP-Learning and Second Language Teaching in French: The PUs (Self-)Learning Digital Dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thàn Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées serbes des dictionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jelena BAKALUCA; Ljubica ĐURIĆ; Tatjana SAMARDŽIJA; Veran STANOJEVIĆ; Dušica TERZIĆ; Anđela VASILJEVIĆ; Saša MARJANOVIĆ; Jovana MILOVANOVIĆ; Dejana MIRKOVIĆ-BIRTAŠIĆ; Aleksandra NEDELJKOVIĆ; Milka PAVKOVIĆ; Jana PAVLOVIĆ, May 2024, Belgrade (Serbia), Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles réflexions et perspectives sur la métalexicographie contemporaine : une analyse contrastive entre le chinois, le français et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lexicographie, Métalexicographie, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau METALEX, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in phraseomatics : DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURALEX 2024 - 21st EURALEX International Congress Lexicography and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kristina Štrkalj Despot; Ana Ostroški Anić; Ivana Brač, Oct 2024, Cavtat, Croatia. pp.227-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French digital lexicography : Metamorphosis, Status Quo and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PL &amp; LTL 2024: The 9th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning - Thème Lexicography and knowledge services in the AIGC era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GENG Yundong; CHEN Lian, Oct 2024, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital lexicography and natural language processing of PUs in the DiCoP project: objectives and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovating Digital Lexicography in the Era of Media Convergence, in AILA 2024 - Celebrating 60 years of AILA (1964-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shameem Rafik-Galea; Azirah Hashim, Aug 2024, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséodidactique à l’aide de corpus métalexicographique en FLE pour les débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues/cultures, des littératures et de la traduction : perspectives Algéro-françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malika Benseka; Thomas Szende, Apr 2024, Université de Mostaganem, Site INES, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Empowerment: where are we in the automation of lexicography? A metaphraseographic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thàn Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIALEX 2024 - The 17th International Asian Association for Lexicography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ai INOUE, Sep 2024, Tokyo, Japan. pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragmentation des unités phraséologiques dans le Dictionnaire des expressions et locutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fragmentation de la langue dans le dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Dotoli, Salah Meiri,Éric Turcat, Nov 2024, Oklahoma State University (USA), États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiCoP : exploration et innovation d’une ressource informatisée d’unités phraséologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du 40ème anniversaire de la création de l’AFPC : IA, TICE et enseignement du chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPC - Association Française des Professeurs de Chinois, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Méta)phraséographie numérique et phraséomatique : exploration et innovation dans le projet DiCoP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées serbes des dictionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jelena BAKALUCA; Ljubica ĐURIĆ; Tatjana SAMARDŽIJA; Veran STANOJEVIĆ; Dušica TERZIĆ; Anđela VASILJEVIĆ; Saša MARJANOVIĆ; Jovana MILOVANOVIĆ; Dejana MIRKOVIĆ-BIRTAŠIĆ; Aleksandra NEDELJKOVIĆ; Milka PAVKOVIĆ; Jana PAVLOVIĆ, May 2024, Belgrade, Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généricité exprimée par le passif dans les couloirs du CHU d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Menneteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le statut du verbe dans les discours spécialisés entre théorie et pratique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Cetro; Guylaine Le Guénanff; Chiara Preite; Lorella Sini, Apr 2024, Aula Magna storica della Sapienza, Università di Pisa, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary and society : contrastive study of Chinese, English and French (meta)lexicographic traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICHLL 14. 14th International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHLL, Jun 2024, Londre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique et réflexion du chapitre 4 : Just Hierarchy between Humans and Animals : Subordination without Cruelty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micéala Symington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle., Feb 2023, La Rochelle (17000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">熟语双语词典中微观结构的翻译与文化传播处理 -以汉法成语为例</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第十五届双语词典学术研讨会[15e colloque sur les dictionnaires bilingues]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 中国辞书学会双语辞书专业委员会Comité des dictionnaires bilingues de la Société chinoise des dictionnaires; 广东外 语外贸大学外国语言学及应用语言学研究中心词典学研究中心 Centre de recherche sur les dictionnaires, Centre de recherche en linguistique étrangère et en linguistique appliquée,; 广东外贸大学Université des études étrangères du Guangdong., Nov 2023, Guangdong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux intra et extra-linguistiques de la traduction littéraire dans la didactique des langues-cultures en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national centré sur l'enseignement des langues et la traduction littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphraséographie, conception phraséographique : dictionnaire d'apprentissage des UP en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th world Congress, AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive analysis on the pragmatics of French and Chinese idiomatic expressions: the defrosting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10 (10th International Contrastive Linguistics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, logo-Leibniz Institute for the German Language Leibniz Institute for the German Language, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des langues-cultures en FLE : l’enseignement des expressions idiomatiques à partir du niveau débutant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de la Francophonie « Rendez-vous z Francuskim », Centre universitaire de la Culture à l’Université d'Opole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Opole, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Meta)phraseography and phraseomatics: DiCoP, a computerized resource of phraseological units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIALEX 2023: Lexicography, Artificial Intelligence, and Dictionary Users - The 16th International Conference of the Asian Association for Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yonsei University, Jun 2023, Seoul, South Korea. pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la linguistique : lexicologie contrastive en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche et d'ouverture sur l'Asie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université Bordeaux Montaigne,, Nov 2023, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spécisme dans la phraséoculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle, Mar 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical issues and methodological practices of phraseoculturology in Chinese as a foreign language: progressive integration of chéngyǔ from the beginner levels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">欧汉会第四届国际研讨会: 欧洲多元文化和语言视角下的中高等教育中汉语教学的回顾，现状和展望[4ème Conférence internationale de l’Association européenne de l’enseignement du chinois : Yesterday, Today and Tomorrow: Chinese Language Education in Secondary and Higher Education from a Multilingual and Multicultural Perspective]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 欧洲汉语教学协会 [EUROPEAN ASSOCIATION OF CHINESE TEACHING ASSOCIATION EUROPEENNE DE L'ENSEIGNEMENT DU CHINOIS]; University of Southampton, UK.; 英国汉语教学协会 [The british chinese language teaching society]; 孔子学院 [Institut confucius], Apr 2023, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaphraseological study of chéngyŭ: Idiomatic expressions or proverbial locutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th world Congress, AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride et classe inversée, l’enseignement numérique des langues-cultures en CLE à l’aide de la plateforme Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'authentique et le fabriqué en didactique des langues à l'ère du numérique, INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive sur la pragmatique des expressions idiomatiques françaises et chinoises : les défigements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la nature des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle., Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">熟語文化學與對外漢語熟語教學: 如何將成語循序漸進地融入 A1-B2水平的教科書中?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第六屆漢語語言與話語國際研討會 [The 6th International Symposium on Chinese Language and Discourse (6th ISCLD)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 香港理工大學和澳門大學 [The Hong Kong Polytechnic University and University of Macau], Dec 2022, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la continuité à l'innovation pédagogique : dispositif hybride, numérique en didactique des langues-cultures dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ticemed 13 : Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Bonfils; Philippe Dumas; Luc Massou; Émilie Rémond; Bérengère Stassin; Ioanna Vovou, Oct 2022, Athènes, Grèce. pp.188-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive de la métalexicographie et de la lexicographie françaises et chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D2iA, Apr 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie et phraséodidactique en LE : comment intégrer progressivement les expressions idiomatiques dans les manuels à partir des niveaux A1-B2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Enjeux théoriques et pratiques méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride et classe inversée : lexiculturologie numérique en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Enseignement en ligne de la langue et de la civilisation chinoises. AREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséodidactique contrastive en français et en chinois : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche et d'ouverture sur l'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université Bordeaux Montaigne, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséoculturelle contrastive : représentation et motivation du coeur en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française - CMLF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Neveu; Gabriel Bergounioux, Jul 2022, Orléans, France. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">分析对比当代法汉辞书学和词典编纂学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">理解当代中国，沟通法语世界国际学术研讨会 [Colloque international : La Chine d'aujourd'hui et le monde francophone]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie : une sous-discipline moderne indispensable de la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Neveu; Gabriel Bergounioux, Jul 2022, Orléans, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ère de la mondialisation, le rôle nécessaire de la phraséoculture en didactique des langues-cultures en LE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE Acedle - AVEIRO : Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Université d’Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">融媒体时代，法汉-汉法熟语学习词典 DiCoP-Learning 编纂构思与二语教学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第八届学习词典与二语教学国际研讨会 [The 8th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Foreign Studies University 北京外国语大学 and Foreign Language Teaching and Researching Press北京外语教学与研究出版社, Dec 2022, Beijing (CH), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive phraseocultural analysis : Stereotypes and representations of the head in Chinese and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of Corpus Linguistics (CILC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraseoculture in the construction of the corpus of the DiCoP: The treatment of the phraseographic microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS : International Conference ‘Computational and Corpus-based Phraseology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europhras, Sep 2022, Malaga, Spain. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypa, an innovative tool in applied linguistics: gestural didactics of the Languages-Cultures lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA : Instrumentation and New Explorations in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypa, un dictionnaire électronique d’apprentissage innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, organisé par D2IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet HELD et l’utilisation de la plateforme Moodle en Licence de chinois L1D à l'Université de Grenoble-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Numérique et didactique des langues et cultures : nouvelles pratiques et compétences en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet HYPAquitaine : une innovation disruptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les Humanités numériques : une transdiscipline historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle, Nov 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche linguistique et lexicologique contrastive du français et du chinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Habiter Le Monde (EA4287), Université de Picardie Jules Verne - Amiens, May 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique des néologismes en chinois et en vietnamien (2015–2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexiques – Lexicons – Lexik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI EURALEX International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cavtat, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive analysis of the idiomaticity of idiomatic expressions in French and Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10 (10th International Contrastive Linguistics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique contrastive, lexiculture et phraséologie appliquée : les expressions idiomatiques en français et en chinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Multidimensionnalité, transdisciplinarité. À la croisée des approches en Sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38th Paris Meeting on East Asian Languages. Book of abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thekla Wiebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale / 38th Paris Meeting on East Asian Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France. CRLAO-CNRS, pp.145, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Sousse, Tunisie. pp.132, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde Linguistique - TAL &amp; IA - Traduction - Littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraseology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.1-128, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography and knowledge services in the AIGC era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PL-LTL2024 : The 9th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Wuhan, China, China. pp.197, 2024, Digital Lexicography in AI Era</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique linguistique, reflet du développement économique et culturel de la Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fées [仙女] en chinois avec caractères simplifiés [中文简体], projet multilingue « Les voix du conte » - Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault [夏尔·佩罗 (作者)], INALCO, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fées [仙女] en cantonais avec caractères traditionnels [粤语繁体], projet multilingue « Les voix du conte » - Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault [夏爾·佩羅 (作者)], INALCO, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d’ontologie automatique intitulé « The_fellowship_of_the_ontology » (NLP & TAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO, Sorbonne Paris-Cité (SPC). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour l'analyse de corpus parallèles en traductologie machine et neuronale : traitement, alignement et tokenisation dans le traitement automatique des langues (NLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thématique des rivalités USA - Chine au sujet de L’IA dans l’économie (NLP &amp; TAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ngauv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Theznas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique et modélisation lexicale des néologismes en chinois et en vietnamien (2015–2025) : le projet NeoLex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de préparation du dataset du projet Charles de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ngauv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Thezenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction de l’expérience : alignement des mots par affinage des embeddings sur des corpus parallèles (NLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique d’un système de question-réponse RAG alimenté par LLMs sur un corpus français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’XIA : vers une meilleure interprétabilité des modèles d’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilas Pastré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d’ontologie automatique intitulé « Les_deux_bases », NLP &amp; TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et évaluation de la qualité des traductions médicales automatiques : approche méthodologique basée sur MQM 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Report : Overview of Air Pollution in France with Python (mathematics and computer science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittération et traitement de corpus multilingue : anglais, chinois, hébreu, birman, grec (TAL-Traitement automatique de langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une méthode de saisie phonologique pour le cantonais en utilisant l'Alphabet Phonétique International (API) (TAL- Traitement Automatique de Langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819858v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet HELD et l'utilisation de la plateforme Moodle en licence de chinois L1D à l'Université de Grenoble-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brumelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAO Huy-Linh; CHEN Lian 陈恋; DO-HURINVILLE Danh-Thành, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and structuring of a bilingual French-Chinese phraseological dictionary : neural automatic approach for ontology and lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLex 2025 : electronic lexicography in the 21st century Intelligent Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iztok Kosem, Nov 2025, Bled, Slovenia. pp.830-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire électronique (XML, TEI-DTD), phraséodidactique numérique et traitement automatique des langues (avec python)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des séminaires internationaux - Humanités numériques : analyses linguistiques et enseignement des langues en FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thi Thu Hoai Tran, Huy Linh DAO, Minh Thuy DAM, Jun 2024, Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la traduction et de la transmission culturelle dans la microstructure des dictionnaires bilingues des UP : étude contrastive de corpus métaphraséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française - CMLF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Nevue; Agnès Steuckardt; Sophie Prevost; Gabriel Bergounioux; Aurore Montébran; Gilles Philipphe; Gille Merminod, Jul 2024, Lausanne, Suisse. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographic Design of DiCoP-Learning and Second Language Teaching in French: The PUs (Self-)Learning Digital Dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thàn Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées serbes des dictionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jelena BAKALUCA; Ljubica ĐURIĆ; Tatjana SAMARDŽIJA; Veran STANOJEVIĆ; Dušica TERZIĆ; Anđela VASILJEVIĆ; Saša MARJANOVIĆ; Jovana MILOVANOVIĆ; Dejana MIRKOVIĆ-BIRTAŠIĆ; Aleksandra NEDELJKOVIĆ; Milka PAVKOVIĆ; Jana PAVLOVIĆ, May 2024, Belgrade (Serbia), Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles réflexions et perspectives sur la métalexicographie contemporaine : une analyse contrastive entre le chinois, le français et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lexicographie, Métalexicographie, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau METALEX, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in phraseomatics : DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURALEX 2024 - 21st EURALEX International Congress Lexicography and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kristina Štrkalj Despot; Ana Ostroški Anić; Ivana Brač, Oct 2024, Cavtat, Croatia. pp.227-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French digital lexicography : Metamorphosis, Status Quo and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PL &amp; LTL 2024: The 9th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning - Thème Lexicography and knowledge services in the AIGC era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GENG Yundong; CHEN Lian, Oct 2024, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital lexicography and natural language processing of PUs in the DiCoP project: objectives and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovating Digital Lexicography in the Era of Media Convergence, in AILA 2024 - Celebrating 60 years of AILA (1964-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shameem Rafik-Galea; Azirah Hashim, Aug 2024, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséodidactique à l’aide de corpus métalexicographique en FLE pour les débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues/cultures, des littératures et de la traduction : perspectives Algéro-françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malika Benseka; Thomas Szende, Apr 2024, Université de Mostaganem, Site INES, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiCoP : exploration et innovation d’une ressource informatisée d’unités phraséologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du 40ème anniversaire de la création de l’AFPC : IA, TICE et enseignement du chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPC - Association Française des Professeurs de Chinois, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Empowerment: where are we in the automation of lexicography? A metaphraseographic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thàn Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIALEX 2024 - The 17th International Asian Association for Lexicography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ai INOUE, Sep 2024, Tokyo, Japan. pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragmentation des unités phraséologiques dans le Dictionnaire des expressions et locutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fragmentation de la langue dans le dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Dotoli, Salah Meiri,Éric Turcat, Nov 2024, Oklahoma State University (USA), États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary and society : contrastive study of Chinese, English and French (meta)lexicographic traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICHLL 14. 14th International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHLL, Jun 2024, Londre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Méta)phraséographie numérique et phraséomatique : exploration et innovation dans le projet DiCoP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées serbes des dictionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jelena BAKALUCA; Ljubica ĐURIĆ; Tatjana SAMARDŽIJA; Veran STANOJEVIĆ; Dušica TERZIĆ; Anđela VASILJEVIĆ; Saša MARJANOVIĆ; Jovana MILOVANOVIĆ; Dejana MIRKOVIĆ-BIRTAŠIĆ; Aleksandra NEDELJKOVIĆ; Milka PAVKOVIĆ; Jana PAVLOVIĆ, May 2024, Belgrade, Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généricité exprimée par le passif dans les couloirs du CHU d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Menneteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le statut du verbe dans les discours spécialisés entre théorie et pratique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Cetro; Guylaine Le Guénanff; Chiara Preite; Lorella Sini, Apr 2024, Aula Magna storica della Sapienza, Università di Pisa, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique et réflexion du chapitre 4 : Just Hierarchy between Humans and Animals : Subordination without Cruelty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micéala Symington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle., Feb 2023, La Rochelle (17000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive analysis on the pragmatics of French and Chinese idiomatic expressions: the defrosting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10 (10th International Contrastive Linguistics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, logo-Leibniz Institute for the German Language Leibniz Institute for the German Language, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">熟语双语词典中微观结构的翻译与文化传播处理 -以汉法成语为例</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第十五届双语词典学术研讨会[15e colloque sur les dictionnaires bilingues]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 中国辞书学会双语辞书专业委员会Comité des dictionnaires bilingues de la Société chinoise des dictionnaires; 广东外 语外贸大学外国语言学及应用语言学研究中心词典学研究中心 Centre de recherche sur les dictionnaires, Centre de recherche en linguistique étrangère et en linguistique appliquée,; 广东外贸大学Université des études étrangères du Guangdong., Nov 2023, Guangdong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphraséographie, conception phraséographique : dictionnaire d'apprentissage des UP en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th world Congress, AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux intra et extra-linguistiques de la traduction littéraire dans la didactique des langues-cultures en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national centré sur l'enseignement des langues et la traduction littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des langues-cultures en FLE : l’enseignement des expressions idiomatiques à partir du niveau débutant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de la Francophonie « Rendez-vous z Francuskim », Centre universitaire de la Culture à l’Université d'Opole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Opole, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Meta)phraseography and phraseomatics: DiCoP, a computerized resource of phraseological units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIALEX 2023: Lexicography, Artificial Intelligence, and Dictionary Users - The 16th International Conference of the Asian Association for Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yonsei University, Jun 2023, Seoul, South Korea. pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spécisme dans la phraséoculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle, Mar 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la linguistique : lexicologie contrastive en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche et d'ouverture sur l'Asie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université Bordeaux Montaigne,, Nov 2023, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical issues and methodological practices of phraseoculturology in Chinese as a foreign language: progressive integration of chéngyǔ from the beginner levels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">欧汉会第四届国际研讨会: 欧洲多元文化和语言视角下的中高等教育中汉语教学的回顾，现状和展望[4ème Conférence internationale de l’Association européenne de l’enseignement du chinois : Yesterday, Today and Tomorrow: Chinese Language Education in Secondary and Higher Education from a Multilingual and Multicultural Perspective]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 欧洲汉语教学协会 [EUROPEAN ASSOCIATION OF CHINESE TEACHING ASSOCIATION EUROPEENNE DE L'ENSEIGNEMENT DU CHINOIS]; University of Southampton, UK.; 英国汉语教学协会 [The british chinese language teaching society]; 孔子学院 [Institut confucius], Apr 2023, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaphraseological study of chéngyŭ: Idiomatic expressions or proverbial locutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th world Congress, AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride et classe inversée, l’enseignement numérique des langues-cultures en CLE à l’aide de la plateforme Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'authentique et le fabriqué en didactique des langues à l'ère du numérique, INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">熟語文化學與對外漢語熟語教學: 如何將成語循序漸進地融入 A1-B2水平的教科書中?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第六屆漢語語言與話語國際研討會 [The 6th International Symposium on Chinese Language and Discourse (6th ISCLD)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 香港理工大學和澳門大學 [The Hong Kong Polytechnic University and University of Macau], Dec 2022, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la continuité à l'innovation pédagogique : dispositif hybride, numérique en didactique des langues-cultures dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ticemed 13 : Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Bonfils; Philippe Dumas; Luc Massou; Émilie Rémond; Bérengère Stassin; Ioanna Vovou, Oct 2022, Athènes, Grèce. pp.188-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive de la métalexicographie et de la lexicographie françaises et chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D2iA, Apr 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie et phraséodidactique en LE : comment intégrer progressivement les expressions idiomatiques dans les manuels à partir des niveaux A1-B2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Enjeux théoriques et pratiques méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride et classe inversée : lexiculturologie numérique en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Enseignement en ligne de la langue et de la civilisation chinoises. AREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive sur la pragmatique des expressions idiomatiques françaises et chinoises : les défigements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la nature des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle., Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséodidactique contrastive en français et en chinois : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche et d'ouverture sur l'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université Bordeaux Montaigne, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">分析对比当代法汉辞书学和词典编纂学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">理解当代中国，沟通法语世界国际学术研讨会 [Colloque international : La Chine d'aujourd'hui et le monde francophone]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséoculturelle contrastive : représentation et motivation du coeur en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française - CMLF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Neveu; Gabriel Bergounioux, Jul 2022, Orléans, France. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ère de la mondialisation, le rôle nécessaire de la phraséoculture en didactique des langues-cultures en LE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE Acedle - AVEIRO : Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Université d’Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie : une sous-discipline moderne indispensable de la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Neveu; Gabriel Bergounioux, Jul 2022, Orléans, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">融媒体时代，法汉-汉法熟语学习词典 DiCoP-Learning 编纂构思与二语教学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第八届学习词典与二语教学国际研讨会 [The 8th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Foreign Studies University 北京外国语大学 and Foreign Language Teaching and Researching Press北京外语教学与研究出版社, Dec 2022, Beijing (CH), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive phraseocultural analysis : Stereotypes and representations of the head in Chinese and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of Corpus Linguistics (CILC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraseoculture in the construction of the corpus of the DiCoP: The treatment of the phraseographic microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS : International Conference ‘Computational and Corpus-based Phraseology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europhras, Sep 2022, Malaga, Spain. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypa, an innovative tool in applied linguistics: gestural didactics of the Languages-Cultures lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA : Instrumentation and New Explorations in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypa, un dictionnaire électronique d’apprentissage innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, organisé par D2IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet HYPAquitaine : une innovation disruptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les Humanités numériques : une transdiscipline historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle, Nov 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet HELD et l’utilisation de la plateforme Moodle en Licence de chinois L1D à l'Université de Grenoble-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Numérique et didactique des langues et cultures : nouvelles pratiques et compétences en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche linguistique et lexicologique contrastive du français et du chinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Habiter Le Monde (EA4287), Université de Picardie Jules Verne - Amiens, May 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique des néologismes en chinois et en vietnamien (2015–2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexiques – Lexicons – Lexik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI EURALEX International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cavtat, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive analysis of the idiomaticity of idiomatic expressions in French and Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10 (10th International Contrastive Linguistics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique contrastive, lexiculture et phraséologie appliquée : les expressions idiomatiques en français et en chinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Multidimensionnalité, transdisciplinarité. À la croisée des approches en Sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38th Paris Meeting on East Asian Languages. Book of abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thekla Wiebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale / 38th Paris Meeting on East Asian Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France. CRLAO-CNRS, pp.145, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Sousse, Tunisie. pp.132, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde Linguistique - TAL &amp; IA - Traduction - Littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraseology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.1-128, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography and knowledge services in the AIGC era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PL-LTL2024 : The 9th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Wuhan, China, China. pp.197, 2024, Digital Lexicography in AI Era</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique linguistique, reflet du développement économique et culturel de la Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fées [仙女] en chinois avec caractères simplifiés [中文简体], projet multilingue « Les voix du conte » - Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault [夏尔·佩罗 (作者)], INALCO, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fées [仙女] en cantonais avec caractères traditionnels [粤语繁体], projet multilingue « Les voix du conte » - Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault [夏爾·佩羅 (作者)], INALCO, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d’ontologie automatique intitulé « The_fellowship_of_the_ontology » (NLP & TAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO, Sorbonne Paris-Cité (SPC). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour l'analyse de corpus parallèles en traductologie machine et neuronale : traitement, alignement et tokenisation dans le traitement automatique des langues (NLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique et modélisation lexicale des néologismes en chinois et en vietnamien (2015–2025) : le projet NeoLex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thématique des rivalités USA - Chine au sujet de L’IA dans l’économie (NLP &amp; TAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ngauv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Theznas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de préparation du dataset du projet Charles de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ngauv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Thezenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction de l’expérience : alignement des mots par affinage des embeddings sur des corpus parallèles (NLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique d’un système de question-réponse RAG alimenté par LLMs sur un corpus français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d’ontologie automatique intitulé « Les_deux_bases », NLP &amp; TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’XIA : vers une meilleure interprétabilité des modèles d’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilas Pastré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et évaluation de la qualité des traductions médicales automatiques : approche méthodologique basée sur MQM 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Report : Overview of Air Pollution in France with Python (mathematics and computer science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittération et traitement de corpus multilingue : anglais, chinois, hébreu, birman, grec (TAL-Traitement automatique de langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une méthode de saisie phonologique pour le cantonais en utilisant l'Alphabet Phonétique International (API) (TAL- Traitement Automatique de Langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819858v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet HELD et l'utilisation de la plateforme Moodle en licence de chinois L1D à l'Université de Grenoble-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brumelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -111,51 +111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2D52B09"/>
+    <w:nsid w:val="0F220957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -342,51 +342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lian-chen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5609-7524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25752553X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim Kabashi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng Yundong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry de Bruyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03633635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021CYUN1014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083813v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gasparini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Golda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Kulic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ryszka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferreira Vieira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/gvej8e36" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q9p" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52740/cfg.23.24.00052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12674" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213804011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5757" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chieh Wen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;n Do-Hurinville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664242v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Menneteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#233;ala Symington" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741647v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Villain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cadet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Delaporte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thekla Wiebusch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Azouzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774551v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Qiao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Nowak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774546v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngauv" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Schlosser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Theznas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Thezenas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430934v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Pastr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819858v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161773v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brumelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lian-chen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5609-7524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25752553X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim Kabashi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng Yundong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry de Bruyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03633635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021CYUN1014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gasparini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Golda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Kulic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ryszka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferreira Vieira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/gvej8e36" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q9p" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52740/cfg.23.24.00052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12674" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213804011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5757" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chieh Wen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;n Do-Hurinville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664242v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543104v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Menneteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#233;ala Symington" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741647v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596265v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589947v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Villain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cadet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Delaporte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thekla Wiebusch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Azouzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774551v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Qiao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Nowak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774546v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072304v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngauv" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Schlosser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Theznas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Thezenas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Pastr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819858v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161773v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brumelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>