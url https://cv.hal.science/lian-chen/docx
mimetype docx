--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lian CHEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD in Linguistics and Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lian-chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5609-7524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25752553X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phraséologie et unités multi-mots</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexicologie et lexicographie informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TAL multilingue pour les ressources lexicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique de corpus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography in Asia and Generative AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besim Kabashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, University of Toronto Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie franco-chinoise (Hommage à Jean PRUVOST et Jianhua HUANG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (219), pp.128, 2025, Lexicographie franco-chinoise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography and New Computational Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Oxford University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in Computational Lexicography : From Data to Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), 2025, Computational Lexicography (International journal of ASIALEX), University of Toronto Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiword Expressions and Neology : Corpus Analysis and NLP Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besim Kabashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">人类智慧、人工智能与辞书编纂新范式 [Human and Artificial Intelligence: A New Paradigm for Dictionary Creation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">南京大学出版社[Nanjing University Publishing House], In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie contrastive théorique et appliquée : phraséographie, phraséotraduction et phraséodidactique numériques (Préfaces du Prof. Jean Pruvost et du Prof. Alain Peyraube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPA pour tous ? Un HYper Pinyin Alphabet pour apprendre le chinois autrement avec des gestes innovants (Préface par Alain Peyraube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de La Rochelle. pp.505, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des expressions idiomatiques en chinois et en français (concernant les parties du corps humain et les animaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. CY Cergy Paris Université, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021CYUN1014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03633635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraseoculturoloxía e fraseotradutoloxía contrastiva: estereotipos e representacións da cabeza en chinés e francés1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Fraseoloxia Galega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, CADERNOS DE FRASEOLOXÍA GALEGA (n°26), pp.149-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d’ontophraséologie ? Vers une modélisation ontologique des UP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, La phraséologie : réflexions et nouvelles perspectives, International Journal: NPSS, Canada,, 21 (2), pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of New Perspectives in Computational Lexicography: From Data to Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, New Perspectives in Computational Lexicography: From Data to Dictionaries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et structuration d’un dictionnaire bilingue français-chinois d’expressions idiomatiques à l’aide du modèle OntoLex : une approche lexicographique et ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, DICTIONNAIRE ET POLYLEXICALITÉ / DICTIONARY AND POLYLEXICALITY, Classiques Garnier, 2 (17), pp.335-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbes et déverbaux passifs dans le discours institutionnel du CHU d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le Statut du verbe dans les discours spécialisés entre théorie et pratique(s) (33), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie numérique et intelligence artificielle : analyse contrastive des évolutions en France et en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Issue: Recensement et description des données en vue des applications lexicographiques (53/3,)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragmentation des unités phraséologiques dans le Dictionnaire des expressions et locutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fragmentation de la langue dans le dictionnaire, Classiques Garnier, 1 (17), pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Lexicographie franco-chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lexicographie franco-chinoise (219), pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Lexicography and New Computational Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Oxford University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, International Encyclopedia of Language and Linguistics, 3rd Edition (Chapter 18008), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et ses phraséologismes gargantuesques : analyse des procédés de phraséotraduction en polonais, BCMS, chinois, japonais et portugais brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Kulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Ryszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferreira Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hermēneus. Revista de traducción e interpretación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.315-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24197/gvej8e36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la phraséoculture en didactique des langues-cultures en CLE : enjeux théoriques et pratiques méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue Recherches en Didactique des Langues et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les cahiers de l'Acedle, 1 (22-1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q9p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la traduction et de la transmission culturelle dans la microstructure des dictionnaires bilingues des UP : étude contrastive de corpus métaphraséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9e Congrès Mondial de Linguistique Française - CMLF 2024, 191 (05007), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419105007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法语词典学：从源起到数字化时代的飞跃</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">辞书研究 Lexicographical studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">多语熟语数字学习词典的设计思路</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">语言战略研究 [Chinese Journal of Language Policy and Planning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 多人谈, “融媒辞书”多人谈 (3), pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraseoculturoloxía e fraseodidáctica en LE: como integrar progresivamente expresións idiomáticas no ensino dende o nivel A1 e ata o B2?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Fraseoloxia Galega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (24), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52740/cfg.23.24.00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPA, un outil d’innovation en linguistique appliquée : didactique gestuelle du lexique en Langues-Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Outils et nouvelles explorations de la linguistique appliquée, 21-2, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséoculturelle contrastive : représentation et motivation du coeur en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8e Congrès Mondial de Linguistique Française 2022, 138 (04011), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie : une sous-discipline moderne indispensable de la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8e Congrès Mondial de Linguistique Française - CMLF 2022, 138 (04011), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213804011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stéréotypes dans la zoo-anthroponymie française et chinoise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.8563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphraseography and phraseographic design: A multilingual learner’s dictionary of French–Chinese-Vietnamese idiomatic expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Histories of Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Histories of Lexicography and Lexicology (ICHLL 14), In press, ISSN 3052-9921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary and society : Contrastive study of Chinese, English and French (meta)lexicographic traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Histories of Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Histories of Lexicography and Lexicology (ICHLL14), In press, 3052-9921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles réflexions et perspectives sur la métalexicographie contemporaine : une analyse contrastive entre le chinois, le français et l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie, Métalexicographie, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexica, Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">南京大学出版社[Nanjing University Publishing House]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">人类智慧、人工智能与辞书编纂新范式 [Human and Artificial Intelligence: A New Paradigm for Dictionary Creation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), , In press, Lexicology and lexicography</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux intra et extra-linguistiques de la traduction littéraire dans la didactique des langues-cultures en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude des Fées de Charles Perrault et de ses traductions dans des langues du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection « Linguistique : Traduction et Terminologie du Moyen Âge au XXIe siècle », Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">分析对比当代法汉辞书学和词典编纂学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">中国社会科学出版社 [China Social Sciences Press]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">世界法语区发展研究 Études sur le monde francophone et ses développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (n°2), pp.71-81, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride en e-learning pour la lexiculturologie numérique en Chinois Langue Étrangère dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des formations : de la continuité à l’innovation pédagogique ? Ouvrage collectif Ticemed13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et didactique des langues et cultures en CLE - L1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines (EAC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et didactique des langues et cultures- Nouvelles pratiques et compétences en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-130, 2022, 9782813004109. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche onto-phraséologique pour l’extraction automatique des relations idiomatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexiques – Lexicons – Lexik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yvon Keromnes; Helene Vinckel-Roisin, Dec 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la traduction automatique à l’ère de l’IA : de la métrique à l’évaluation humaine (étude de cas français–chinois dans le domaine médical)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOUVELLE BRACHYLOGIE &amp; INTELLIGENCE ARTIFICIELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dao Huy-Linh; Do-Hurinville Danh-Thành; Do Thi-Thu- Trang; Massoud Iman; Mansour M’Henni, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique et modélisation lexicale des néologismes chinois (2015–2025) : approches hybrides et sémantique vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’AFPC - Association Française des Professeurs de Chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPC, Apr 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and Comparative Analysis of Digital Lexicography in England, France, and China from the 19th Century to AI Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference for Historical Lexicography and Lexicology (ICHLL15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alina Villalva; Ana Salgado; Esperança Cardeira; Rute Costa; International Society for Historical Lexicology and Lexicography; the Academia das Ciências de Lisboa; Universidade Nova de Lisboa; Universidade de Lisboa, Jun 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie au prisme du corpus ESLO : variations sociolinguistiques et apports du traitement automatique du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orality in All Its Forms Across the World's Languages: Linguistic, Literary, and Sociocultural Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABOUDA Lotfi; AZOUZI Ammar; CHEN Lian 陈恋; DAO Huy-Linh; DO-HURINVILLE Danh-Thành; URSI Biagio, Nov 2025, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est clair ! Unité phraséologique et/ou marqueur discursif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international
-[...1 lines deleted...]
-. Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde : Linguistique - TAL &amp; IA - Traduction - Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAO Huy-Linh; CHEN Lian 陈恋; DO-HURINVILLE Danh-Thành, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a trilingual ontology of phraseological units: Lexicographic and computational modeling in Chinese, French, and Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Association for Lexicography (Asialex 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAO Yongwei; Fudan university, Shanghai, Sep 2025, Shanghai, China. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Neural Machine Translation on a Chinese–Vietnamese Parallel Corpus Using Automatic Metrics and Human Annotations (MQM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th Paris Meeting on East Asian Linguistics (JLAO 38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHIRKOVA Katia; WIEBUSCH Thekla; DAO Huy-Linh; CHEN Lian (陈恋); DONG Yao (董瑶); YIN Yuanhao (殷元昊), Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et structuration d’un dictionnaire bilingue français-chinois des expressions idiomatiques : approche lexicographique et ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIXIÈMES JOURNÉES MONDIALES DES DICTIONNAIRES ： Dictionnaire et polylexicalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIOVANNI DOTOLI; PAWEŁ GOLDA; SALAH MEJRI, May 2025, Institut de Linguistique Université de Silésie à Katowice ul. Grota Roweckiego 5, 41-205 Sosnowiec Pologne, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and detection of phraseological units (PUs) in the French corpus : a lexico-grammatical approach in NLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Grammar and Corpora (G&amp;C),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ieva Auziņa; Vanesa Balmane; Anita Butāne; Milan Hoplíček; Laura Paula Jansone, et al.; University of latvia, Jun 2025, Riga (Latvia), Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinage d’un modèle d’embedding à partir de corpus parallèles anglais-français : Approche hybride intégrant authenticité et IA à l’aide du modèle AWE-SOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The notion of authenticity in hybrid human/AI productions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Butler &amp; Sophia Burnett, Mar 2025, Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project DiCoP (Dictionnaire et Corpus de la phraséologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ATILF-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Prof. Yvon Keromnes, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséotraduction aux prises avec l'intraduisible rabelaisien : le cas de la traduction d'un extrait sur l'enfance de Gargantua en BCMS et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Kulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lian CHEN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD in Linguistics and Computer Science</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lian-chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5609-7524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25752553X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phraséologie et unités multi-mots</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexicologie et lexicographie informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TAL multilingue pour les ressources lexicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique de corpus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography in Asia and Generative AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besim Kabashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, University of Toronto Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie franco-chinoise (Hommage à Jean PRUVOST et Jianhua HUANG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (219), pp.128, 2025, Lexicographie franco-chinoise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography and New Computational Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Oxford University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives in Computational Lexicography : From Data to Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), 2025, Computational Lexicography (International journal of ASIALEX), University of Toronto Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiword Expressions and Neology : Corpus Analysis and NLP Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besim Kabashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">人类智慧、人工智能与辞书编纂新范式 [Human and Artificial Intelligence: A New Paradigm for Dictionary Creation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">南京大学出版社[Nanjing University Publishing House], In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie contrastive théorique et appliquée : phraséographie, phraséotraduction et phraséodidactique numériques (Préfaces du Prof. Jean Pruvost et du Prof. Alain Peyraube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPA pour tous ? Un HYper Pinyin Alphabet pour apprendre le chinois autrement avec des gestes innovants (Préface par Alain Peyraube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de La Rochelle. pp.505, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des expressions idiomatiques en chinois et en français (concernant les parties du corps humain et les animaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. CY Cergy Paris Université, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021CYUN1014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03633635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraseoculturoloxía e fraseotradutoloxía contrastiva: estereotipos e representacións da cabeza en chinés e francés1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Fraseoloxia Galega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, CADERNOS DE FRASEOLOXÍA GALEGA (n°26), pp.149-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d’ontophraséologie ? Vers une modélisation ontologique des UP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, La phraséologie : réflexions et nouvelles perspectives, International Journal: NPSS, Canada,, 21 (2), pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragmentation des unités phraséologiques dans le Dictionnaire des expressions et locutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fragmentation de la langue dans le dictionnaire, Classiques Garnier, 1 (17), pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographie numérique et intelligence artificielle : analyse contrastive des évolutions en France et en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Issue: Recensement et description des données en vue des applications lexicographiques (53/3,)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbes et déverbaux passifs dans le discours institutionnel du CHU d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le Statut du verbe dans les discours spécialisés entre théorie et pratique(s) (33), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of New Perspectives in Computational Lexicography: From Data to Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, New Perspectives in Computational Lexicography: From Data to Dictionaries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et structuration d’un dictionnaire bilingue français-chinois d’expressions idiomatiques à l’aide du modèle OntoLex : une approche lexicographique et ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, DICTIONNAIRE ET POLYLEXICALITÉ / DICTIONARY AND POLYLEXICALITY, Classiques Garnier, 2 (17), pp.335-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Lexicography and New Computational Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Oxford University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Lexicographie franco-chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lexicographie franco-chinoise (219), pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, International Encyclopedia of Language and Linguistics, 3rd Edition (Chapter 18008), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et ses phraséologismes gargantuesques : analyse des procédés de phraséotraduction en polonais, BCMS, chinois, japonais et portugais brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Kulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Ryszka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferreira Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hermēneus. Revista de traducción e interpretación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.315-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24197/gvej8e36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法语词典学：从源起到数字化时代的飞跃</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">辞书研究 Lexicographical studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la phraséoculture en didactique des langues-cultures en CLE : enjeux théoriques et pratiques méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue Recherches en Didactique des Langues et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les cahiers de l'Acedle, 1 (22-1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11q9p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la traduction et de la transmission culturelle dans la microstructure des dictionnaires bilingues des UP : étude contrastive de corpus métaphraséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9e Congrès Mondial de Linguistique Française - CMLF 2024, 191 (05007), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419105007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">多语熟语数字学习词典的设计思路</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">语言战略研究 [Chinese Journal of Language Policy and Planning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 多人谈, “融媒辞书”多人谈 (3), pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraseoculturoloxía e fraseodidáctica en LE: como integrar progresivamente expresións idiomáticas no ensino dende o nivel A1 e ata o B2?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Fraseoloxia Galega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (24), pp.23-38. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52740/cfg.23.24.00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPA, un outil d’innovation en linguistique appliquée : didactique gestuelle du lexique en Langues-Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Outils et nouvelles explorations de la linguistique appliquée, 21-2, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.12674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséoculturelle contrastive : représentation et motivation du coeur en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8e Congrès Mondial de Linguistique Française 2022, 138 (04011), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie : une sous-discipline moderne indispensable de la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8e Congrès Mondial de Linguistique Française - CMLF 2022, 138 (04011), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213804011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stéréotypes dans la zoo-anthroponymie française et chinoise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.8563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphraseography and phraseographic design: A multilingual learner’s dictionary of French–Chinese-Vietnamese idiomatic expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Histories of Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Histories of Lexicography and Lexicology (ICHLL 14), In press, ISSN 3052-9921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary and society : Contrastive study of Chinese, English and French (meta)lexicographic traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Histories of Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Histories of Lexicography and Lexicology (ICHLL14), In press, 3052-9921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles réflexions et perspectives sur la métalexicographie contemporaine : une analyse contrastive entre le chinois, le français et l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie, Métalexicographie, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexica, Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">南京大学出版社[Nanjing University Publishing House]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">人类智慧、人工智能与辞书编纂新范式 [Human and Artificial Intelligence: A New Paradigm for Dictionary Creation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), , In press, Lexicology and lexicography</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux intra et extra-linguistiques de la traduction littéraire dans la didactique des langues-cultures en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude des Fées de Charles Perrault et de ses traductions dans des langues du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection « Linguistique : Traduction et Terminologie du Moyen Âge au XXIe siècle », Honoré Champion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">分析对比当代法汉辞书学和词典编纂学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">中国社会科学出版社 [China Social Sciences Press]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">世界法语区发展研究 Études sur le monde francophone et ses développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (n°2), pp.71-81, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride en e-learning pour la lexiculturologie numérique en Chinois Langue Étrangère dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des formations : de la continuité à l’innovation pédagogique ? Ouvrage collectif Ticemed13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et didactique des langues et cultures en CLE - L1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des archives contemporaines (EAC). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et didactique des langues et cultures- Nouvelles pratiques et compétences en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-130, 2022, 9782813004109. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche onto-phraséologique pour l’extraction automatique des relations idiomatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexiques – Lexicons – Lexik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yvon Keromnes; Helene Vinckel-Roisin, Dec 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la traduction automatique à l’ère de l’IA : de la métrique à l’évaluation humaine (étude de cas français–chinois dans le domaine médical)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOUVELLE BRACHYLOGIE &amp; INTELLIGENCE ARTIFICIELLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dao Huy-Linh; Do-Hurinville Danh-Thành; Do Thi-Thu- Trang; Massoud Iman; Mansour M’Henni, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique et modélisation lexicale des néologismes chinois (2015–2025) : approches hybrides et sémantique vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l’AFPC - Association Française des Professeurs de Chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPC, Apr 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et structuration d’un dictionnaire bilingue français-chinois des expressions idiomatiques : approche lexicographique et ontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIXIÈMES JOURNÉES MONDIALES DES DICTIONNAIRES ： Dictionnaire et polylexicalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIOVANNI DOTOLI; PAWEŁ GOLDA; SALAH MEJRI, May 2025, Institut de Linguistique Université de Silésie à Katowice ul. Grota Roweckiego 5, 41-205 Sosnowiec Pologne, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and detection of phraseological units (PUs) in the French corpus : a lexico-grammatical approach in NLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference on Grammar and Corpora (G&amp;C),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ieva Auziņa; Vanesa Balmane; Anita Butāne; Milan Hoplíček; Laura Paula Jansone, et al.; University of latvia, Jun 2025, Riga (Latvia), Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Neural Machine Translation on a Chinese–Vietnamese Parallel Corpus Using Automatic Metrics and Human Annotations (MQM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th Paris Meeting on East Asian Linguistics (JLAO 38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CHIRKOVA Katia; WIEBUSCH Thekla; DAO Huy-Linh; CHEN Lian (陈恋); DONG Yao (董瑶); YIN Yuanhao (殷元昊), Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a trilingual ontology of phraseological units: Lexicographic and computational modeling in Chinese, French, and Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Association for Lexicography (Asialex 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GAO Yongwei; Fudan university, Shanghai, Sep 2025, Shanghai, China. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and Comparative Analysis of Digital Lexicography in England, France, and China from the 19th Century to AI Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference for Historical Lexicography and Lexicology (ICHLL15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alina Villalva; Ana Salgado; Esperança Cardeira; Rute Costa; International Society for Historical Lexicology and Lexicography; the Academia das Ciências de Lisboa; Universidade Nova de Lisboa; Universidade de Lisboa, Jun 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie au prisme du corpus ESLO : variations sociolinguistiques et apports du traitement automatique du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orality in All Its Forms Across the World's Languages: Linguistic, Literary, and Sociocultural Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABOUDA Lotfi; AZOUZI Ammar; CHEN Lian 陈恋; DAO Huy-Linh; DO-HURINVILLE Danh-Thành; URSI Biagio, Nov 2025, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est clair ! Unité phraséologique et/ou marqueur discursif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international
+
+. Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde : Linguistique - TAL &amp; IA - Traduction - Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAO Huy-Linh; CHEN Lian 陈恋; DO-HURINVILLE Danh-Thành, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinage d’un modèle d’embedding à partir de corpus parallèles anglais-français : Approche hybride intégrant authenticité et IA à l’aide du modèle AWE-SOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The notion of authenticity in hybrid human/AI productions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Butler &amp; Sophia Burnett, Mar 2025, Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project DiCoP (Dictionnaire et Corpus de la phraséologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ATILF-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Prof. Yvon Keromnes, Jun 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséotraduction aux prises avec l'intraduisible rabelaisien : le cas de la traduction d'un extrait sur l'enfance de Gargantua en BCMS et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Kulic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. 
 
 Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde : Linguistique - TAL &amp; IA - Traduction - Littérature
-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAO Huy-Linh; CHEN Lian 陈恋; DO-HURINVILLE Danh-Thành, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and structuring of a bilingual French-Chinese phraseological dictionary : neural automatic approach for ontology and lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLex 2025 : electronic lexicography in the 21st century Intelligent Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iztok Kosem, Nov 2025, Bled, Slovenia. pp.830-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire électronique (XML, TEI-DTD), phraséodidactique numérique et traitement automatique des langues (avec python)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des séminaires internationaux - Humanités numériques : analyses linguistiques et enseignement des langues en FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thi Thu Hoai Tran, Huy Linh DAO, Minh Thuy DAM, Jun 2024, Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la traduction et de la transmission culturelle dans la microstructure des dictionnaires bilingues des UP : étude contrastive de corpus métaphraséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française - CMLF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Nevue; Agnès Steuckardt; Sophie Prevost; Gabriel Bergounioux; Aurore Montébran; Gilles Philipphe; Gille Merminod, Jul 2024, Lausanne, Suisse. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographic Design of DiCoP-Learning and Second Language Teaching in French: The PUs (Self-)Learning Digital Dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thàn Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées serbes des dictionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jelena BAKALUCA; Ljubica ĐURIĆ; Tatjana SAMARDŽIJA; Veran STANOJEVIĆ; Dušica TERZIĆ; Anđela VASILJEVIĆ; Saša MARJANOVIĆ; Jovana MILOVANOVIĆ; Dejana MIRKOVIĆ-BIRTAŠIĆ; Aleksandra NEDELJKOVIĆ; Milka PAVKOVIĆ; Jana PAVLOVIĆ, May 2024, Belgrade (Serbia), Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles réflexions et perspectives sur la métalexicographie contemporaine : une analyse contrastive entre le chinois, le français et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lexicographie, Métalexicographie, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau METALEX, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in phraseomatics : DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURALEX 2024 - 21st EURALEX International Congress Lexicography and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kristina Štrkalj Despot; Ana Ostroški Anić; Ivana Brač, Oct 2024, Cavtat, Croatia. pp.227-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French digital lexicography : Metamorphosis, Status Quo and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PL &amp; LTL 2024: The 9th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning - Thème Lexicography and knowledge services in the AIGC era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GENG Yundong; CHEN Lian, Oct 2024, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital lexicography and natural language processing of PUs in the DiCoP project: objectives and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovating Digital Lexicography in the Era of Media Convergence, in AILA 2024 - Celebrating 60 years of AILA (1964-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shameem Rafik-Galea; Azirah Hashim, Aug 2024, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséodidactique à l’aide de corpus métalexicographique en FLE pour les débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues/cultures, des littératures et de la traduction : perspectives Algéro-françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malika Benseka; Thomas Szende, Apr 2024, Université de Mostaganem, Site INES, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiCoP : exploration et innovation d’une ressource informatisée d’unités phraséologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du 40ème anniversaire de la création de l’AFPC : IA, TICE et enseignement du chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPC - Association Française des Professeurs de Chinois, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Empowerment: where are we in the automation of lexicography? A metaphraseographic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thàn Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIALEX 2024 - The 17th International Asian Association for Lexicography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ai INOUE, Sep 2024, Tokyo, Japan. pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragmentation des unités phraséologiques dans le Dictionnaire des expressions et locutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fragmentation de la langue dans le dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Dotoli, Salah Meiri,Éric Turcat, Nov 2024, Oklahoma State University (USA), États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary and society : contrastive study of Chinese, English and French (meta)lexicographic traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICHLL 14. 14th International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHLL, Jun 2024, Londre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Méta)phraséographie numérique et phraséomatique : exploration et innovation dans le projet DiCoP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées serbes des dictionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jelena BAKALUCA; Ljubica ĐURIĆ; Tatjana SAMARDŽIJA; Veran STANOJEVIĆ; Dušica TERZIĆ; Anđela VASILJEVIĆ; Saša MARJANOVIĆ; Jovana MILOVANOVIĆ; Dejana MIRKOVIĆ-BIRTAŠIĆ; Aleksandra NEDELJKOVIĆ; Milka PAVKOVIĆ; Jana PAVLOVIĆ, May 2024, Belgrade, Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généricité exprimée par le passif dans les couloirs du CHU d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Menneteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le statut du verbe dans les discours spécialisés entre théorie et pratique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Cetro; Guylaine Le Guénanff; Chiara Preite; Lorella Sini, Apr 2024, Aula Magna storica della Sapienza, Università di Pisa, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique et réflexion du chapitre 4 : Just Hierarchy between Humans and Animals : Subordination without Cruelty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micéala Symington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle., Feb 2023, La Rochelle (17000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive analysis on the pragmatics of French and Chinese idiomatic expressions: the defrosting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10 (10th International Contrastive Linguistics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, logo-Leibniz Institute for the German Language Leibniz Institute for the German Language, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">熟语双语词典中微观结构的翻译与文化传播处理 -以汉法成语为例</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第十五届双语词典学术研讨会[15e colloque sur les dictionnaires bilingues]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 中国辞书学会双语辞书专业委员会Comité des dictionnaires bilingues de la Société chinoise des dictionnaires; 广东外 语外贸大学外国语言学及应用语言学研究中心词典学研究中心 Centre de recherche sur les dictionnaires, Centre de recherche en linguistique étrangère et en linguistique appliquée,; 广东外贸大学Université des études étrangères du Guangdong., Nov 2023, Guangdong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphraséographie, conception phraséographique : dictionnaire d'apprentissage des UP en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th world Congress, AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux intra et extra-linguistiques de la traduction littéraire dans la didactique des langues-cultures en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national centré sur l'enseignement des langues et la traduction littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des langues-cultures en FLE : l’enseignement des expressions idiomatiques à partir du niveau débutant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de la Francophonie « Rendez-vous z Francuskim », Centre universitaire de la Culture à l’Université d'Opole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Opole, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Meta)phraseography and phraseomatics: DiCoP, a computerized resource of phraseological units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIALEX 2023: Lexicography, Artificial Intelligence, and Dictionary Users - The 16th International Conference of the Asian Association for Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yonsei University, Jun 2023, Seoul, South Korea. pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spécisme dans la phraséoculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle, Mar 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la linguistique : lexicologie contrastive en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche et d'ouverture sur l'Asie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université Bordeaux Montaigne,, Nov 2023, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical issues and methodological practices of phraseoculturology in Chinese as a foreign language: progressive integration of chéngyǔ from the beginner levels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">欧汉会第四届国际研讨会: 欧洲多元文化和语言视角下的中高等教育中汉语教学的回顾，现状和展望[4ème Conférence internationale de l’Association européenne de l’enseignement du chinois : Yesterday, Today and Tomorrow: Chinese Language Education in Secondary and Higher Education from a Multilingual and Multicultural Perspective]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 欧洲汉语教学协会 [EUROPEAN ASSOCIATION OF CHINESE TEACHING ASSOCIATION EUROPEENNE DE L'ENSEIGNEMENT DU CHINOIS]; University of Southampton, UK.; 英国汉语教学协会 [The british chinese language teaching society]; 孔子学院 [Institut confucius], Apr 2023, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaphraseological study of chéngyŭ: Idiomatic expressions or proverbial locutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th world Congress, AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride et classe inversée, l’enseignement numérique des langues-cultures en CLE à l’aide de la plateforme Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'authentique et le fabriqué en didactique des langues à l'ère du numérique, INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">熟語文化學與對外漢語熟語教學: 如何將成語循序漸進地融入 A1-B2水平的教科書中?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第六屆漢語語言與話語國際研討會 [The 6th International Symposium on Chinese Language and Discourse (6th ISCLD)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 香港理工大學和澳門大學 [The Hong Kong Polytechnic University and University of Macau], Dec 2022, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la continuité à l'innovation pédagogique : dispositif hybride, numérique en didactique des langues-cultures dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ticemed 13 : Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Bonfils; Philippe Dumas; Luc Massou; Émilie Rémond; Bérengère Stassin; Ioanna Vovou, Oct 2022, Athènes, Grèce. pp.188-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive de la métalexicographie et de la lexicographie françaises et chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D2iA, Apr 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie et phraséodidactique en LE : comment intégrer progressivement les expressions idiomatiques dans les manuels à partir des niveaux A1-B2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Enjeux théoriques et pratiques méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride et classe inversée : lexiculturologie numérique en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Enseignement en ligne de la langue et de la civilisation chinoises. AREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive sur la pragmatique des expressions idiomatiques françaises et chinoises : les défigements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la nature des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle., Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséodidactique contrastive en français et en chinois : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche et d'ouverture sur l'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université Bordeaux Montaigne, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">分析对比当代法汉辞书学和词典编纂学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">理解当代中国，沟通法语世界国际学术研讨会 [Colloque international : La Chine d'aujourd'hui et le monde francophone]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséoculturelle contrastive : représentation et motivation du coeur en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française - CMLF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Neveu; Gabriel Bergounioux, Jul 2022, Orléans, France. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ère de la mondialisation, le rôle nécessaire de la phraséoculture en didactique des langues-cultures en LE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE Acedle - AVEIRO : Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Université d’Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie : une sous-discipline moderne indispensable de la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Neveu; Gabriel Bergounioux, Jul 2022, Orléans, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">融媒体时代，法汉-汉法熟语学习词典 DiCoP-Learning 编纂构思与二语教学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第八届学习词典与二语教学国际研讨会 [The 8th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Foreign Studies University 北京外国语大学 and Foreign Language Teaching and Researching Press北京外语教学与研究出版社, Dec 2022, Beijing (CH), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive phraseocultural analysis : Stereotypes and representations of the head in Chinese and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of Corpus Linguistics (CILC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraseoculture in the construction of the corpus of the DiCoP: The treatment of the phraseographic microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS : International Conference ‘Computational and Corpus-based Phraseology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europhras, Sep 2022, Malaga, Spain. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypa, an innovative tool in applied linguistics: gestural didactics of the Languages-Cultures lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA : Instrumentation and New Explorations in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypa, un dictionnaire électronique d’apprentissage innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, organisé par D2IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet HYPAquitaine : une innovation disruptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les Humanités numériques : une transdiscipline historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle, Nov 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet HELD et l’utilisation de la plateforme Moodle en Licence de chinois L1D à l'Université de Grenoble-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Numérique et didactique des langues et cultures : nouvelles pratiques et compétences en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche linguistique et lexicologique contrastive du français et du chinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Habiter Le Monde (EA4287), Université de Picardie Jules Verne - Amiens, May 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique des néologismes en chinois et en vietnamien (2015–2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexiques – Lexicons – Lexik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI EURALEX International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cavtat, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive analysis of the idiomaticity of idiomatic expressions in French and Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10 (10th International Contrastive Linguistics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique contrastive, lexiculture et phraséologie appliquée : les expressions idiomatiques en français et en chinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Multidimensionnalité, transdisciplinarité. À la croisée des approches en Sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38th Paris Meeting on East Asian Languages. Book of abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thekla Wiebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale / 38th Paris Meeting on East Asian Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France. CRLAO-CNRS, pp.145, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Sousse, Tunisie. pp.132, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde Linguistique - TAL &amp; IA - Traduction - Littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraseology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.1-128, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography and knowledge services in the AIGC era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PL-LTL2024 : The 9th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Wuhan, China, China. pp.197, 2024, Digital Lexicography in AI Era</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique linguistique, reflet du développement économique et culturel de la Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fées [仙女] en chinois avec caractères simplifiés [中文简体], projet multilingue « Les voix du conte » - Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault [夏尔·佩罗 (作者)], INALCO, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fées [仙女] en cantonais avec caractères traditionnels [粤语繁体], projet multilingue « Les voix du conte » - Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault [夏爾·佩羅 (作者)], INALCO, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d’ontologie automatique intitulé « The_fellowship_of_the_ontology » (NLP & TAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO, Sorbonne Paris-Cité (SPC). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour l'analyse de corpus parallèles en traductologie machine et neuronale : traitement, alignement et tokenisation dans le traitement automatique des langues (NLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique et modélisation lexicale des néologismes en chinois et en vietnamien (2015–2025) : le projet NeoLex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thématique des rivalités USA - Chine au sujet de L’IA dans l’économie (NLP &amp; TAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ngauv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Theznas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de préparation du dataset du projet Charles de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ngauv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Thezenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction de l’expérience : alignement des mots par affinage des embeddings sur des corpus parallèles (NLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique d’un système de question-réponse RAG alimenté par LLMs sur un corpus français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d’ontologie automatique intitulé « Les_deux_bases », NLP &amp; TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’XIA : vers une meilleure interprétabilité des modèles d’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilas Pastré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et évaluation de la qualité des traductions médicales automatiques : approche méthodologique basée sur MQM 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Report : Overview of Air Pollution in France with Python (mathematics and computer science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittération et traitement de corpus multilingue : anglais, chinois, hébreu, birman, grec (TAL-Traitement automatique de langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une méthode de saisie phonologique pour le cantonais en utilisant l'Alphabet Phonétique International (API) (TAL- Traitement Automatique de Langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819858v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet HELD et l'utilisation de la plateforme Moodle en licence de chinois L1D à l'Université de Grenoble-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brumelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAO Huy-Linh; CHEN Lian 陈恋; DO-HURINVILLE Danh-Thành, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and structuring of a bilingual French-Chinese phraseological dictionary : neural automatic approach for ontology and lexicography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLex 2025 : electronic lexicography in the 21st century Intelligent Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iztok Kosem, Nov 2025, Bled, Slovenia. pp.830-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French digital lexicography : Metamorphosis, Status Quo and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PL &amp; LTL 2024: The 9th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning - Thème Lexicography and knowledge services in the AIGC era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GENG Yundong; CHEN Lian, Oct 2024, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital lexicography and natural language processing of PUs in the DiCoP project: objectives and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovating Digital Lexicography in the Era of Media Convergence, in AILA 2024 - Celebrating 60 years of AILA (1964-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shameem Rafik-Galea; Azirah Hashim, Aug 2024, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséodidactique à l’aide de corpus métalexicographique en FLE pour les débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la didactique des langues/cultures, des littératures et de la traduction : perspectives Algéro-françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malika Benseka; Thomas Szende, Apr 2024, Université de Mostaganem, Site INES, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire électronique (XML, TEI-DTD), phraséodidactique numérique et traitement automatique des langues (avec python)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des séminaires internationaux - Humanités numériques : analyses linguistiques et enseignement des langues en FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thi Thu Hoai Tran, Huy Linh DAO, Minh Thuy DAM, Jun 2024, Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de la traduction et de la transmission culturelle dans la microstructure des dictionnaires bilingues des UP : étude contrastive de corpus métaphraséographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française - CMLF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Nevue; Agnès Steuckardt; Sophie Prevost; Gabriel Bergounioux; Aurore Montébran; Gilles Philipphe; Gille Merminod, Jul 2024, Lausanne, Suisse. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographic Design of DiCoP-Learning and Second Language Teaching in French: The PUs (Self-)Learning Digital Dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thàn Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées serbes des dictionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jelena BAKALUCA; Ljubica ĐURIĆ; Tatjana SAMARDŽIJA; Veran STANOJEVIĆ; Dušica TERZIĆ; Anđela VASILJEVIĆ; Saša MARJANOVIĆ; Jovana MILOVANOVIĆ; Dejana MIRKOVIĆ-BIRTAŠIĆ; Aleksandra NEDELJKOVIĆ; Milka PAVKOVIĆ; Jana PAVLOVIĆ, May 2024, Belgrade (Serbia), Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in phraseomatics : DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURALEX 2024 - 21st EURALEX International Congress Lexicography and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kristina Štrkalj Despot; Ana Ostroški Anić; Ivana Brač, Oct 2024, Cavtat, Croatia. pp.227-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles réflexions et perspectives sur la métalexicographie contemporaine : une analyse contrastive entre le chinois, le français et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Lexicographie, Métalexicographie, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau METALEX, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiCoP : exploration et innovation d’une ressource informatisée d’unités phraséologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du 40ème anniversaire de la création de l’AFPC : IA, TICE et enseignement du chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPC - Association Française des Professeurs de Chinois, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragmentation des unités phraséologiques dans le Dictionnaire des expressions et locutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fragmentation de la langue dans le dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Dotoli, Salah Meiri,Éric Turcat, Nov 2024, Oklahoma State University (USA), États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Empowerment: where are we in the automation of lexicography? A metaphraseographic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh-Thàn Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIALEX 2024 - The 17th International Asian Association for Lexicography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ai INOUE, Sep 2024, Tokyo, Japan. pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Méta)phraséographie numérique et phraséomatique : exploration et innovation dans le projet DiCoP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées serbes des dictionnaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jelena BAKALUCA; Ljubica ĐURIĆ; Tatjana SAMARDŽIJA; Veran STANOJEVIĆ; Dušica TERZIĆ; Anđela VASILJEVIĆ; Saša MARJANOVIĆ; Jovana MILOVANOVIĆ; Dejana MIRKOVIĆ-BIRTAŠIĆ; Aleksandra NEDELJKOVIĆ; Milka PAVKOVIĆ; Jana PAVLOVIĆ, May 2024, Belgrade, Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généricité exprimée par le passif dans les couloirs du CHU d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Menneteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le statut du verbe dans les discours spécialisés entre théorie et pratique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Cetro; Guylaine Le Guénanff; Chiara Preite; Lorella Sini, Apr 2024, Aula Magna storica della Sapienza, Università di Pisa, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary and society : contrastive study of Chinese, English and French (meta)lexicographic traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICHLL 14. 14th International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHLL, Jun 2024, Londre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique des langues-cultures en FLE : l’enseignement des expressions idiomatiques à partir du niveau débutant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de la Francophonie « Rendez-vous z Francuskim », Centre universitaire de la Culture à l’Université d'Opole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Opole, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Meta)phraseography and phraseomatics: DiCoP, a computerized resource of phraseological units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIALEX 2023: Lexicography, Artificial Intelligence, and Dictionary Users - The 16th International Conference of the Asian Association for Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yonsei University, Jun 2023, Seoul, South Korea. pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">熟语双语词典中微观结构的翻译与文化传播处理 -以汉法成语为例</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第十五届双语词典学术研讨会[15e colloque sur les dictionnaires bilingues]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 中国辞书学会双语辞书专业委员会Comité des dictionnaires bilingues de la Société chinoise des dictionnaires; 广东外 语外贸大学外国语言学及应用语言学研究中心词典学研究中心 Centre de recherche sur les dictionnaires, Centre de recherche en linguistique étrangère et en linguistique appliquée,; 广东外贸大学Université des études étrangères du Guangdong., Nov 2023, Guangdong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux intra et extra-linguistiques de la traduction littéraire dans la didactique des langues-cultures en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national centré sur l'enseignement des langues et la traduction littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphraséographie, conception phraséographique : dictionnaire d'apprentissage des UP en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th world Congress, AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique et réflexion du chapitre 4 : Just Hierarchy between Humans and Animals : Subordination without Cruelty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micéala Symington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle., Feb 2023, La Rochelle (17000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive analysis on the pragmatics of French and Chinese idiomatic expressions: the defrosting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10 (10th International Contrastive Linguistics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, logo-Leibniz Institute for the German Language Leibniz Institute for the German Language, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spécisme dans la phraséoculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle, Mar 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la linguistique : lexicologie contrastive en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche et d'ouverture sur l'Asie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université Bordeaux Montaigne,, Nov 2023, Bordeaux &amp; Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical issues and methodological practices of phraseoculturology in Chinese as a foreign language: progressive integration of chéngyǔ from the beginner levels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">欧汉会第四届国际研讨会: 欧洲多元文化和语言视角下的中高等教育中汉语教学的回顾，现状和展望[4ème Conférence internationale de l’Association européenne de l’enseignement du chinois : Yesterday, Today and Tomorrow: Chinese Language Education in Secondary and Higher Education from a Multilingual and Multicultural Perspective]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 欧洲汉语教学协会 [EUROPEAN ASSOCIATION OF CHINESE TEACHING ASSOCIATION EUROPEENNE DE L'ENSEIGNEMENT DU CHINOIS]; University of Southampton, UK.; 英国汉语教学协会 [The british chinese language teaching society]; 孔子学院 [Institut confucius], Apr 2023, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metaphraseological study of chéngyŭ: Idiomatic expressions or proverbial locutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th world Congress, AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséodidactique contrastive en français et en chinois : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche et d'ouverture sur l'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université Bordeaux Montaigne, Nov 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive sur la pragmatique des expressions idiomatiques françaises et chinoises : les défigements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la nature des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire D2iA, Université de La Rochelle., Jan 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride et classe inversée, l’enseignement numérique des langues-cultures en CLE à l’aide de la plateforme Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'authentique et le fabriqué en didactique des langues à l'ère du numérique, INALCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">熟語文化學與對外漢語熟語教學: 如何將成語循序漸進地融入 A1-B2水平的教科書中?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第六屆漢語語言與話語國際研討會 [The 6th International Symposium on Chinese Language and Discourse (6th ISCLD)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 香港理工大學和澳門大學 [The Hong Kong Polytechnic University and University of Macau], Dec 2022, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la continuité à l'innovation pédagogique : dispositif hybride, numérique en didactique des langues-cultures dans le supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ticemed 13 : Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Bonfils; Philippe Dumas; Luc Massou; Émilie Rémond; Bérengère Stassin; Ioanna Vovou, Oct 2022, Athènes, Grèce. pp.188-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse contrastive de la métalexicographie et de la lexicographie françaises et chinoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de recherche sur la langue et les discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D2iA, Apr 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie et phraséodidactique en LE : comment intégrer progressivement les expressions idiomatiques dans les manuels à partir des niveaux A1-B2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Enjeux théoriques et pratiques méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif hybride et classe inversée : lexiculturologie numérique en CLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Enseignement en ligne de la langue et de la civilisation chinoises. AREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">分析对比当代法汉辞书学和词典编纂学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">理解当代中国，沟通法语世界国际学术研讨会 [Colloque international : La Chine d'aujourd'hui et le monde francophone]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse phraséoculturelle contrastive : représentation et motivation du coeur en français et en chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française - CMLF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Neveu; Gabriel Bergounioux, Jul 2022, Orléans, France. pp.1-18, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213811001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ère de la mondialisation, le rôle nécessaire de la phraséoculture en didactique des langues-cultures en LE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE Acedle - AVEIRO : Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Université d’Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséoculturologie : une sous-discipline moderne indispensable de la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Neveu; Gabriel Bergounioux, Jul 2022, Orléans, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">融媒体时代，法汉-汉法熟语学习词典 DiCoP-Learning 编纂构思与二语教学</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第八届学习词典与二语教学国际研讨会 [The 8th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Foreign Studies University 北京外国语大学 and Foreign Language Teaching and Researching Press北京外语教学与研究出版社, Dec 2022, Beijing (CH), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive phraseocultural analysis : Stereotypes and representations of the head in Chinese and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of Corpus Linguistics (CILC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraseoculture in the construction of the corpus of the DiCoP: The treatment of the phraseographic microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS : International Conference ‘Computational and Corpus-based Phraseology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europhras, Sep 2022, Malaga, Spain. pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypa, an innovative tool in applied linguistics: gestural didactics of the Languages-Cultures lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA : Instrumentation and New Explorations in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypa, un dictionnaire électronique d’apprentissage innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude, organisé par D2IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet HYPAquitaine : une innovation disruptive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Cadet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les Humanités numériques : une transdiscipline historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle, Nov 2020, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet HELD et l’utilisation de la plateforme Moodle en Licence de chinois L1D à l'Université de Grenoble-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Numérique et didactique des langues et cultures : nouvelles pratiques et compétences en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Nov 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche linguistique et lexicologique contrastive du français et du chinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Habiter Le Monde (EA4287), Université de Picardie Jules Verne - Amiens, May 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique des néologismes en chinois et en vietnamien (2015–2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexiques – Lexicons – Lexik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiCoP project and DiCoP-Text corpus for the enrichment of Language Models and Automatic Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Badin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI EURALEX International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cavtat, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive analysis of the idiomaticity of idiomatic expressions in French and Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLC-10 (10th International Contrastive Linguistics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique contrastive, lexiculture et phraséologie appliquée : les expressions idiomatiques en français et en chinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Multidimensionnalité, transdisciplinarité. À la croisée des approches en Sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38th Paris Meeting on East Asian Languages. Book of abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chirkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thekla Wiebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe Journées de linguistique d’Asie orientale / 38th Paris Meeting on East Asian Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France. CRLAO-CNRS, pp.145, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Abouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oral dans tous ses états à travers les langues du monde : enjeux linguistiques, littéraires et socioculturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Sousse, Tunisie. pp.132, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde Linguistique - TAL &amp; IA - Traduction - Littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danh Thành Do-Hurinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phraseology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. pp.1-128, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicography and knowledge services in the AIGC era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geng Yundong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PL-LTL2024 : The 9th International Symposium on Pedagogical Lexicography and L2 Teaching and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Wuhan, China, China. pp.197, 2024, Digital Lexicography in AI Era</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique linguistique, reflet du développement économique et culturel de la Chine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fées [仙女] en chinois avec caractères simplifiés [中文简体], projet multilingue « Les voix du conte » - Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault [夏尔·佩罗 (作者)], INALCO, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fées [仙女] en cantonais avec caractères traditionnels [粤语繁体], projet multilingue « Les voix du conte » - Pérégrinations didactiques et traductologiques autour des Fées de Charles Perrault [夏爾·佩羅 (作者)], INALCO, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de préparation du dataset du projet Charles de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ngauv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Thezenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction de l’expérience : alignement des mots par affinage des embeddings sur des corpus parallèles (NLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique et modélisation lexicale des néologismes en chinois et en vietnamien (2015–2025) : le projet NeoLex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Linh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Delaporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thématique des rivalités USA - Chine au sujet de L’IA dans l’économie (NLP &amp; TAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ngauv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Schlosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Theznas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d’ontologie automatique intitulé « The_fellowship_of_the_ontology » (NLP & TAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO, Sorbonne Paris-Cité (SPC). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique pour l'analyse de corpus parallèles en traductologie machine et neuronale : traitement, alignement et tokenisation dans le traitement automatique des langues (NLP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation automatique d’un système de question-réponse RAG alimenté par LLMs sur un corpus français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d’ontologie automatique intitulé « Les_deux_bases », NLP &amp; TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’XIA : vers une meilleure interprétabilité des modèles d’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilas Pastré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Chieh Wen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation et évaluation de la qualité des traductions médicales automatiques : approche méthodologique basée sur MQM 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2025, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Report : Overview of Air Pollution in France with Python (mathematics and computer science)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittération et traitement de corpus multilingue : anglais, chinois, hébreu, birman, grec (TAL-Traitement automatique de langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une méthode de saisie phonologique pour le cantonais en utilisant l'Alphabet Phonétique International (API) (TAL- Traitement Automatique de Langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INALCO. 2024, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819858v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le projet HELD et l'utilisation de la plateforme Moodle en licence de chinois L1D à l'Université de Grenoble-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brumelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -111,51 +111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F220957"/>
+    <w:nsid w:val="21D92FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -342,51 +342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lian-chen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5609-7524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25752553X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim Kabashi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng Yundong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry de Bruyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03633635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021CYUN1014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gasparini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Golda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Kulic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ryszka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferreira Vieira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/gvej8e36" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q9p" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52740/cfg.23.24.00052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12674" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213804011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5757" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128274v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chieh Wen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;n Do-Hurinville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664242v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543104v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Menneteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#233;ala Symington" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741647v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596265v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589947v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Villain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cadet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Delaporte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thekla Wiebusch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Azouzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774551v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Qiao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Nowak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774546v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072304v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngauv" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Schlosser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Theznas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Thezenas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Pastr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819858v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161773v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brumelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lian-chen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5609-7524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25752553X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim Kabashi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng Yundong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry de Bruyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03633635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021CYUN1014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083813v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gasparini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Golda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Kulic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ryszka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferreira Vieira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/gvej8e36" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q9p" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52740/cfg.23.24.00052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12674" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213804011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5757" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chieh Wen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;n Do-Hurinville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605911v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664242v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Menneteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961555v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940350v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#233;ala Symington" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861441v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581827v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620340v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Villain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cadet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Delaporte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140694v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chirkova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thekla Wiebusch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Azouzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774551v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Qiao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Nowak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774546v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076127v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Schlosser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngauv" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Thezenas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072304v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Theznas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895829v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430934v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Pastr&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819858v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161773v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brumelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>