--- v0 (2026-03-13)
+++ v1 (2026-04-16)
@@ -126,1717 +126,1717 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic understanding of self-healing of a ferroelastic crystal</w:t>
+                <w:t xml:space="preserve">Organic Crystal‐MXene Composites as Temperature‐Tolerant Strain Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zarif Fahim</w:t>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Commins</w:t>
+                <w:t xml:space="preserve">Lijie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Li</w:t>
+                <w:t xml:space="preserve">Shun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panče Naumov</w:t>
+                <w:t xml:space="preserve">Yuhan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Zhu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yongqiang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17 (1), pp.335-345. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5SC06790A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202522007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526671v1</w:t>
+                <w:t xml:space="preserve">hal-05591268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur confinement via C–S bonding for stable sulfur conversion in aqueous Zn–S batteries</w:t>
+                <w:t xml:space="preserve">Depression of the Melting Point in Naturally Grown Circular Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaoyi Ning</w:t>
+                <w:t xml:space="preserve">Shengzhe Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunyan Chen</w:t>
+                <w:t xml:space="preserve">Xin Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunxiang Wen</w:t>
+                <w:t xml:space="preserve">Yonghui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingjun Wang</w:t>
+                <w:t xml:space="preserve">Jiaqiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tie Shu</w:t>
+                <w:t xml:space="preserve">Ejaz Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.11203-11206. </w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (2), pp.1036-1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cc01471a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.5c01455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198117v1</w:t>
+                <w:t xml:space="preserve">hal-05550323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: On the giant deformation and ferroelectricity of guanidinium nitrate</w:t>
+                <w:t xml:space="preserve">Atomistic understanding of self-healing of a ferroelastic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durga Prasad Karothu</w:t>
+                <w:t xml:space="preserve">Zarif Fahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Ferreira</w:t>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada Dushaq</w:t>
+                <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejaz Ahmed</w:t>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Catalano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1071), </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.335-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-55789-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SC06790A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060784v1</w:t>
+                <w:t xml:space="preserve">hal-05526671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic circular organic microcrystals prepared by photoinduced delamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryogenically Flexible Phosphorescent Organic Crystals that Transmit Self-Sustained Persistent Luminescence with Spatiotemporal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengde Ding</w:t>
+                <w:t xml:space="preserve">Mingqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baolei Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Panče Naumov</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongyu Zhang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.4933. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (26), pp.22961-22971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59670-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c05733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110562v1</w:t>
+                <w:t xml:space="preserve">hal-05198076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Organic Crystalline Fibers and Loops with Strong Second Harmonic Generation</w:t>
+                <w:t xml:space="preserve">Stiffening Organic Crystals through Polymerization Using Visible Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawei Lin</w:t>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi Tang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Yuxing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liwen Fang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qun Zeng</w:t>
+                <w:t xml:space="preserve">Chenguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 147 (13), pp.11346-11358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c00598⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 147 (44), pp.41034-41045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c15122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053246v1</w:t>
+                <w:t xml:space="preserve">hal-05442981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Organic Charge-Transfer Cocrystals with Near-Infrared Emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband‐Light‐Induced [2+2] Cycloaddition and Thermoinduced Cycloreversion‐Powered Dynamic Molecular Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangbin Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbo Wu</w:t>
+                <w:t xml:space="preserve">Jingbo Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaxuan Zhu</w:t>
+                <w:t xml:space="preserve">Chao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifang Lu</w:t>
+                <w:t xml:space="preserve">Xiqiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Ye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lu Yu</w:t>
+                <w:t xml:space="preserve">Kaiqi Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.5c00789⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202502107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526797v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Distribution of the Second Harmonic Emission of a Bent Organic Crystal</w:t>
+                <w:t xml:space="preserve">Flexible Organic Crystals for Light Delivery in Biological Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawei Lin</w:t>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuhong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaiqing Yang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guangxu Sun</w:t>
+                <w:t xml:space="preserve">Luca Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202502829⟩</w:t>
+              <w:t xml:space="preserve">CCS Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.905-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31635/ccschem.024.202404188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526757v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenically self-healing organic crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Elastic circular organic microcrystals prepared by photoinduced delamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengde Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baolei Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxing Zhou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-025-02411-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59670-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526717v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband‐Light‐Induced [2+2] Cycloaddition and Thermoinduced Cycloreversion‐Powered Dynamic Molecular Crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible Organic Crystalline Fibers and Loops with Strong Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangbin Zhong</w:t>
+                <w:t xml:space="preserve">Shi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingbo Sun</w:t>
+                <w:t xml:space="preserve">Liwen Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kaiqi Ye</w:t>
+                <w:t xml:space="preserve">Qun Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.202502107⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (13), pp.11346-11358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c00598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052999v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenically Flexible Phosphorescent Organic Crystals that Transmit Self-Sustained Persistent Luminescence with Spatiotemporal Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible Organic Charge-Transfer Cocrystals with Near-Infrared Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuesong Yang</w:t>
+                <w:t xml:space="preserve">Yifang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingqi Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baolei Tang</w:t>
+                <w:t xml:space="preserve">Yang Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijie Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bing Yang</w:t>
+                <w:t xml:space="preserve">Lu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c05733⟩</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (10), pp.4823-4834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.5c00789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198076v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Organic Crystals for Light Delivery in Biological Tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Distribution of the Second Harmonic Emission of a Bent Organic Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaiqing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linfeng Lan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luca Catalano</w:t>
+                <w:t xml:space="preserve">Guangxu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCS Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31635/ccschem.024.202404188⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202502829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903469v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffening Organic Crystals through Polymerization Using Visible Light</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Cryogenically self-healing organic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengde Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baolei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Panče Naumov</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bowen Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c15122⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-025-02411-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442981v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mxene quantum dot insertion-induced electron transfer in CoFe LDH for high-performance zinc-air batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Sun</w:t>
+                <w:t xml:space="preserve">Kailin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tie Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1864,7341 +1864,7609 @@
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 516, pp.164075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2025.164075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Publisher Correction: Reply to: On the giant deformation and ferroelectricity of guanidinium nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durga Prasad Karothu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Dushaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejaz Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, pp.3304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-58611-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Dynamics at Nano- and Macroscales: Organic Crystal That Exhibits Low-Temperature Molecular Motion and the Thermosalient Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Belmonte-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durga Prasad Karothu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Fleischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dazaet Galicia-Badillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Maldonado-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (9), pp.3373-3383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative Deep Learning-Aided Design of Flexible Molecular Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenyang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanbo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianmin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (20), pp.8421-8435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c02194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solid-solution approach for controllable photomechanical crystalline materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuanhang Wang</w:t>
+                <w:t xml:space="preserve">Reply to: On the giant deformation and ferroelectricity of guanidinium nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durga Prasad Karothu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Dushaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejaz Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.6647. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61723-z⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1071), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-55789-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235366v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Basis of GABA&amp;lt;sub&amp;gt;B&amp;lt;/sub&amp;gt; Receptor Activation during Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfur confinement via C–S bonding for stable sulfur conversion in aqueous Zn–S batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyi Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guofei Hou</w:t>
+                <w:t xml:space="preserve">Yunyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shenglan Zhang</w:t>
+                <w:t xml:space="preserve">Yunxiang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cangsong Shen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Binqian Zou</w:t>
+                <w:t xml:space="preserve">Mingjun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tie Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202509440⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.11203-11206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cc01471a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214307v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochemistry for the Sustainable Synthesis of Organic Hole Transport Materials in Perovskite Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A solid-solution approach for controllable photomechanical crystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhausaheb Dhokale</w:t>
+                <w:t xml:space="preserve">Dechen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavit Eyövge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zena Younes</w:t>
+                <w:t xml:space="preserve">Yuanhang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01523⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.6647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61723-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055505v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light‐Driven Adaptive Molecular Crystals Activated by [2+2] and [4+4] Cycloadditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Basis of GABA&amp;lt;sub&amp;gt;B&amp;lt;/sub&amp;gt; Receptor Activation during Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guofei Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenglan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cangsong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunjiao Yu</w:t>
+                <w:t xml:space="preserve">Suyu Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengcheng Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Liang Li</w:t>
+                <w:t xml:space="preserve">Binqian Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202404229⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202509440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05053626v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiophene Sulfone Single Crystal as a Reversible Thermoelastic Linear Actuator with an Extended Stroke and Second-Harmonic Generation Switching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanochemistry for the Sustainable Synthesis of Organic Hole Transport Materials in Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhausaheb Dhokale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavit Eyövge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihua Wang</w:t>
+                <w:t xml:space="preserve">Jędrzej Winczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongchao Shi</w:t>
+                <w:t xml:space="preserve">Wesam Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Tahir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Puxin Cheng</w:t>
+                <w:t xml:space="preserve">Zena Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c17448⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (8), pp.2402-2408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053237v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head‐to‐Tail Packing to Facilitate [2+2] Cycloaddition for Green Synthesis of Cyclobutane Derivatives in Specific Configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiqiao Yang</w:t>
+                <w:t xml:space="preserve">Light‐Driven Adaptive Molecular Crystals Activated by [2+2] and [4+4] Cycloadditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjiao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liuyang Jin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jingbo Sun</w:t>
+                <w:t xml:space="preserve">Zhengcheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Yue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaiqi Ye</w:t>
+                <w:t xml:space="preserve">Xiaotong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202500442⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 31 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202404229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05057749v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colossal Thermal Expansion and Continuous Rolling Locomotion of a Robust Flexible Molecular Single Crystal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thiophene Sulfone Single Crystal as a Reversible Thermoelastic Linear Actuator with an Extended Stroke and Second-Harmonic Generation Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjie Kuang</w:t>
+                <w:t xml:space="preserve">Zhihua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhe Li</w:t>
+                <w:t xml:space="preserve">Rongchao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongsheng Zhang</w:t>
+                <w:t xml:space="preserve">Ibrahim Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durga Prasad Karothu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songgu Wu</w:t>
+                <w:t xml:space="preserve">Puxin Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 147 (26), pp.22488-22497. </w:t>
+              <w:t xml:space="preserve">, 2025, 147 (9), pp.7749-7756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c02006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c17448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198067v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hydrophobic phenolic polymer layer with high-flux Zn 2+ -specific regular channels for stabilizing aqueous zinc anodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tie Shu</w:t>
+                <w:t xml:space="preserve">Head‐to‐Tail Packing to Facilitate [2+2] Cycloaddition for Green Synthesis of Cyclobutane Derivatives in Specific Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiqiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Yang</w:t>
+                <w:t xml:space="preserve">Liuyang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingbo Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhou Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jiaoyi Ning</w:t>
+                <w:t xml:space="preserve">Yuan Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiqi Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ta06472g⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202500442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066531v1</w:t>
+                <w:t xml:space="preserve">hal-05057749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Mechanical Properties and Photomechanical Response from Isostructural, yet Chemically Different Molecular Crystal Actuators</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Colossal Thermal Expansion and Continuous Rolling Locomotion of a Robust Flexible Molecular Single Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongsheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songgu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01332⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (26), pp.22488-22497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c02006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953812v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid and composite materials of organic crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Ferroelastic Control of the Multicolor Emission from a Triply Doped Organic Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caner Deger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srujana Polavaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhan Yavuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SC06469G⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (24), pp.16540-16548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c03190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939851v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-Induced Oxygen Vacancies in MnO 2 @MXene for High-Performance Zinc–Air Batteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Thermosalient and Mechanically Compliant Organic Crystalline Optical Waveguide Switcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c18248⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202403914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926638v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Photochemical Post‐Processing of Molecular Crystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bending, Twisting, and Propulsion of Photoreactive Crystals by Controlled Gas Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjiao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 64 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202417409⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 63 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202403397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953970v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thermosalient and Mechanically Compliant Organic Crystalline Optical Waveguide Switcher</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combining Simple Deformations to Elicit Complex Motions and Directed Swimming of Smart Organic Crystals with Controllable Thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyuan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 136 (28), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202403914⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 137 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202416950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926584v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending, Twisting, and Propulsion of Photoreactive Crystals by Controlled Gas Release</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Flexible Organic Chiral Crystals with Thermal and Excitation Modulation of the Emission for Information Transmission, Writing, and Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuhong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 63 (22), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202403397⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 63 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202320173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942141v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Simple Deformations to Elicit Complex Motions and Directed Swimming of Smart Organic Crystals with Controllable Thickness</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Low‐Temperature Flexibility of Chiral Organic Crystals with Highly Efficient Second‐Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianmin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Panče Naumov</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 137 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202416950⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 137 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202416856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954000v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Organic Chiral Crystals with Thermal and Excitation Modulation of the Emission for Information Transmission, Writing, and Storage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lithium-Induced Oxygen Vacancies in MnO 2 @MXene for High-Performance Zinc–Air Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tie Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202320173⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (10), pp.12781-12792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c18248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918110v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelastic Control of the Multicolor Emission from a Triply Doped Organic Crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilhan Yavuz</w:t>
+                <w:t xml:space="preserve">Precise Photochemical Post‐Processing of Molecular Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqun Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c03190⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202417409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918107v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Temperature Flexibility of Chiral Organic Crystals with Highly Efficient Second‐Harmonic Generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maolin Li</w:t>
+                <w:t xml:space="preserve">A hydrophobic phenolic polymer layer with high-flux Zn 2+ -specific regular channels for stabilizing aqueous zinc anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tie Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyi Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202416856⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.4666-4677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ta06472g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953397v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelastic ionic organic crystals that self-heal to 95%</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Hybrid and composite materials of organic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51625-x⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (8), pp.2684-2696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SC06469G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953764v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trimodal operation of a robust smart organic crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yaoguang Feng</w:t>
+                <w:t xml:space="preserve">Distinct Mechanical Properties and Photomechanical Response from Isostructural, yet Chemically Different Molecular Crystal Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianmin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songgu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sc02152e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (17), pp.8338-8348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844826v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to Diversification of the Mechanical Properties of Organic Crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liping Zhou</w:t>
+                <w:t xml:space="preserve">Ferroelastic ionic organic crystals that self-heal to 95%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Dalaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Santos-Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srujana Polavaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202320223⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51625-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905979v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient in crystallo energy transduction of light to work</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Songgu Wu</w:t>
+                <w:t xml:space="preserve">Trimodal operation of a robust smart organic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaoguang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47881-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (24), pp.9287-9297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc02152e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940123v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reveal the Influence of Conductive Carbon on Sulfur Crystallization: Key to High-Performance Aqueous Zinc–Sulfur Batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dongjiu Xie</w:t>
+                <w:t xml:space="preserve">Strategies to Diversification of the Mechanical Properties of Organic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuting Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangbin Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiqiao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.4c02262⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202320223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958289v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Multicolor Information Encryption: Oleylammonium-Halide-Assisted Reversible Phase Conversion between Cs 4 PbX 6 and CsPbX 3 Nanocrystals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Highly efficient in crystallo energy transduction of light to work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianmin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songgu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c17833⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47881-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958371v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current trends and advancements in crystallization and single-crystal structural analysis of small molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liang Li</w:t>
+                <w:t xml:space="preserve">Reveal the Influence of Conductive Carbon on Sulfur Crystallization: Key to High-Performance Aqueous Zinc–Sulfur Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunxiang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyi Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongjiu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (22), pp.10230-10237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.4c02262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2024.216035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04953879v1</w:t>
+                <w:t xml:space="preserve">hal-04958289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart molecular crystal switches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enabling Multicolor Information Encryption: Oleylammonium-Halide-Assisted Reversible Phase Conversion between Cs 4 PbX 6 and CsPbX 3 Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyi Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smo.20230031⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.1596-1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c17833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844873v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Aerial Water Harvesting with Self-Sensing Dynamic Janus Crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Smart molecular crystal switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Cheng‐yi Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panče Naumov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c11689⟩</w:t>
+              <w:t xml:space="preserve">Smart Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smo.20230031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953407v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic and Archimedean organic crystalline spirals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qi Di</w:t>
+                <w:t xml:space="preserve">Current trends and advancements in crystallization and single-crystal structural analysis of small molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuntian Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanhua Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53196-3⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 517, pp.216035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2024.216035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953417v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repair and Splicing of Centimeter‐Size Organic Crystalline Optical Waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Efficient Aerial Water Harvesting with Self-Sensing Dynamic Janus Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linfeng Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202211760⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (44), pp.30529-30538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c11689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081893v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous and directional flow of water and transport of particles across a subliming dynamic crystal surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Mcnamara</w:t>
+                <w:t xml:space="preserve">Logarithmic and Archimedean organic crystalline spirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Alhaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41557-023-01158-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53196-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082130v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woven organic crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Autonomous and directional flow of water and transport of particles across a subliming dynamic crystal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Qi Di</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-43084-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-023-01158-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925920v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Ionic Liquids in Performance Enhancement of Two‐Step Perovskite Photovoltaics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repair and Splicing of Centimeter‐Size Organic Crystalline Optical Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202200856⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (11), pp.2211760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202211760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957081v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Organic Crystals for Dynamic Optical Transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Woven organic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linfeng Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqun Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuhong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01659⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43084-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905109v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Microporous Zincophilic Interface for Stable Zn Anode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanchi Zhang</w:t>
+                <w:t xml:space="preserve">The Role of Ionic Liquids in Performance Enhancement of Two‐Step Perovskite Photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianfang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28124789⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.2200856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202200856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902553v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalytic enantioselective stereodivergent aldol reaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flexible Organic Crystals for Dynamic Optical Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Healy</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (11), </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (18), pp.7363-7385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adg8776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081890v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired soft robots based on organic polymer-crystal hybrid materials with response to temperature and humidity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Qi Di</w:t>
+                <w:t xml:space="preserve">Construction of Microporous Zincophilic Interface for Stable Zn Anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tie Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaokong Liu</w:t>
+                <w:t xml:space="preserve">Haoyu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongquan Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanchi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-37964-1⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (12), pp.4789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28124789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081888v1</w:t>
+                <w:t xml:space="preserve">hal-04902553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Size‐Dependency of Ionic Liquid to Assist Perovskite Film Formation Mechanism for Efficient and Durable Perovskite Solar Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A catalytic enantioselective stereodivergent aldol reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Ataur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Cellnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brij Bhushan Ahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Healy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adg8776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smtd.202300210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04926594v1</w:t>
+                <w:t xml:space="preserve">hal-04081890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective photothermal bending of flexible organic crystals modified with MXene-polymer multilayers as optical waveguide arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Bioinspired soft robots based on organic polymer-crystal hybrid materials with response to temperature and humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuesong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linfeng Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuhong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.3627. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39162-5⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.2287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-37964-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939872v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Organic Crystals as Bioinspired Hair‐Like Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Rezgui</w:t>
+                <w:t xml:space="preserve">Revealing Size‐Dependency of Ionic Liquid to Assist Perovskite Film Formation Mechanism for Efficient and Durable Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianfang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202217329⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202300210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017163v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting of aerial humidity with natural hygroscopic salt excretions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collective photothermal bending of flexible organic crystals modified with MXene-polymer multilayers as optical waveguide arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2313134120⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39162-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896564v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Polyethylene Films Embedded with Oxide Nanoparticles of Granulated and Free-Standing Nature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic Organic Crystals as Bioinspired Hair‐Like Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Bsaibess</w:t>
+                <w:t xml:space="preserve">Soha Yousuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loukas Koutsokeras</w:t>
+                <w:t xml:space="preserve">Jad Mahmoud Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejaz Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (13), pp.2629. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym14132629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202217329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955377v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in sooting characteristics and cetane number of diesel with the addition of a monoterpene biofuel, α-pinene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harvesting of aerial humidity with natural hygroscopic salt excretions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alanood Al Zaabi</w:t>
+                <w:t xml:space="preserve">Robert Dinnebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijeet Raj</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Azhagapillai Prabhu</w:t>
+                <w:t xml:space="preserve">Mahmoud Abdellatief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.123082⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2313134120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957082v1</w:t>
+                <w:t xml:space="preserve">hal-04896564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the addition of a high energy density fuel, adamantane to diesel on its cetane number, sooting propensity, and soot nanostructural properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shrinkage, hydration, and strength development of limestone calcined clay cement (LC3) with different sulfation levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rotana Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kemal Celik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clce.2022.100008⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, pp.104403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951044v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage, hydration, and strength development of limestone calcined clay cement (LC3) with different sulfation levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the addition of a high energy density fuel, adamantane to diesel on its cetane number, sooting propensity, and soot nanostructural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alanood Al Zaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotana Hay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Abhijeet Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Elkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalaver Anjum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104403⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clce.2022.100008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957080v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically conductive hybrid organic crystals as flexible optical waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yilong Song</w:t>
+                <w:t xml:space="preserve">Variation in sooting characteristics and cetane number of diesel with the addition of a monoterpene biofuel, α-pinene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alanood Al Zaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijeet Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Elkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalaver Anjum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azhagapillai Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35432-w⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 314, pp.123082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.123082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955543v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent Engineering of Ionic Liquids for Stable and Efficient Perovskite Solar Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chuang-Ye Ge</w:t>
+                <w:t xml:space="preserve">Electrically conductive hybrid organic crystals as flexible optical waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuhong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aesr.202200140⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35432-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04955651v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low‐Temperature‐Resistant Flexible Organic Crystal with Circularly Polarized Luminescence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Study of Polyethylene Films Embedded with Oxide Nanoparticles of Granulated and Free-Standing Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Yu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liang Li</w:t>
+                <w:t xml:space="preserve">Stavros Christopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicos Angastiniotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laux - Le Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bsaibess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukas Koutsokeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202203938⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (13), pp.2629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14132629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955501v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote and precise control over morphology and motion of organic crystals by using magnetic field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Panče Naumov</w:t>
+                <w:t xml:space="preserve">Solvent Engineering of Ionic Liquids for Stable and Efficient Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianfang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang-Ye Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-29959-1⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aesr.202200140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03957079v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Crystalline Optical Waveguides That Remain Elastic from − 196 to ≈ 200 ° C</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Low‐Temperature‐Resistant Flexible Organic Crystal with Circularly Polarized Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuhong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anyi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202200627⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (25), pp.e202203938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202203938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955611v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Single‐Crystal Actuators and Waveguides that Operate at Low Temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Organic Crystalline Optical Waveguides That Remain Elastic from − 196 to ≈ 200 ° C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyue Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiqi Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiaokong Liu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202200471⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202200627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955644v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptionally high work density of a ferroelectric dynamic organic crystal around room temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Ferreira</w:t>
+                <w:t xml:space="preserve">Remote and precise control over morphology and motion of organic crystals by using magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada Dushaq</w:t>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejaz Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Catalano</w:t>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.2823. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30541-y⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-29959-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955556v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organic Single‐Crystal Actuators and Waveguides that Operate at Low Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (14), pp.2200471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202200471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exceptionally high work density of a ferroelectric dynamic organic crystal around room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durga Prasad Karothu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Dushaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejaz Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30541-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hybrid Elastic Organic Crystals that Respond to Aerial Humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linfeng Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuesong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baolei Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202200196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9208,283 +9476,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head-to-Tail Packing to Facilitate [2+2] Cycloaddition for Green Synthesis of Cyclobutane Derivatives in Specific Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiqiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuyang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingbo Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiqi Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to &amp;quot;On the giant deformation and ferroelectricity of guanidinium nitrate&amp;quot; by Marek Szafrański and Andrzej Katrusiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durga Prasad Karothu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Dushaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejaz Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9552,51 +9820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="682DB108"/>
+    <w:nsid w:val="FF4234E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9783,51 +10051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liangli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3577-4343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526671v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarif Fahim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Commins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan&#269;e Naumov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC06790A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyi Ning" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyan Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxiang Wen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tie Shu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc01471a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durga Prasad Karothu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Dushaq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejaz Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Catalano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55789-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengde Ding" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baolei Tang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59670-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Tang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Fang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Zeng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c00598" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxuan Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifang Lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Yu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00789" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiqing Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxu Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202502829" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxing Zhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Jin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02411-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Zhong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqiao Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiqi Ye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202502107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesong Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqi Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05733" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Lan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhong Pan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31635/ccschem.024.202404188" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15122" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Sun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Guo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfei Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58611-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Belmonte-V&#225;zquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Fleischer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazaet Galicia-Badillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Maldonado-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00171" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbo Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c02194" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechen Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhang Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61723-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofei Hou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cangsong Shen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyu Ji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binqian Zou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202509440" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055505v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhausaheb Dhokale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavit Ey&#246;vge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej Winczewski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesam Ali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zena Younes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01523" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053626v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjiao Yu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengcheng Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Gao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404229" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongchao Shi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tahir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puxin Cheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c17448" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Jin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500442" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jing" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Kuang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songgu Wu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c02006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Huang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta06472g" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01332" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieh Al-Handawi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC06469G" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c18248" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953970v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqun Qi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanliang Chen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202417409" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926584v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Di" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202403914" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan Jiang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202403397" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Xie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202416950" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202320173" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Deger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srujana Polavaram" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Yavuz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03190" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolin Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202416856" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dalaq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Santos-Florez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51625-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844826v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoguang Feng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc02152e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905979v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Dai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202320223" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940123v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47881-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958289v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjiu Xie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02262" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958371v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17833" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953879v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntian Xiao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanhua Wu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2024.216035" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844873v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cheng&#8208;yi Hou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smo.20230031" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953407v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11689" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953417v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Alhaddad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53196-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081893v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202211760" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082130v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rezgui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcnamara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-023-01158-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925920v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43084-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957081v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Duan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfang Zhou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200856" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905109v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01659" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902553v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongquan Yi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchi Zhang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124789" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081890v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ataur Rahman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Cellnik" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Bhushan Ahuja" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Healy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg8776" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081888v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokong Liu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37964-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926594v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Zhou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300210" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Yu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39162-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017163v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Yousuf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mahmoud Halabi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202217329" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896564v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dinnebier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatief" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313134120" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955377v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Christopoulos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicos Angastiniotis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laux - Le Guyon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Koutsokeras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132629" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957082v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanood Al Zaabi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Raj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Elkadi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalaver Anjum" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhagapillai Prabhu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.123082" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951044v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clce.2022.100008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957080v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotana Hay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Celik" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104403" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955543v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Song" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35432-w" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955651v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang-Ye Ge" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202200140" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955501v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyi Zheng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203938" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957079v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29959-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955611v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyue Tang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200627" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955644v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200471" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955556v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30541-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955590v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200196" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954432v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828350v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liangli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3577-4343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591268v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesong Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202522007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhe Jia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghui Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejaz Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c01455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarif Fahim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Commins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan&#269;e Naumov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC06790A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqi Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baolei Tang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Lan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxing Zhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Zhong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Sun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqiao Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiqi Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202502107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhong Pan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Catalano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31635/ccschem.024.202404188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengde Ding" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59670-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Lin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Tang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Fang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Zeng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c00598" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxuan Zhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifang Lu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00789" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiqing Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxu Sun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202502829" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Jin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02411-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Sun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tie Shu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Guo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfei Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durga Prasad Karothu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Dushaq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58611-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Belmonte-V&#225;zquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Fleischer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazaet Galicia-Badillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Maldonado-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbo Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Zhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c02194" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060784v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55789-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyi Ning" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyan Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxiang Wen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc01471a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechen Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhang Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61723-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofei Hou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cangsong Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyu Ji" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binqian Zou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202509440" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhausaheb Dhokale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavit Ey&#246;vge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej Winczewski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesam Ali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zena Younes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01523" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjiao Yu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengcheng Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Gao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404229" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongchao Shi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tahir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puxin Cheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c17448" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Jin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500442" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Kuang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songgu Wu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c02006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918107v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieh Al-Handawi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Deger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srujana Polavaram" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Yavuz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03190" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926584v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Di" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202403914" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan Jiang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202403397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954000v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Xie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202416950" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202320173" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolin Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202416856" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926638v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c18248" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953970v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqun Qi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanliang Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202417409" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066531v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Huang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta06472g" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC06469G" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953812v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01332" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953764v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dalaq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Santos-Florez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51625-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844826v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoguang Feng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc02152e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905979v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Dai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202320223" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47881-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958289v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjiu Xie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02262" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958371v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17833" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844873v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cheng&#8208;yi Hou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smo.20230031" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntian Xiao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanhua Wu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2024.216035" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953407v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11689" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Alhaddad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53196-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082130v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rezgui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcnamara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-023-01158-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081893v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202211760" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925920v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43084-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957081v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Duan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfang Zhou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200856" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905109v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01659" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902553v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Huang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongquan Yi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchi Zhang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124789" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ataur Rahman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Cellnik" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Bhushan Ahuja" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Healy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg8776" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081888v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokong Liu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37964-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926594v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Zhou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300210" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939872v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Yu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39162-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Yousuf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mahmoud Halabi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202217329" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896564v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dinnebier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatief" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313134120" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957080v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotana Hay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Celik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104403" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951044v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanood Al Zaabi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Raj" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Elkadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalaver Anjum" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clce.2022.100008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957082v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhagapillai Prabhu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.123082" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955543v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Song" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35432-w" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955377v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Christopoulos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicos Angastiniotis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laux - Le Guyon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Koutsokeras" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132629" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955651v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang-Ye Ge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202200140" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955501v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyi Zheng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203938" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955611v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyue Tang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200627" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957079v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29959-1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200471" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955556v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30541-y" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955590v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200196" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954432v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828350v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>