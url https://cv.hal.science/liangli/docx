--- v1 (2026-04-16)
+++ v2 (2026-05-13)
@@ -85,9674 +85,9963 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-3577-4343</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ke6FVtcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Crystal‐MXene Composites as Temperature‐Tolerant Strain Sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depression of the Melting Point in Naturally Grown Circular Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijie Wang</w:t>
+                <w:t xml:space="preserve">Shengzhe Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shun Liu</w:t>
+                <w:t xml:space="preserve">Xin Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhan Zhang</w:t>
+                <w:t xml:space="preserve">Yonghui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongqiang Xu</w:t>
+                <w:t xml:space="preserve">Jiaqiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejaz Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202522007⟩</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (2), pp.1036-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.5c01455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05591268v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression of the Melting Point in Naturally Grown Circular Crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic Crystal‐MXene Composites as Temperature‐Tolerant Strain Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Su</w:t>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonghui Wang</w:t>
+                <w:t xml:space="preserve">Lijie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaqiang Liu</w:t>
+                <w:t xml:space="preserve">Shun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ejaz Ahmed</w:t>
+                <w:t xml:space="preserve">Yuhan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongqiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.5c01455⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202522007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05550323v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic understanding of self-healing of a ferroelastic crystal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallographic Observation of Reversible [2 + 2] Photocycloaddition and Photosalient Behavior in a Zinc(II) Coordination Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Commins</w:t>
+                <w:t xml:space="preserve">Jianmin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songgu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5SC06790A⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (8), pp.3138-3145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6c00170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526671v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenically Flexible Phosphorescent Organic Crystals that Transmit Self-Sustained Persistent Luminescence with Spatiotemporal Control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomistic understanding of self-healing of a ferroelastic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baolei Tang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lijie Wang</w:t>
+                <w:t xml:space="preserve">Zarif Fahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bing Yang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c05733⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.335-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5SC06790A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198076v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffening Organic Crystals through Polymerization Using Visible Light</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexible Organic Radical Cocrystal With 94% Photothermal Conversion Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenguang Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Panče Naumov</w:t>
+                <w:t xml:space="preserve">Bingrui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huixu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zening Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c15122⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e1702104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.1702104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442981v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband‐Light‐Induced [2+2] Cycloaddition and Thermoinduced Cycloreversion‐Powered Dynamic Molecular Crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Head‐to‐Tail Packing to Facilitate [2+2] Cycloaddition for Green Synthesis of Cyclobutane Derivatives in Specific Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiqiao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuyang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingbo Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiqi Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.202502107⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202500442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052999v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Organic Crystals for Light Delivery in Biological Tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Catalano</w:t>
+                <w:t xml:space="preserve">Colossal Thermal Expansion and Continuous Rolling Locomotion of a Robust Flexible Molecular Single Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongsheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songgu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCS Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31635/ccschem.024.202404188⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (26), pp.22488-22497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c02006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903469v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic circular organic microcrystals prepared by photoinduced delamination</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thiophene Sulfone Single Crystal as a Reversible Thermoelastic Linear Actuator with an Extended Stroke and Second-Harmonic Generation Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongchao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durga Prasad Karothu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puxin Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59670-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (9), pp.7749-7756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c17448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110562v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Organic Crystalline Fibers and Loops with Strong Second Harmonic Generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qun Zeng</w:t>
+                <w:t xml:space="preserve">Reply to: On the giant deformation and ferroelectricity of guanidinium nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durga Prasad Karothu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Dushaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejaz Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c00598⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1071), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-55789-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053246v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Organic Charge-Transfer Cocrystals with Near-Infrared Emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lu Yu</w:t>
+                <w:t xml:space="preserve">Sulfur confinement via C–S bonding for stable sulfur conversion in aqueous Zn–S batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyi Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunxiang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingjun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tie Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.5c00789⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.11203-11206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cc01471a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526797v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Distribution of the Second Harmonic Emission of a Bent Organic Crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guangxu Sun</w:t>
+                <w:t xml:space="preserve">Cryogenically Flexible Phosphorescent Organic Crystals that Transmit Self-Sustained Persistent Luminescence with Spatiotemporal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baolei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202502829⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (26), pp.22961-22971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c05733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526757v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenically self-healing organic crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Stiffening Organic Crystals through Polymerization Using Visible Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Commins</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-025-02411-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (44), pp.41034-41045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c15122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526717v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mxene quantum dot insertion-induced electron transfer in CoFe LDH for high-performance zinc-air batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yongfei Li</w:t>
+                <w:t xml:space="preserve">Broadband‐Light‐Induced [2+2] Cycloaddition and Thermoinduced Cycloreversion‐Powered Dynamic Molecular Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangbin Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingbo Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiqiao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiqi Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.164075⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202502107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110644v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Publisher Correction: Reply to: On the giant deformation and ferroelectricity of guanidinium nitrate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Flexible Organic Crystals for Light Delivery in Biological Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuhong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58611-x⟩</w:t>
+              <w:t xml:space="preserve">CCS Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.905-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31635/ccschem.024.202404188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060793v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Dynamics at Nano- and Macroscales: Organic Crystal That Exhibits Low-Temperature Molecular Motion and the Thermosalient Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Maldonado-Domínguez</w:t>
+                <w:t xml:space="preserve">Mxene quantum dot insertion-induced electron transfer in CoFe LDH for high-performance zinc-air batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tie Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00171⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 516, pp.164075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.164075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086668v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Deep Learning-Aided Design of Flexible Molecular Crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liang Li</w:t>
+                <w:t xml:space="preserve">Erratum: Publisher Correction: Reply to: On the giant deformation and ferroelectricity of guanidinium nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durga Prasad Karothu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Dushaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejaz Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c02194⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.3304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58611-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442977v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: On the giant deformation and ferroelectricity of guanidinium nitrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Low-Temperature Dynamics at Nano- and Macroscales: Organic Crystal That Exhibits Low-Temperature Molecular Motion and the Thermosalient Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Belmonte-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durga Prasad Karothu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luca Catalano</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Fleischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dazaet Galicia-Badillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Maldonado-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-55789-4⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (9), pp.3373-3383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060784v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur confinement via C–S bonding for stable sulfur conversion in aqueous Zn–S batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tie Shu</w:t>
+                <w:t xml:space="preserve">Generative Deep Learning-Aided Design of Flexible Molecular Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanbo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianmin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cc01471a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (20), pp.8421-8435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c02194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198117v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solid-solution approach for controllable photomechanical crystalline materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuanhang Wang</w:t>
+                <w:t xml:space="preserve">Flexible Organic Crystalline Fibers and Loops with Strong Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (13), pp.11346-11358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c00598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61723-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05235366v1</w:t>
+                <w:t xml:space="preserve">hal-05053246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Basis of GABA&amp;lt;sub&amp;gt;B&amp;lt;/sub&amp;gt; Receptor Activation during Evolution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexible Organic Charge-Transfer Cocrystals with Near-Infrared Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyu Ji</w:t>
+                <w:t xml:space="preserve">Wenbo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binqian Zou</w:t>
+                <w:t xml:space="preserve">Jiaxuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202509440⟩</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (10), pp.4823-4834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.5c00789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214307v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochemistry for the Sustainable Synthesis of Organic Hole Transport Materials in Perovskite Solar Cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryogenically self-healing organic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesam Ali</w:t>
+                <w:t xml:space="preserve">Chengde Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baolei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zena Younes</w:t>
+                <w:t xml:space="preserve">Bowen Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (8), pp.2402-2408. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.285-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41563-025-02411-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055505v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light‐Driven Adaptive Molecular Crystals Activated by [2+2] and [4+4] Cycloadditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Distribution of the Second Harmonic Emission of a Bent Organic Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunjiao Yu</w:t>
+                <w:t xml:space="preserve">Zaiqing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwen Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qun Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengcheng Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Liang Li</w:t>
+                <w:t xml:space="preserve">Guangxu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202404229⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202502829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053626v1</w:t>
+                <w:t xml:space="preserve">hal-05526757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiophene Sulfone Single Crystal as a Reversible Thermoelastic Linear Actuator with an Extended Stroke and Second-Harmonic Generation Switching</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic circular organic microcrystals prepared by photoinduced delamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengde Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baolei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c17448⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59670-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053237v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head‐to‐Tail Packing to Facilitate [2+2] Cycloaddition for Green Synthesis of Cyclobutane Derivatives in Specific Configuration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kaiqi Ye</w:t>
+                <w:t xml:space="preserve">A solid-solution approach for controllable photomechanical crystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dechen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanhang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202500442⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.6647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61723-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057749v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colossal Thermal Expansion and Continuous Rolling Locomotion of a Robust Flexible Molecular Single Crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Basis of GABA&amp;lt;sub&amp;gt;B&amp;lt;/sub&amp;gt; Receptor Activation during Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guofei Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenglan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cangsong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Jing</w:t>
+                <w:t xml:space="preserve">Suyu Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjie Kuang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Songgu Wu</w:t>
+                <w:t xml:space="preserve">Binqian Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c02006⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202509440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198067v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelastic Control of the Multicolor Emission from a Triply Doped Organic Crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Commins</w:t>
+                <w:t xml:space="preserve">Mechanochemistry for the Sustainable Synthesis of Organic Hole Transport Materials in Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhausaheb Dhokale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavit Eyövge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jędrzej Winczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
+                <w:t xml:space="preserve">Wesam Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caner Deger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ilhan Yavuz</w:t>
+                <w:t xml:space="preserve">Zena Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c03190⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (8), pp.2402-2408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918107v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thermosalient and Mechanically Compliant Organic Crystalline Optical Waveguide Switcher</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light‐Driven Adaptive Molecular Crystals Activated by [2+2] and [4+4] Cycloadditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjiao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengcheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Di</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Xiaotong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202403914⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202404229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04926584v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending, Twisting, and Propulsion of Photoreactive Crystals by Controlled Gas Release</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liang Li</w:t>
+                <w:t xml:space="preserve">Logarithmic and Archimedean organic crystalline spirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Alhaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202403397⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53196-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942141v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Simple Deformations to Elicit Complex Motions and Directed Swimming of Smart Organic Crystals with Controllable Thickness</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Efficient Aerial Water Harvesting with Self-Sensing Dynamic Janus Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (44), pp.30529-30538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c11689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202416950⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04954000v1</w:t>
+                <w:t xml:space="preserve">hal-04953407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Organic Chiral Crystals with Thermal and Excitation Modulation of the Emission for Information Transmission, Writing, and Storage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lithium-Induced Oxygen Vacancies in MnO 2 @MXene for High-Performance Zinc–Air Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tie Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (10), pp.12781-12792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c18248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202320173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04918110v1</w:t>
+                <w:t xml:space="preserve">hal-04926638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Temperature Flexibility of Chiral Organic Crystals with Highly Efficient Second‐Harmonic Generation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Precise Photochemical Post‐Processing of Molecular Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqun Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maolin Li</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202416856⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202417409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953397v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-Induced Oxygen Vacancies in MnO 2 @MXene for High-Performance Zinc–Air Batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">A hydrophobic phenolic polymer layer with high-flux Zn 2+ -specific regular channels for stabilizing aqueous zinc anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tie Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kailin Li</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyi Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c18248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.4666-4677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ta06472g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926638v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Photochemical Post‐Processing of Molecular Crystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hybrid and composite materials of organic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202417409⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (8), pp.2684-2696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SC06469G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953970v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hydrophobic phenolic polymer layer with high-flux Zn 2+ -specific regular channels for stabilizing aqueous zinc anodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiaoyi Ning</w:t>
+                <w:t xml:space="preserve">Distinct Mechanical Properties and Photomechanical Response from Isostructural, yet Chemically Different Molecular Crystal Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianmin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songgu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (17), pp.8338-8348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ta06472g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05066531v1</w:t>
+                <w:t xml:space="preserve">hal-04953812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid and composite materials of organic crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Ferroelastic Control of the Multicolor Emission from a Triply Doped Organic Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caner Deger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srujana Polavaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhan Yavuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (24), pp.16540-16548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c03190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3SC06469G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04939851v1</w:t>
+                <w:t xml:space="preserve">hal-04918107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Mechanical Properties and Photomechanical Response from Isostructural, yet Chemically Different Molecular Crystal Actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Low‐Temperature Flexibility of Chiral Organic Crystals with Highly Efficient Second‐Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianmin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Songgu Wu</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maolin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01332⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202416856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953812v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelastic ionic organic crystals that self-heal to 95%</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Bending, Twisting, and Propulsion of Photoreactive Crystals by Controlled Gas Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunjiao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Srujana Polavaram</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51625-x⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202403397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953764v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trimodal operation of a robust smart organic crystal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yaoguang Feng</w:t>
+                <w:t xml:space="preserve">Combining Simple Deformations to Elicit Complex Motions and Directed Swimming of Smart Organic Crystals with Controllable Thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyuan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202416950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4sc02152e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04844826v1</w:t>
+                <w:t xml:space="preserve">hal-04954000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to Diversification of the Mechanical Properties of Organic Crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Thermosalient and Mechanically Compliant Organic Crystalline Optical Waveguide Switcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 136 (24), </w:t>
+              <w:t xml:space="preserve">, 2024, 136 (28), </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202320223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202403914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905979v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient in crystallo energy transduction of light to work</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Flexible Organic Chiral Crystals with Thermal and Excitation Modulation of the Emission for Information Transmission, Writing, and Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuhong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.3633. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47881-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202320173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940123v1</w:t>
+                <w:t xml:space="preserve">hal-04918110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reveal the Influence of Conductive Carbon on Sulfur Crystallization: Key to High-Performance Aqueous Zinc–Sulfur Batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yunyan Chen</w:t>
+                <w:t xml:space="preserve">Ferroelastic ionic organic crystals that self-heal to 95%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Li</w:t>
+                <w:t xml:space="preserve">Ahmed Dalaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongjiu Xie</w:t>
+                <w:t xml:space="preserve">Pedro Santos-Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srujana Polavaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (22), pp.10230-10237. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.4c02262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51625-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958289v1</w:t>
+                <w:t xml:space="preserve">hal-04953764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Multicolor Information Encryption: Oleylammonium-Halide-Assisted Reversible Phase Conversion between Cs 4 PbX 6 and CsPbX 3 Nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongfei Li</w:t>
+                <w:t xml:space="preserve">Trimodal operation of a robust smart organic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujiao Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Liang Li</w:t>
+                <w:t xml:space="preserve">Kui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaoguang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c17833⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (24), pp.9287-9297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc02152e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958371v1</w:t>
+                <w:t xml:space="preserve">hal-04844826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart molecular crystal switches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strategies to Diversification of the Mechanical Properties of Organic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuting Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangbin Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiqiao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202320223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smo.20230031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04844873v1</w:t>
+                <w:t xml:space="preserve">hal-04905979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current trends and advancements in crystallization and single-crystal structural analysis of small molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ling Zhou</w:t>
+                <w:t xml:space="preserve">Highly efficient in crystallo energy transduction of light to work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Commins</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Jianmin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songgu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 517, pp.216035. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2024.216035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47881-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953879v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Aerial Water Harvesting with Self-Sensing Dynamic Janus Crystals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reveal the Influence of Conductive Carbon on Sulfur Crystallization: Key to High-Performance Aqueous Zinc–Sulfur Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunxiang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyi Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongjiu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c11689⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (22), pp.10230-10237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.4c02262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953407v1</w:t>
+                <w:t xml:space="preserve">hal-04958289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logarithmic and Archimedean organic crystalline spirals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qi Di</w:t>
+                <w:t xml:space="preserve">Enabling Multicolor Information Encryption: Oleylammonium-Halide-Assisted Reversible Phase Conversion between Cs 4 PbX 6 and CsPbX 3 Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyi Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.1596-1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c17833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53196-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04953417v1</w:t>
+                <w:t xml:space="preserve">hal-04958371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous and directional flow of water and transport of particles across a subliming dynamic crystal surface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Smart molecular crystal switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Cheng‐yi Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41557-023-01158-5⟩</w:t>
+              <w:t xml:space="preserve">Smart Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smo.20230031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082130v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repair and Splicing of Centimeter‐Size Organic Crystalline Optical Waveguides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Current trends and advancements in crystallization and single-crystal structural analysis of small molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuntian Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanhua Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 517, pp.216035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2024.216035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202211760⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04081893v1</w:t>
+                <w:t xml:space="preserve">hal-04953879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woven organic crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Harvesting of aerial humidity with natural hygroscopic salt excretions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dinnebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abdellatief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qi Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-43084-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2313134120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925920v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Ionic Liquids in Performance Enhancement of Two‐Step Perovskite Photovoltaics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Autonomous and directional flow of water and transport of particles across a subliming dynamic crystal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xianfang Zhou</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202200856⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-023-01158-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957081v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Organic Crystals for Dynamic Optical Transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Woven organic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linfeng Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqun Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuhong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01659⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43084-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905109v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Microporous Zincophilic Interface for Stable Zn Anode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanchi Zhang</w:t>
+                <w:t xml:space="preserve">The Role of Ionic Liquids in Performance Enhancement of Two‐Step Perovskite Photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieh Al-Handawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianfang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.2200856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202200856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28124789⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04902553v1</w:t>
+                <w:t xml:space="preserve">hal-03957081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalytic enantioselective stereodivergent aldol reaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Flexible Organic Crystals for Dynamic Optical Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Healy</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (18), pp.7363-7385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adg8776⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04081890v1</w:t>
+                <w:t xml:space="preserve">hal-04905109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired soft robots based on organic polymer-crystal hybrid materials with response to temperature and humidity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaokong Liu</w:t>
+                <w:t xml:space="preserve">Construction of Microporous Zincophilic Interface for Stable Zn Anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tie Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongquan Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanchi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-37964-1⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (12), pp.4789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28124789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081888v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Size‐Dependency of Ionic Liquid to Assist Perovskite Film Formation Mechanism for Efficient and Durable Perovskite Solar Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A catalytic enantioselective stereodivergent aldol reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Ataur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Cellnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brij Bhushan Ahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Healy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202300210⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adg8776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926594v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective photothermal bending of flexible organic crystals modified with MXene-polymer multilayers as optical waveguide arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bioinspired soft robots based on organic polymer-crystal hybrid materials with response to temperature and humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuesong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linfeng Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuhong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.3627. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39162-5⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.2287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-37964-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939872v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Organic Crystals as Bioinspired Hair‐Like Sensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repair and Splicing of Centimeter‐Size Organic Crystalline Optical Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202217329⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (11), pp.2211760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202211760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017163v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting of aerial humidity with natural hygroscopic salt excretions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liang Li</w:t>
+                <w:t xml:space="preserve">Revealing Size‐Dependency of Ionic Liquid to Assist Perovskite Film Formation Mechanism for Efficient and Durable Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianfang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2313134120⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202300210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896564v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage, hydration, and strength development of limestone calcined clay cement (LC3) with different sulfation levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Collective photothermal bending of flexible organic crystals modified with MXene-polymer multilayers as optical waveguide arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39162-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03957080v1</w:t>
+                <w:t xml:space="preserve">hal-04939872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the addition of a high energy density fuel, adamantane to diesel on its cetane number, sooting propensity, and soot nanostructural properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic Organic Crystals as Bioinspired Hair‐Like Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirella Elkadi</w:t>
+                <w:t xml:space="preserve">Soha Yousuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalaver Anjum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liang Li</w:t>
+                <w:t xml:space="preserve">Jad Mahmoud Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejaz Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.100008. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clce.2022.100008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202217329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951044v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in sooting characteristics and cetane number of diesel with the addition of a monoterpene biofuel, α-pinene</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dalaver Anjum</w:t>
+                <w:t xml:space="preserve">Hybrid Elastic Organic Crystals that Respond to Aerial Humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baolei Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azhagapillai Prabhu</w:t>
+                <w:t xml:space="preserve">Xu Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 314, pp.123082. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.123082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202200196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957082v1</w:t>
+                <w:t xml:space="preserve">hal-03955590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically conductive hybrid organic crystals as flexible optical waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Organic Single‐Crystal Actuators and Waveguides that Operate at Low Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuesong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokong Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yilong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35432-w⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (14), pp.2200471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202200471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955543v1</w:t>
+                <w:t xml:space="preserve">hal-03955644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Polyethylene Films Embedded with Oxide Nanoparticles of Granulated and Free-Standing Nature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loukas Koutsokeras</w:t>
+                <w:t xml:space="preserve">Exceptionally high work density of a ferroelectric dynamic organic crystal around room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durga Prasad Karothu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Dushaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejaz Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym14132629⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30541-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955377v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent Engineering of Ionic Liquids for Stable and Efficient Perovskite Solar Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chuang-Ye Ge</w:t>
+                <w:t xml:space="preserve">Comparative Study of Polyethylene Films Embedded with Oxide Nanoparticles of Granulated and Free-Standing Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Christopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicos Angastiniotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laux - Le Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bsaibess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukas Koutsokeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aesr.202200140⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (13), pp.2629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14132629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04955651v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low‐Temperature‐Resistant Flexible Organic Crystal with Circularly Polarized Luminescence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Shrinkage, hydration, and strength development of limestone calcined clay cement (LC3) with different sulfation levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rotana Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kemal Celik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202203938⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, pp.104403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955501v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Crystalline Optical Waveguides That Remain Elastic from − 196 to ≈ 200 ° C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the addition of a high energy density fuel, adamantane to diesel on its cetane number, sooting propensity, and soot nanostructural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alanood Al Zaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijeet Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiyue Tang</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mirella Elkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalaver Anjum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panče Naumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202200627⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clce.2022.100008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955611v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote and precise control over morphology and motion of organic crystals by using magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrically conductive hybrid organic crystals as flexible optical waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuesong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linfeng Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuhong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Panče Naumov</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.2322. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35432-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-29959-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03957079v1</w:t>
+                <w:t xml:space="preserve">hal-03955543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Single‐Crystal Actuators and Waveguides that Operate at Low Temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaokong Liu</w:t>
+                <w:t xml:space="preserve">Variation in sooting characteristics and cetane number of diesel with the addition of a monoterpene biofuel, α-pinene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alanood Al Zaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijeet Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Elkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalaver Anjum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azhagapillai Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202200471⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 314, pp.123082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.123082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955644v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptionally high work density of a ferroelectric dynamic organic crystal around room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Catalano</w:t>
+                <w:t xml:space="preserve">Solvent Engineering of Ionic Liquids for Stable and Efficient Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianfang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang-Ye Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30541-y⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aesr.202200140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03955556v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Elastic Organic Crystals that Respond to Aerial Humidity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">A Low‐Temperature‐Resistant Flexible Organic Crystal with Circularly Polarized Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuhong Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anyi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaokong Liu</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (14), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202200196⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 61 (25), pp.e202203938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202203938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955590v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic Crystalline Optical Waveguides That Remain Elastic from − 196 to ≈ 200 ° C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyue Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiqi Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Commins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202200627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote and precise control over morphology and motion of organic crystals by using magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panče Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-29959-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head-to-Tail Packing to Facilitate [2+2] Cycloaddition for Green Synthesis of Cyclobutane Derivatives in Specific Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiqiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuyang Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingbo Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiqi Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to &amp;quot;On the giant deformation and ferroelectricity of guanidinium nitrate&amp;quot; by Marek Szafrański and Andrzej Katrusiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durga Prasad Karothu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Dushaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejaz Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId306"/>
+      <w:footerReference w:type="default" r:id="rId316"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9820,51 +10109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF4234E7"/>
+    <w:nsid w:val="75D2F4D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10051,51 +10340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liangli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3577-4343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591268v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesong Yang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202522007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhe Jia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghui Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejaz Ahmed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c01455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarif Fahim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Commins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan&#269;e Naumov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC06790A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqi Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baolei Tang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05733" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Lan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxing Zhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Zhong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Sun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqiao Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiqi Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202502107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhong Pan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Catalano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31635/ccschem.024.202404188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengde Ding" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59670-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Lin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Tang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Fang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Zeng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c00598" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxuan Zhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifang Lu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00789" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiqing Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxu Sun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202502829" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Jin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02411-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Sun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tie Shu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Guo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfei Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durga Prasad Karothu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Dushaq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58611-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Belmonte-V&#225;zquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Fleischer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazaet Galicia-Badillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Maldonado-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbo Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Zhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c02194" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060784v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55789-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyi Ning" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyan Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxiang Wen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc01471a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechen Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhang Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61723-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofei Hou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cangsong Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyu Ji" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binqian Zou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202509440" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhausaheb Dhokale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavit Ey&#246;vge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej Winczewski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesam Ali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zena Younes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01523" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjiao Yu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengcheng Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Gao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404229" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongchao Shi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tahir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puxin Cheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c17448" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Jin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500442" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Kuang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songgu Wu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c02006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918107v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieh Al-Handawi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Deger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srujana Polavaram" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Yavuz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03190" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926584v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Di" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202403914" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan Jiang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202403397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954000v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Xie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202416950" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202320173" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolin Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202416856" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926638v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c18248" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953970v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqun Qi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanliang Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202417409" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066531v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Huang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta06472g" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC06469G" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953812v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01332" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953764v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dalaq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Santos-Florez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51625-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844826v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoguang Feng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc02152e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905979v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Dai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202320223" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47881-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958289v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjiu Xie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02262" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958371v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17833" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844873v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cheng&#8208;yi Hou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smo.20230031" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953879v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntian Xiao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanhua Wu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2024.216035" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953407v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11689" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Alhaddad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53196-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082130v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rezgui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcnamara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-023-01158-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081893v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202211760" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925920v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43084-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957081v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Duan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfang Zhou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200856" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905109v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01659" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902553v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Huang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongquan Yi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchi Zhang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124789" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ataur Rahman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Cellnik" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Bhushan Ahuja" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Healy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg8776" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081888v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokong Liu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37964-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926594v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Zhou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300210" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939872v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Yu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39162-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Yousuf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mahmoud Halabi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202217329" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896564v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dinnebier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatief" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313134120" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957080v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotana Hay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Celik" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104403" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951044v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanood Al Zaabi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Raj" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Elkadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalaver Anjum" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clce.2022.100008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957082v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhagapillai Prabhu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.123082" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955543v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Song" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35432-w" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955377v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Christopoulos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicos Angastiniotis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laux - Le Guyon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Koutsokeras" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132629" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955651v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang-Ye Ge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202200140" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955501v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyi Zheng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203938" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955611v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyue Tang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200627" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957079v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29959-1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200471" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955556v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30541-y" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955590v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200196" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954432v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828350v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/liangli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3577-4343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ke6FVtcAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhe Jia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghui Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejaz Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c01455" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesong Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202522007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Zhou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songgu Wu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6c00170" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarif Fahim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Commins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan&#269;e Naumov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC06790A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingrui Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixu Yang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zening Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusang Jiang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.1702104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqiao Yang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Jin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Sun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiqi Ye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500442" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Kuang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhe Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c02006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongchao Shi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tahir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durga Prasad Karothu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puxin Cheng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c17448" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Dushaq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Catalano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55789-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyi Ning" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyan Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxiang Wen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tie Shu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc01471a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingqi Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baolei Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c05733" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Lan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxing Zhou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c15122" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Zhong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202502107" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhong Pan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31635/ccschem.024.202404188" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Sun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Guo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfei Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58611-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Belmonte-V&#225;zquez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Fleischer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazaet Galicia-Badillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Maldonado-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00171" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbo Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c02194" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwen Fang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Zeng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c00598" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526797v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxuan Zhu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifang Lu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Yu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00789" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526717v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengde Ding" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Jin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02411-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiqing Yang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxu Sun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202502829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59670-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235366v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechen Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhang Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61723-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofei Hou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cangsong Shen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyu Ji" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binqian Zou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202509440" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055505v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhausaheb Dhokale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavit Ey&#246;vge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej Winczewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesam Ali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zena Younes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01523" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053626v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjiao Yu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengcheng Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Gao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404229" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Alhaddad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Di" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53196-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953407v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11689" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c18248" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953970v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqun Qi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanliang Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202417409" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066531v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Huang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta06472g" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieh Al-Handawi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC06469G" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01332" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Deger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srujana Polavaram" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Yavuz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03190" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953397v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolin Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202416856" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan Jiang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202403397" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Xie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202416950" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202403914" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918110v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202320173" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dalaq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Santos-Florez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51625-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844826v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Chen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoguang Feng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc02152e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905979v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Dai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202320223" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940123v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47881-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958289v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjiu Xie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02262" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958371v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiao Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17833" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844873v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cheng&#8208;yi Hou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smo.20230031" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953879v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntian Xiao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanhua Wu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2024.216035" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896564v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dinnebier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatief" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313134120" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082130v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rezgui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcnamara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-023-01158-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925920v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43084-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957081v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Duan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfang Zhou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200856" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905109v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01659" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Huang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongquan Yi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchi Zhang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124789" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081890v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Ataur Rahman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Cellnik" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brij Bhushan Ahuja" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Healy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg8776" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081888v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokong Liu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37964-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081893v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202211760" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926594v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Zhou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300210" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939872v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Yu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39162-5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04017163v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Yousuf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Mahmoud Halabi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202217329" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955590v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200196" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955644v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200471" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955556v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30541-y" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955377v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Christopoulos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicos Angastiniotis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laux - Le Guyon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Koutsokeras" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132629" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957080v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotana Hay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Celik" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104403" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951044v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alanood Al Zaabi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Raj" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Elkadi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalaver Anjum" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clce.2022.100008" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955543v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Song" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35432-w" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957082v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhagapillai Prabhu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.123082" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955651v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang-Ye Ge" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202200140" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955501v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anyi Zheng" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203938" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955611v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyue Tang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200627" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957079v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29959-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954432v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828350v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>