--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -802,96 +802,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinécologies transatlantiques. Situer l’écocritique filmique à partir de corpus hispaniques et hispano-américains</w:t>
+                <w:t xml:space="preserve">“Escribir en dominicano”. Poscolonialidad y contracolonización del lenguaje en la narrativa de Rita Indiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ibáñez-Drillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hispanística XX, "Horizons écopoétiques et écocritiques dans le monde hispanique contemporain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bénédicte Brémard et Judite Rodrigues Balbuena, Nov 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Éco-territoires plurilingues d’Amérique latine. (Dé)lier les langues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manon Naro, Eugenia González Espinoza, Carla Fernandes, Ronald Soto-Quiros, Lizarlett Flores Díaz, Roudhia Sellin, Guillaume Weber, Jun 2025, Université Bordeaux Montaigne, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383115v1</w:t>
+                <w:t xml:space="preserve">hal-05320196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un spectre hante l’écran. Le matérialisme à l’épreuve du métaphysique dans trois filmographies des Suds (Alonso, Reygadas, Weerasethakul)</w:t>
               </w:r>
@@ -940,96 +940,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Escribir en dominicano”. Poscolonialidad y contracolonización del lenguaje en la narrativa de Rita Indiana</w:t>
+                <w:t xml:space="preserve">Cinécologies transatlantiques. Situer l’écocritique filmique à partir de corpus hispaniques et hispano-américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ibáñez-Drillières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Éco-territoires plurilingues d’Amérique latine. (Dé)lier les langues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Manon Naro, Eugenia González Espinoza, Carla Fernandes, Ronald Soto-Quiros, Lizarlett Flores Díaz, Roudhia Sellin, Guillaume Weber, Jun 2025, Université Bordeaux Montaigne, Francia</w:t>
+              <w:t xml:space="preserve">Hispanística XX, "Horizons écopoétiques et écocritiques dans le monde hispanique contemporain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bénédicte Brémard et Judite Rodrigues Balbuena, Nov 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320196v1</w:t>
+                <w:t xml:space="preserve">hal-05383115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiesta triste. Emancipaciones fallidas y nuevas normatividades en tres películas contemporáneas (Martel, Navas, Maurel)</w:t>
               </w:r>
@@ -2361,51 +2361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864324v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ib&#225;&#241;ez-Drilli&#232;res" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Folz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Mamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05446569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp53a3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ke4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05383070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152d2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Sarr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03858874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautier N'Dah-Sekou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Duran Froix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05383115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05320185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05320196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Coto-Rivel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03858877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03858878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03860931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864327v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleosha Eridani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Mandiola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola R&#237;os" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15izn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayak Valencia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bourcier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05001390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenaida Mar&#237;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/antihumanisme-s-carlos-tello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03858792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04364817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03858770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cinesthesie/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864324v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ib&#225;&#241;ez-Drilli&#232;res" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Folz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Mamet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05446569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp53a3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ke4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05383070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152d2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Sarr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03858874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571546v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautier N'Dah-Sekou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Duran Froix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05320196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05320185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05383115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Coto-Rivel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03858877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03858878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03860931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864327v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleosha Eridani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Mandiola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola R&#237;os" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15izn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayak Valencia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bourcier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05001390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenaida Mar&#237;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/antihumanisme-s-carlos-tello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03858792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04364817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03858770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cinesthesie/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>