--- v0 (2026-03-25)
+++ v1 (2026-05-04)
@@ -1724,221 +1724,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que font les enfants et ce que les animateurs ne perçoivent pas toujours dans les discussions à visée philosophique : apport d'une analyse de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Lier recherche et formation professionnelle : des corpus à l’interface"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axe CA2LI du Laboratoire de Recherche sur le Langage, Nov 2018, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude pragmatique des discours soignants/soignés en contexte hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Zehnder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe congrès francophone de psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, METZ, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Delsart</w:t>
-[...74 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01920252v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02334399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du récit dans la communication patient-médecin</w:t>
               </w:r>
@@ -3069,51 +3069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3454,51 +3454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les analyses en « grilles » comme aide à l’étude des opérations intellectuelles mises en œuvre ans les DVP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3547,50 +3547,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les traces linguistiques de la conceptualisation collective dans la discussion &amp;quot; Partager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Auriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Auriac-Slusarczyk &amp; J.-M. Colletta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au cœur des ateliers de Philosophie. Une pensée collective en actes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUBP, 2015, Sphère Educative</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les traces linguistiques de la conceptualisation collective dans la discussion « Partager »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3603,143 +3689,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Auriac-Slusarczyk; J.-M. Colletta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ateliers de philosophie : une pensée collective en acte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.239-271, 2015, Sphère éducative, 978-2-84516-695-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654346v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00910886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3894,51 +3894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651928v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auriel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910338v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874926v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10123-011-0011-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632740v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lebas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Zehnder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2011.23041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr/book.php?book_id=479" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/langues-gestes-paroles/paroles-de-philosophes-en-herbe-250347.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651928v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auriel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910338v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874926v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10123-011-0011-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632740v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lebas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Zehnder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2011.23041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr/book.php?book_id=479" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/langues-gestes-paroles/paroles-de-philosophes-en-herbe-250347.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>