--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1399,353 +1399,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lille Metropole (North of France) : Cultural Regereration after COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Evaluating Post-Pandemic Cultural Regeneration Strategies in Post-Industrial Urban Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pittsburg University, Sep 2023, Pittsburg, Pennsylvania, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat des jeunes et « géographie prioritaire » (QPV) : débats sur la meilleure échelle d’intervention politique. Les leçons du PIA Jeunesses de la Métropole de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59e colloque de l’ASRDLF, Session SS15 - L’entrepreneuriat des jeunes, instrument des politiques entrepreneuriales territorialisées : motivations, dispositifs et impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Université de La Réunion, Jun 2023, Le Tampon (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lille Metropole (North of France) : Cultural Regereration after COVID-19</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « ville productive » entre représentations politiques et pratiques des acteurs économiques. Analyse comparée de la Métropole européenne de Lille et Bruxelles-capitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59e colloque de l’ASRDLF, Session F4 : Transformations économiques et productives du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Université de La Réunion, Jun 2023, Le Tampon (La Réunion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lille Metropole : Cultural Regereration before COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Evaluating Post-Pandemic Cultural Regeneration Strategies in Post-Industrial Urban Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pittsburg University, Sep 2023, Pittsburg, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">, Pittsburg University (USA), Sep 2023, Pittsburgh (Etats-Unis), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Lille Metropole : Cultural Regereration before COVID-19</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lille Metropole : Cultural Regereration during COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Evaluating Post-Pandemic Cultural Regeneration Strategies in Post-Industrial Urban Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pittsburg University (USA), Sep 2023, Pittsburgh (Etats-Unis), United States</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Pittsburg University (USA), Sep 2023, Pittsburgh (Pennsylvania), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2469,493 +2469,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeunes et entrepreneuriat : quelle place dans les politiques publiques et les dispositifs territoriaux à l’échelle de la métropole de Lille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Alamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire : « La juvénilisation des politiques publiques : engagements, gouvernances et territoires », Axe 2 : Co-construire les politiques publiques territorialisées en direction des jeunes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Mar 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écosystème transfrontalier de la fabrication additive et le rôle des ateliers de fabrication numérique (AFN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat sur les Technologies d'Impression 3D Métaux et Polymères Low Cost en partenariat avec les projets INTERREG FWVL FabricAr3v et PEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute école Robert Schuman (HERS), Mar 2021, Arlon, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les politiques au chevet des tiers lieux : des expériences socio-économiques à la création de valeur pour les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Soutenabilité des Systèmes Socio-techniques (3S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Troyes, Jan 2021, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Jeunes et entrepreneuriat : quelle place dans les politiques publiques et les dispositifs territoriaux à l’échelle de la métropole de Lille ?</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quick and dirty : misuse of design thinking and UX design in public action transformation. Lessons from State, regional or metropolitan administrations in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Alamel</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ramon-Daré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire : « La juvénilisation des politiques publiques : engagements, gouvernances et territoires », Axe 2 : Co-construire les politiques publiques territorialisées en direction des jeunes ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Mar 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">30th RESER International Congress &amp; Co-VAL WebConference : Value Co-creation and Innovation in the New Service Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Alcala, Jan 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living Labs and co-creation for new public services : the territorial dimen- sion matters. The case of French metropolitan or regional Living Labs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th RESER International Congress &amp; Co-VAL WebConference : Value Co-creation and Innovation in the New Service Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Alcala, Jan 2021, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner par Internet : nouveaux jeux de rôle entre État, citoyens et territoires en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57° colloque de l’ASRDLF : Territoire(s) et numérique, Session spéciale 11 : Le numérique et la place du citoyen au niveau local et régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Avignon Université, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401227v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-04401202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiers-Lieux et résilience des petites villes. L’exemple de Lesparre-Médoc en Nouvelle Aquitaine (France)</w:t>
               </w:r>
@@ -5676,51 +5676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubalcaba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Strokosch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vorre Hansen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R&#248;hneb&#230;k" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci12010042" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fuglsang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gago" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1464" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Tanigushi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12052-0.p.0113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.052.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liefooghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bosredon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cordrie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabanel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Delfanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Rosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Katona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401020v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401162v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Alamel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ramon-Dar&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Qu&#233;tu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401611v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kergosien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lusso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Taniguchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zuindeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cattez Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Viseur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400838v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubalcaba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Strokosch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vorre Hansen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R&#248;hneb&#230;k" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci12010042" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fuglsang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gago" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1464" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Tanigushi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12052-0.p.0113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.052.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liefooghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bosredon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cordrie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabanel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Delfanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Rosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Katona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401020v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Alamel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ramon-Dar&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Qu&#233;tu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401611v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kergosien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lusso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Taniguchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zuindeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cattez Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Viseur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400838v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>