--- v1 (2026-04-08)
+++ v2 (2026-05-17)
@@ -3789,165 +3789,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bilan d’étape de l’équipe TVES : le cas de Lesparre-Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne projet ANR PERI#WORK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESO-Rennes, Oct 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digital Transformation of public administration. The DINSIC : presentation of a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2020 Co-VAL 5th Plenary Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401611v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04401613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs : de la recherche-action à la réforme de l’action publique ? Le cas du programme d’investissements d’avenir « jeunesse » de la métropole européenne de Lille (France)</w:t>
               </w:r>
@@ -5676,51 +5676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubalcaba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Strokosch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vorre Hansen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R&#248;hneb&#230;k" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci12010042" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fuglsang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gago" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1464" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Tanigushi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12052-0.p.0113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.052.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liefooghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bosredon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cordrie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabanel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Delfanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Rosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Katona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401020v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Alamel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ramon-Dar&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Qu&#233;tu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401611v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kergosien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lusso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Taniguchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zuindeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cattez Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Viseur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400838v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rubalcaba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Strokosch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vorre Hansen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R&#248;hneb&#230;k" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/admsci12010042" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fuglsang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gago" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22215/timreview/1464" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Tanigushi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12052-0.p.0113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.052.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liefooghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bosredon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cordrie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabanel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Delfanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Rosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Katona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401020v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Alamel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ramon-Dar&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401546v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Qu&#233;tu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kergosien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lusso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Taniguchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zuindeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cattez Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400196v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Viseur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400838v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>