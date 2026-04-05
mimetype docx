--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lieven Danckaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of diachronic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 254, 2019, Linguistik Aktuell/Linguistics Today, 9789027202413. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles in Language Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Witzenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 1, 2019, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198824961.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Latin clause structure: A study of the extended verb phrase (= Oxford Studies in Diachronic & Historical Linguistcs 24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The development of Latin clause structure: A study of the extended verb phrase (= Oxford Studies in Diachronic &amp; Historical Linguistcs 24), 9780198759522. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198759522.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin embedded clauses: the left periphery (= Linguistik Aktuell/Linguistics Today 184)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Latin embedded clauses: the left periphery (= Linguistik Aktuell/Linguistics Today 184), 9789027255679. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de 'Faure, Richard (2021), The Syntax and Semantics of Wh-Clauses in Classical Greek. Relatives, Interrogatives, Exclamatives (coll. The Language of Classical Literature, Volume 34). Leiden, Brill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising and matching in Pharasiot Greek relative clauses: a diachronic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Bağriaçik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), pp.495-533. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022226721000335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW LEXICAL MERGER CAN DRIVE GRAMMATICALIZATION: THIRD PERSON PRONOUNS FROM LATIN TO OLD FRENCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Proceedings of the 21st Diachronic Generative Syntax (DiGS) Conference, which was held at Arizona State University in June 2019., 5 (23), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18148/hs/2021.v5i16-25.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax and semantics of Modern Standard Arabic resumptive tough-constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.197-238. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flin-2020-2031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject Placement in the History of Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalan Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Generative approaches to Latin syntax, 16, pp.125-161. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/catjl.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Oniga, Renato (2014), Latin: a Linguistic Introduction (Edited and Translated by Norma Schifano). Oxford: Oxford University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.522-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spelling out the Obvious: Latin quidem and the Expression of Presuppositional Polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.109-141. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhp.16.1.05dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01526869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidem as a marker of emphatic polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Philological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (1), pp.97-138. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-968X.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magis rythmus quam metron: the structure of Seneca's anapaests, and the oral/aural nature of Latin poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolae Osloenses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.148-217. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397679.2013.842310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styling the characters, setting the scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lena Baunaz; Giuliano Bocci; Andrew Nevins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ziggurat of Grammar: In honor of Ur Shlonsky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.138-158, 2025, Language Faculty and Beyond, 9789027231505. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lfab.20.08hae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin Quidem: The Interplay with Negation and Contrast in Semantic Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elitzur A. Bar- Asher Siegal; Nora Boneh; Eitan Grossman; Aynat Rubinstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Change: Theoretical and Empirical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-182, 2025, Jerusalem Studies in Philosophy and History of Science, 978-3-031-85291-6. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85292-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax and semantics of indirect predication in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel den Dikken; Hideki Kishimoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Perspectives on Secondary Predication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.17-49, 2024, The Mouton-NINJAL Library of Linguistics, 9783110995619. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110981742-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Basic) word order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adam Ledgeway; Edith Aldridge; Anne Breitbarth; Katalin É. Kiss; Joseph Salmons; Alexandra Simonenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to Diachronic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin quidem: the interplay with negation and contrast in semantic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Boneh; Elitzur Bar-Asher Siegal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language change: theoretical and empirical perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language change: theoretical and empirical perspectives, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexivity in Latin and Sabellic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben J. Pitts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Hock; Götz Keydana; Paul Widmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexivity and the middle in Indo-European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter De Gruyter, In press, The Mouton Handbooks of Indo-European Typology, volume 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculations on subject ellipsis and impersonal pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuliano Bocci; Daniele Botteri; Claudia Manetti; Vincenzo Moscati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rich descriptions and simple explanation in language structure and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing patterns of clausal complementation in Latin: a parametric approach to 'constructional' changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egedi, Barbara; Hegedűs, Veronika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Heads Across Time: Syntactic Reanalysis and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-55, 2022, Oxford Studies in Diachronic &amp; Historical Linguistics, 9780198871538. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198871538.003.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phonological correlates of syntactic change the case of Late Latin weak BE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntactic Features and the Limits of Syntactic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.178-209, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198832584.003.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified account of quidem and ne...quidem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio María Martín Rodríguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguisticae dissertationes: current perspectives on Latin grammar, lexicon and pragmatics. Selected Papers from the 20th International Colloquium on Latin Linguistics (Las Palmas de Gran Canaria, Spain, June 17-21, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Clásicas, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. The determinants of diachronic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Farasyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The determinants of diachronic stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-10, 2019, The determinants of diachronic stability, 9789027202413. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.254.01bre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoe cool is dat wel niet! How pseudo-questions and expletive negation in Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Metin Bağrıaçık; Anne Breitbarth; Karen De Clercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping linguistic data: essays in honour of Liliane Haegeman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.182-199, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycling through diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Witzenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles in Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.1-12, 2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198824961.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decline of Latin VOAux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Maria Martins; Adriana Cardoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word order change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-263, 2018, Oxford Studies in Diachronic and Historical Linguistics, 9780198747307. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198747307.003.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in English subject extraction: the case of hyperactive subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuzhen SI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Syntactic Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Social Sciences Press, pp.303-305, 2017, 9787520312059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntacticizing blends: the case of English wh-raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández-Soriano, Olga; Castroviejo, Elena; Pérez-Jiménez, Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundaries, Phases and Interfaces: Case studies in honor of Violeta Demonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 239, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-46, 2017, Linguistik Aktuell/Linguistics Today, 9789027257222. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.239.02dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of the Romance analytic passive: evidence from word order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Mathieu; Robert Truswell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-change and Macro-change in Diachronic Syntax (= Oxford Studies in Diachronic &amp; Historical Linguistcs 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-235, 2017, Micro-change and Macro-change in Diachronic Syntax, 9780198747840. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198747840.003.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of Latin OV: steps towards an analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboh, Enoch; Haeberli, Eric; Puskás, Genoveva; Schönenberger, Manuela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements of comparative syntax: theory and description</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-446, 2017, Studies in Generative Grammar 127, 978-1-5015-0403-7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9781501504037-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01657596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation and change in Latin BE-periphrases: empirical and methodological considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adams, James N.; Vincent, Nigel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early and Late Latin: continuity or change?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-162, 2016, Early and Late Latin: continuity or change?, 9781316450826. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781316450826.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving idiolectal variation: English wh-raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs d'Hulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bidese, Ermenegildo; Cognola, Federica; Moroni, Manuela Caterina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Approaches to Linguistic Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 234, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-176, 2016, Linguistik Aktuell/Linguistics Today, 9789027257178. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.234.06dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decline of Latin left-peripheral presentational foci: causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theresa Biberauer; George Walkden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax over time: lexical, morphological and information-structural interactions (= Oxford Studies in Diachronic &amp; Historical Linguistcs 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-279, 2015, Syntax over time: lexical, morphological and information-structural interactions (= Oxford Studies in Diachronic &amp; Historical Linguistcs 15), 9780199687923. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199687923.003.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying word order changes in Latin: some methodological remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlotta Viti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on historical syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 169, John Benjamins, pp.233-250, 2015, Studies in Language Companion Series, 9789027259349. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.169.09dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The derivation of Classical Latin Aux-final clauses: implications for the internal structure of the verb phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Lahousse; Stefania Marzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistic Theory 2012: Selected papers from 'Going Romance' Leuven 2012 (= Romance Languages and Linguistic Theory 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-159, 2014, Romance Languages and Linguistic Theory 2012: Selected papers from 'Going Romance' Leuven 2012 (= Romance Languages and Linguistic Theory 6), 9789027203861. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/rllt.6.07dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple subjects in Flemish: the external possessor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rhys, Catrin S.; Iosad, Pavel; Henry, Alison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microvariation, minority languages, minimalism and meaning: proceedings of the Irish Network in Formal Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.2-23, 2013, 9781443850360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional clauses, Main Clause Phenomena and the syntax of polarity emphasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ackema, Peter; Alcorn, Rhona; Heycock, Caroline; Jaspers, Dany; van Craenenbroeck, Jeroen; Vanden Wyngaerd, Guido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic syntax: the state of the art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-167, 2012, Comparative Germanic syntax: the state of the art, 9789027255747. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.191.05dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lieven Danckaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles in Language Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Witzenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 1, 2019, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198824961.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of diachronic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 254, 2019, Linguistik Aktuell/Linguistics Today, 9789027202413. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Latin clause structure: A study of the extended verb phrase (= Oxford Studies in Diachronic & Historical Linguistcs 24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The development of Latin clause structure: A study of the extended verb phrase (= Oxford Studies in Diachronic &amp; Historical Linguistcs 24), 9780198759522. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198759522.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin embedded clauses: the left periphery (= Linguistik Aktuell/Linguistics Today 184)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Latin embedded clauses: the left periphery (= Linguistik Aktuell/Linguistics Today 184), 9789027255679. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de 'Faure, Richard (2021), The Syntax and Semantics of Wh-Clauses in Classical Greek. Relatives, Interrogatives, Exclamatives (coll. The Language of Classical Literature, Volume 34). Leiden, Brill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising and matching in Pharasiot Greek relative clauses: a diachronic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Bağriaçik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), pp.495-533. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022226721000335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW LEXICAL MERGER CAN DRIVE GRAMMATICALIZATION: THIRD PERSON PRONOUNS FROM LATIN TO OLD FRENCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Proceedings of the 21st Diachronic Generative Syntax (DiGS) Conference, which was held at Arizona State University in June 2019., 5 (23), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18148/hs/2021.v5i16-25.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax and semantics of Modern Standard Arabic resumptive tough-constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.197-238. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flin-2020-2031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject Placement in the History of Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalan Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Generative approaches to Latin syntax, 16, pp.125-161. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/catjl.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Oniga, Renato (2014), Latin: a Linguistic Introduction (Edited and Translated by Norma Schifano). Oxford: Oxford University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.522-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spelling out the Obvious: Latin quidem and the Expression of Presuppositional Polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.109-141. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhp.16.1.05dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01526869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidem as a marker of emphatic polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Philological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (1), pp.97-138. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-968X.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magis rythmus quam metron: the structure of Seneca's anapaests, and the oral/aural nature of Latin poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolae Osloenses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.148-217. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397679.2013.842310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin Quidem: The Interplay with Negation and Contrast in Semantic Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elitzur A. Bar- Asher Siegal; Nora Boneh; Eitan Grossman; Aynat Rubinstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Change: Theoretical and Empirical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-182, 2025, Jerusalem Studies in Philosophy and History of Science, 978-3-031-85291-6. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85292-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styling the characters, setting the scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lena Baunaz; Giuliano Bocci; Andrew Nevins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ziggurat of Grammar: In honor of Ur Shlonsky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.138-158, 2025, Language Faculty and Beyond, 9789027231505. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lfab.20.08hae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax and semantics of indirect predication in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel den Dikken; Hideki Kishimoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Perspectives on Secondary Predication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.17-49, 2024, The Mouton-NINJAL Library of Linguistics, 9783110995619. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110981742-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexivity in Latin and Sabellic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben J. Pitts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Hock; Götz Keydana; Paul Widmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexivity and the middle in Indo-European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter De Gruyter, In press, The Mouton Handbooks of Indo-European Typology, volume 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin quidem: the interplay with negation and contrast in semantic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Boneh; Elitzur Bar-Asher Siegal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language change: theoretical and empirical perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language change: theoretical and empirical perspectives, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Basic) word order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adam Ledgeway; Edith Aldridge; Anne Breitbarth; Katalin É. Kiss; Joseph Salmons; Alexandra Simonenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to Diachronic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculations on subject ellipsis and impersonal pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuliano Bocci; Daniele Botteri; Claudia Manetti; Vincenzo Moscati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rich descriptions and simple explanation in language structure and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing patterns of clausal complementation in Latin: a parametric approach to 'constructional' changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egedi, Barbara; Hegedűs, Veronika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Heads Across Time: Syntactic Reanalysis and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-55, 2022, Oxford Studies in Diachronic &amp; Historical Linguistics, 9780198871538. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198871538.003.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified account of quidem and ne...quidem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio María Martín Rodríguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguisticae dissertationes: current perspectives on Latin grammar, lexicon and pragmatics. Selected Papers from the 20th International Colloquium on Latin Linguistics (Las Palmas de Gran Canaria, Spain, June 17-21, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Clásicas, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phonological correlates of syntactic change the case of Late Latin weak BE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntactic Features and the Limits of Syntactic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.178-209, 2021, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198832584.003.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. The determinants of diachronic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Farasyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The determinants of diachronic stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-10, 2019, The determinants of diachronic stability, 9789027202413. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.254.01bre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycling through diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Witzenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles in Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.1-12, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198824961.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoe cool is dat wel niet! How pseudo-questions and expletive negation in Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Metin Bağrıaçık; Anne Breitbarth; Karen De Clercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping linguistic data: essays in honour of Liliane Haegeman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.182-199, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decline of Latin VOAux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Maria Martins; Adriana Cardoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word order change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-263, 2018, Oxford Studies in Diachronic and Historical Linguistics, 9780198747307. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198747307.003.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in English subject extraction: the case of hyperactive subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuzhen SI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Syntactic Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Social Sciences Press, pp.303-305, 2017, 9787520312059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntacticizing blends: the case of English wh-raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández-Soriano, Olga; Castroviejo, Elena; Pérez-Jiménez, Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundaries, Phases and Interfaces: Case studies in honor of Violeta Demonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 239, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-46, 2017, Linguistik Aktuell/Linguistics Today, 9789027257222. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.239.02dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of the Romance analytic passive: evidence from word order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Mathieu; Robert Truswell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-change and Macro-change in Diachronic Syntax (= Oxford Studies in Diachronic &amp; Historical Linguistcs 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-235, 2017, Micro-change and Macro-change in Diachronic Syntax, 9780198747840. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198747840.003.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of Latin OV: steps towards an analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboh, Enoch; Haeberli, Eric; Puskás, Genoveva; Schönenberger, Manuela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements of comparative syntax: theory and description</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-446, 2017, Studies in Generative Grammar 127, 978-1-5015-0403-7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9781501504037-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01657596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation and change in Latin BE-periphrases: empirical and methodological considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adams, James N.; Vincent, Nigel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early and Late Latin: continuity or change?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-162, 2016, Early and Late Latin: continuity or change?, 9781316450826. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781316450826.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving idiolectal variation: English wh-raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs d'Hulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bidese, Ermenegildo; Cognola, Federica; Moroni, Manuela Caterina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Approaches to Linguistic Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 234, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-176, 2016, Linguistik Aktuell/Linguistics Today, 9789027257178. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.234.06dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying word order changes in Latin: some methodological remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlotta Viti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on historical syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 169, John Benjamins, pp.233-250, 2015, Studies in Language Companion Series, 9789027259349. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.169.09dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decline of Latin left-peripheral presentational foci: causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theresa Biberauer; George Walkden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax over time: lexical, morphological and information-structural interactions (= Oxford Studies in Diachronic &amp; Historical Linguistcs 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-279, 2015, Syntax over time: lexical, morphological and information-structural interactions (= Oxford Studies in Diachronic &amp; Historical Linguistcs 15), 9780199687923. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199687923.003.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The derivation of Classical Latin Aux-final clauses: implications for the internal structure of the verb phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Lahousse; Stefania Marzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistic Theory 2012: Selected papers from 'Going Romance' Leuven 2012 (= Romance Languages and Linguistic Theory 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-159, 2014, Romance Languages and Linguistic Theory 2012: Selected papers from 'Going Romance' Leuven 2012 (= Romance Languages and Linguistic Theory 6), 9789027203861. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/rllt.6.07dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple subjects in Flemish: the external possessor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rhys, Catrin S.; Iosad, Pavel; Henry, Alison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microvariation, minority languages, minimalism and meaning: proceedings of the Irish Network in Formal Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.2-23, 2013, 9781443850360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional clauses, Main Clause Phenomena and the syntax of polarity emphasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ackema, Peter; Alcorn, Rhona; Heycock, Caroline; Jaspers, Dany; van Craenenbroeck, Jeroen; Vanden Wyngaerd, Guido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic syntax: the state of the art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-167, 2012, Comparative Germanic syntax: the state of the art, 9789027255747. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.191.05dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Danckaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.254" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bouzouita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Breitbarth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Witzenhausen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824961.001.0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198759522.001.0001/oso-9780198759522?rskey=I6DuTr&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198759522.001.0001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.184/main" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Ba&#287;ria&#231;ik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226721000335" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Haegeman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/hs/2021.v5i16-25.66" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2020-2031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/catjl.209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhp.16.1.05dan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-968X.12009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397679.2013.842310" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lfab.20" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.20.08hae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gianollo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-85292-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85292-3_6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110981742-002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben J. Pitts" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/43792/chapter-abstract/370715251?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198871538.003.0002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198832584.003.0009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Farasyn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.254.01bre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.254.01bre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824961.003.0001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198747307.001.0001/oso-9780198747307-chapter-13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198747307.003.0013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.239" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.239.02dan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198747840.001.0001/oso-9780198747840?rskey=TkSfUk&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198747840.003.0014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/467920" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501504037-015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/early-and-late-latin/variation-and-change-in-latin-beperiphrases-empirical-and-methodological-considerations/19B0C696B2B07FC1CA8233CE00AF5C39" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781316450826.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijs d'Hulster" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.234.06dan/details" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.234.06dan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/acprof:oso/9780199687923.001.0001/acprof-9780199687923-chapter-16" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199687923.003.0016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.169.09dan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/rllt.6.07dan/details" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.6.07dan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/minority-languages-microvariation-minimalism-and-meaning-14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.191.05dan/details" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.191.05dan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bouzouita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Breitbarth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Danckaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Witzenhausen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824961.001.0001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.254" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.254" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198759522.001.0001/oso-9780198759522?rskey=I6DuTr&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198759522.001.0001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.184/main" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Ba&#287;ria&#231;ik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226721000335" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Haegeman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/hs/2021.v5i16-25.66" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2020-2031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/catjl.209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhp.16.1.05dan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-968X.12009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397679.2013.842310" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gianollo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-85292-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85292-3_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lfab.20" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.20.08hae" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110981742-002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben J. Pitts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/43792/chapter-abstract/370715251?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198871538.003.0002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198832584.003.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Farasyn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.254.01bre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.254.01bre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824961.003.0001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198747307.001.0001/oso-9780198747307-chapter-13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198747307.003.0013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.239" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.239.02dan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198747840.001.0001/oso-9780198747840?rskey=TkSfUk&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198747840.003.0014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/467920" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501504037-015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/early-and-late-latin/variation-and-change-in-latin-beperiphrases-empirical-and-methodological-considerations/19B0C696B2B07FC1CA8233CE00AF5C39" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781316450826.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijs d'Hulster" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.234.06dan/details" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.234.06dan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.169.09dan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/acprof:oso/9780199687923.001.0001/acprof-9780199687923-chapter-16" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199687923.003.0016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/rllt.6.07dan/details" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.6.07dan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/minority-languages-microvariation-minimalism-and-meaning-14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.191.05dan/details" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.191.05dan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>