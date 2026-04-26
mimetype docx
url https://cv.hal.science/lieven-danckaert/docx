--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lieven Danckaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles in Language Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Witzenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 1, 2019, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198824961.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of diachronic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 254, 2019, Linguistik Aktuell/Linguistics Today, 9789027202413. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Latin clause structure: A study of the extended verb phrase (= Oxford Studies in Diachronic & Historical Linguistcs 24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The development of Latin clause structure: A study of the extended verb phrase (= Oxford Studies in Diachronic &amp; Historical Linguistcs 24), 9780198759522. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198759522.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin embedded clauses: the left periphery (= Linguistik Aktuell/Linguistics Today 184)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Latin embedded clauses: the left periphery (= Linguistik Aktuell/Linguistics Today 184), 9789027255679. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de 'Faure, Richard (2021), The Syntax and Semantics of Wh-Clauses in Classical Greek. Relatives, Interrogatives, Exclamatives (coll. The Language of Classical Literature, Volume 34). Leiden, Brill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising and matching in Pharasiot Greek relative clauses: a diachronic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Bağriaçik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), pp.495-533. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022226721000335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW LEXICAL MERGER CAN DRIVE GRAMMATICALIZATION: THIRD PERSON PRONOUNS FROM LATIN TO OLD FRENCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Proceedings of the 21st Diachronic Generative Syntax (DiGS) Conference, which was held at Arizona State University in June 2019., 5 (23), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18148/hs/2021.v5i16-25.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax and semantics of Modern Standard Arabic resumptive tough-constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.197-238. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flin-2020-2031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject Placement in the History of Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalan Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Generative approaches to Latin syntax, 16, pp.125-161. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/catjl.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Oniga, Renato (2014), Latin: a Linguistic Introduction (Edited and Translated by Norma Schifano). Oxford: Oxford University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.522-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spelling out the Obvious: Latin quidem and the Expression of Presuppositional Polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.109-141. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhp.16.1.05dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01526869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidem as a marker of emphatic polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Philological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (1), pp.97-138. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-968X.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magis rythmus quam metron: the structure of Seneca's anapaests, and the oral/aural nature of Latin poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolae Osloenses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.148-217. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397679.2013.842310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin Quidem: The Interplay with Negation and Contrast in Semantic Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elitzur A. Bar- Asher Siegal; Nora Boneh; Eitan Grossman; Aynat Rubinstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Change: Theoretical and Empirical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-182, 2025, Jerusalem Studies in Philosophy and History of Science, 978-3-031-85291-6. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85292-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styling the characters, setting the scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lena Baunaz; Giuliano Bocci; Andrew Nevins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ziggurat of Grammar: In honor of Ur Shlonsky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.138-158, 2025, Language Faculty and Beyond, 9789027231505. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lfab.20.08hae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax and semantics of indirect predication in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel den Dikken; Hideki Kishimoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Perspectives on Secondary Predication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.17-49, 2024, The Mouton-NINJAL Library of Linguistics, 9783110995619. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110981742-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexivity in Latin and Sabellic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben J. Pitts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Hock; Götz Keydana; Paul Widmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexivity and the middle in Indo-European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter De Gruyter, In press, The Mouton Handbooks of Indo-European Typology, volume 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin quidem: the interplay with negation and contrast in semantic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Boneh; Elitzur Bar-Asher Siegal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language change: theoretical and empirical perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language change: theoretical and empirical perspectives, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Basic) word order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adam Ledgeway; Edith Aldridge; Anne Breitbarth; Katalin É. Kiss; Joseph Salmons; Alexandra Simonenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to Diachronic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculations on subject ellipsis and impersonal pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuliano Bocci; Daniele Botteri; Claudia Manetti; Vincenzo Moscati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rich descriptions and simple explanation in language structure and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing patterns of clausal complementation in Latin: a parametric approach to 'constructional' changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egedi, Barbara; Hegedűs, Veronika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Heads Across Time: Syntactic Reanalysis and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-55, 2022, Oxford Studies in Diachronic &amp; Historical Linguistics, 9780198871538. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198871538.003.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified account of quidem and ne...quidem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio María Martín Rodríguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguisticae dissertationes: current perspectives on Latin grammar, lexicon and pragmatics. Selected Papers from the 20th International Colloquium on Latin Linguistics (Las Palmas de Gran Canaria, Spain, June 17-21, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Clásicas, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phonological correlates of syntactic change the case of Late Latin weak BE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntactic Features and the Limits of Syntactic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.178-209, 2021, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198832584.003.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. The determinants of diachronic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Farasyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The determinants of diachronic stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-10, 2019, The determinants of diachronic stability, 9789027202413. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.254.01bre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycling through diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Witzenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles in Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.1-12, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198824961.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoe cool is dat wel niet! How pseudo-questions and expletive negation in Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Metin Bağrıaçık; Anne Breitbarth; Karen De Clercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping linguistic data: essays in honour of Liliane Haegeman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.182-199, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decline of Latin VOAux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Maria Martins; Adriana Cardoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word order change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-263, 2018, Oxford Studies in Diachronic and Historical Linguistics, 9780198747307. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198747307.003.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in English subject extraction: the case of hyperactive subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuzhen SI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Syntactic Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Social Sciences Press, pp.303-305, 2017, 9787520312059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntacticizing blends: the case of English wh-raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández-Soriano, Olga; Castroviejo, Elena; Pérez-Jiménez, Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundaries, Phases and Interfaces: Case studies in honor of Violeta Demonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 239, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-46, 2017, Linguistik Aktuell/Linguistics Today, 9789027257222. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.239.02dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of the Romance analytic passive: evidence from word order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Mathieu; Robert Truswell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-change and Macro-change in Diachronic Syntax (= Oxford Studies in Diachronic &amp; Historical Linguistcs 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-235, 2017, Micro-change and Macro-change in Diachronic Syntax, 9780198747840. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198747840.003.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of Latin OV: steps towards an analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboh, Enoch; Haeberli, Eric; Puskás, Genoveva; Schönenberger, Manuela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements of comparative syntax: theory and description</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-446, 2017, Studies in Generative Grammar 127, 978-1-5015-0403-7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9781501504037-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01657596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation and change in Latin BE-periphrases: empirical and methodological considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adams, James N.; Vincent, Nigel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early and Late Latin: continuity or change?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-162, 2016, Early and Late Latin: continuity or change?, 9781316450826. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781316450826.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving idiolectal variation: English wh-raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs d'Hulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bidese, Ermenegildo; Cognola, Federica; Moroni, Manuela Caterina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Approaches to Linguistic Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 234, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-176, 2016, Linguistik Aktuell/Linguistics Today, 9789027257178. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.234.06dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying word order changes in Latin: some methodological remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlotta Viti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on historical syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 169, John Benjamins, pp.233-250, 2015, Studies in Language Companion Series, 9789027259349. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.169.09dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decline of Latin left-peripheral presentational foci: causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theresa Biberauer; George Walkden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax over time: lexical, morphological and information-structural interactions (= Oxford Studies in Diachronic &amp; Historical Linguistcs 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-279, 2015, Syntax over time: lexical, morphological and information-structural interactions (= Oxford Studies in Diachronic &amp; Historical Linguistcs 15), 9780199687923. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199687923.003.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The derivation of Classical Latin Aux-final clauses: implications for the internal structure of the verb phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Lahousse; Stefania Marzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistic Theory 2012: Selected papers from 'Going Romance' Leuven 2012 (= Romance Languages and Linguistic Theory 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-159, 2014, Romance Languages and Linguistic Theory 2012: Selected papers from 'Going Romance' Leuven 2012 (= Romance Languages and Linguistic Theory 6), 9789027203861. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/rllt.6.07dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple subjects in Flemish: the external possessor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rhys, Catrin S.; Iosad, Pavel; Henry, Alison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microvariation, minority languages, minimalism and meaning: proceedings of the Irish Network in Formal Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.2-23, 2013, 9781443850360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional clauses, Main Clause Phenomena and the syntax of polarity emphasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ackema, Peter; Alcorn, Rhona; Heycock, Caroline; Jaspers, Dany; van Craenenbroeck, Jeroen; Vanden Wyngaerd, Guido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic syntax: the state of the art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-167, 2012, Comparative Germanic syntax: the state of the art, 9789027255747. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.191.05dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lieven Danckaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of diachronic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 254, 2019, Linguistik Aktuell/Linguistics Today, 9789027202413. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles in Language Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Witzenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 1, 2019, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198824961.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Latin clause structure: A study of the extended verb phrase (= Oxford Studies in Diachronic & Historical Linguistcs 24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The development of Latin clause structure: A study of the extended verb phrase (= Oxford Studies in Diachronic &amp; Historical Linguistcs 24), 9780198759522. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198759522.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin embedded clauses: the left periphery (= Linguistik Aktuell/Linguistics Today 184)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Latin embedded clauses: the left periphery (= Linguistik Aktuell/Linguistics Today 184), 9789027255679. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de 'Faure, Richard (2021), The Syntax and Semantics of Wh-Clauses in Classical Greek. Relatives, Interrogatives, Exclamatives (coll. The Language of Classical Literature, Volume 34). Leiden, Brill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising and matching in Pharasiot Greek relative clauses: a diachronic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Bağriaçik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), pp.495-533. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022226721000335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW LEXICAL MERGER CAN DRIVE GRAMMATICALIZATION: THIRD PERSON PRONOUNS FROM LATIN TO OLD FRENCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Proceedings of the 21st Diachronic Generative Syntax (DiGS) Conference, which was held at Arizona State University in June 2019., 5 (23), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18148/hs/2021.v5i16-25.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax and semantics of Modern Standard Arabic resumptive tough-constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.197-238. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flin-2020-2031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject Placement in the History of Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalan Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Generative approaches to Latin syntax, 16, pp.125-161. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/catjl.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Oniga, Renato (2014), Latin: a Linguistic Introduction (Edited and Translated by Norma Schifano). Oxford: Oxford University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.522-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spelling out the Obvious: Latin quidem and the Expression of Presuppositional Polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.109-141. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhp.16.1.05dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01526869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidem as a marker of emphatic polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Philological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (1), pp.97-138. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-968X.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magis rythmus quam metron: the structure of Seneca's anapaests, and the oral/aural nature of Latin poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolae Osloenses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.148-217. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397679.2013.842310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styling the characters, setting the scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lena Baunaz; Giuliano Bocci; Andrew Nevins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ziggurat of Grammar: In honor of Ur Shlonsky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.138-158, 2025, Language Faculty and Beyond, 9789027231505. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lfab.20.08hae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin Quidem: The Interplay with Negation and Contrast in Semantic Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elitzur A. Bar- Asher Siegal; Nora Boneh; Eitan Grossman; Aynat Rubinstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Change: Theoretical and Empirical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-182, 2025, Jerusalem Studies in Philosophy and History of Science, 978-3-031-85291-6. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85292-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin quidem: the interplay with negation and contrast in semantic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Boneh; Elitzur Bar-Asher Siegal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language change: theoretical and empirical perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language change: theoretical and empirical perspectives, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Basic) word order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adam Ledgeway; Edith Aldridge; Anne Breitbarth; Katalin É. Kiss; Joseph Salmons; Alexandra Simonenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to Diachronic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax and semantics of indirect predication in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel den Dikken; Hideki Kishimoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Perspectives on Secondary Predication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.17-49, 2024, The Mouton-NINJAL Library of Linguistics, 9783110995619. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110981742-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexivity in Latin and Sabellic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben J. Pitts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Hock; Götz Keydana; Paul Widmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexivity and the middle in Indo-European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter De Gruyter, In press, The Mouton Handbooks of Indo-European Typology, volume 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculations on subject ellipsis and impersonal pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuliano Bocci; Daniele Botteri; Claudia Manetti; Vincenzo Moscati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rich descriptions and simple explanation in language structure and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing patterns of clausal complementation in Latin: a parametric approach to 'constructional' changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egedi, Barbara; Hegedűs, Veronika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Heads Across Time: Syntactic Reanalysis and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-55, 2022, Oxford Studies in Diachronic &amp; Historical Linguistics, 9780198871538. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198871538.003.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phonological correlates of syntactic change the case of Late Latin weak BE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntactic Features and the Limits of Syntactic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.178-209, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198832584.003.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified account of quidem and ne...quidem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio María Martín Rodríguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguisticae dissertationes: current perspectives on Latin grammar, lexicon and pragmatics. Selected Papers from the 20th International Colloquium on Latin Linguistics (Las Palmas de Gran Canaria, Spain, June 17-21, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Clásicas, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoe cool is dat wel niet! How pseudo-questions and expletive negation in Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Metin Bağrıaçık; Anne Breitbarth; Karen De Clercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping linguistic data: essays in honour of Liliane Haegeman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.182-199, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. The determinants of diachronic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Farasyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The determinants of diachronic stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-10, 2019, The determinants of diachronic stability, 9789027202413. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.254.01bre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycling through diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Witzenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles in Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.1-12, 2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198824961.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decline of Latin VOAux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Maria Martins; Adriana Cardoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word order change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-263, 2018, Oxford Studies in Diachronic and Historical Linguistics, 9780198747307. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198747307.003.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in English subject extraction: the case of hyperactive subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuzhen SI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Syntactic Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Social Sciences Press, pp.303-305, 2017, 9787520312059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntacticizing blends: the case of English wh-raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández-Soriano, Olga; Castroviejo, Elena; Pérez-Jiménez, Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundaries, Phases and Interfaces: Case studies in honor of Violeta Demonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 239, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-46, 2017, Linguistik Aktuell/Linguistics Today, 9789027257222. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.239.02dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of the Romance analytic passive: evidence from word order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Mathieu; Robert Truswell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-change and Macro-change in Diachronic Syntax (= Oxford Studies in Diachronic &amp; Historical Linguistcs 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-235, 2017, Micro-change and Macro-change in Diachronic Syntax, 9780198747840. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198747840.003.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of Latin OV: steps towards an analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboh, Enoch; Haeberli, Eric; Puskás, Genoveva; Schönenberger, Manuela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements of comparative syntax: theory and description</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-446, 2017, Studies in Generative Grammar 127, 978-1-5015-0403-7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9781501504037-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01657596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving idiolectal variation: English wh-raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs d'Hulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bidese, Ermenegildo; Cognola, Federica; Moroni, Manuela Caterina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Approaches to Linguistic Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 234, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-176, 2016, Linguistik Aktuell/Linguistics Today, 9789027257178. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.234.06dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation and change in Latin BE-periphrases: empirical and methodological considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adams, James N.; Vincent, Nigel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early and Late Latin: continuity or change?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-162, 2016, Early and Late Latin: continuity or change?, 9781316450826. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781316450826.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decline of Latin left-peripheral presentational foci: causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theresa Biberauer; George Walkden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax over time: lexical, morphological and information-structural interactions (= Oxford Studies in Diachronic &amp; Historical Linguistcs 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-279, 2015, Syntax over time: lexical, morphological and information-structural interactions (= Oxford Studies in Diachronic &amp; Historical Linguistcs 15), 9780199687923. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199687923.003.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying word order changes in Latin: some methodological remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlotta Viti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on historical syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 169, John Benjamins, pp.233-250, 2015, Studies in Language Companion Series, 9789027259349. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.169.09dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The derivation of Classical Latin Aux-final clauses: implications for the internal structure of the verb phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Lahousse; Stefania Marzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistic Theory 2012: Selected papers from 'Going Romance' Leuven 2012 (= Romance Languages and Linguistic Theory 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-159, 2014, Romance Languages and Linguistic Theory 2012: Selected papers from 'Going Romance' Leuven 2012 (= Romance Languages and Linguistic Theory 6), 9789027203861. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/rllt.6.07dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple subjects in Flemish: the external possessor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rhys, Catrin S.; Iosad, Pavel; Henry, Alison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microvariation, minority languages, minimalism and meaning: proceedings of the Irish Network in Formal Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.2-23, 2013, 9781443850360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional clauses, Main Clause Phenomena and the syntax of polarity emphasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ackema, Peter; Alcorn, Rhona; Heycock, Caroline; Jaspers, Dany; van Craenenbroeck, Jeroen; Vanden Wyngaerd, Guido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic syntax: the state of the art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-167, 2012, Comparative Germanic syntax: the state of the art, 9789027255747. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.191.05dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bouzouita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Breitbarth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Danckaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Witzenhausen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824961.001.0001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.254" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.254" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198759522.001.0001/oso-9780198759522?rskey=I6DuTr&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198759522.001.0001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.184/main" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Ba&#287;ria&#231;ik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226721000335" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Haegeman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/hs/2021.v5i16-25.66" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2020-2031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/catjl.209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhp.16.1.05dan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-968X.12009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397679.2013.842310" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gianollo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-85292-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85292-3_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lfab.20" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.20.08hae" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110981742-002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben J. Pitts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/43792/chapter-abstract/370715251?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198871538.003.0002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198832584.003.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Farasyn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.254.01bre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.254.01bre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824961.003.0001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198747307.001.0001/oso-9780198747307-chapter-13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198747307.003.0013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.239" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.239.02dan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198747840.001.0001/oso-9780198747840?rskey=TkSfUk&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198747840.003.0014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/467920" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501504037-015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/early-and-late-latin/variation-and-change-in-latin-beperiphrases-empirical-and-methodological-considerations/19B0C696B2B07FC1CA8233CE00AF5C39" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781316450826.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijs d'Hulster" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.234.06dan/details" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.234.06dan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.169.09dan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/acprof:oso/9780199687923.001.0001/acprof-9780199687923-chapter-16" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199687923.003.0016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/rllt.6.07dan/details" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.6.07dan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/minority-languages-microvariation-minimalism-and-meaning-14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.191.05dan/details" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.191.05dan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Danckaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.254" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bouzouita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Breitbarth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Witzenhausen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824961.001.0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198759522.001.0001/oso-9780198759522?rskey=I6DuTr&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198759522.001.0001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.184/main" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Ba&#287;ria&#231;ik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226721000335" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Haegeman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/hs/2021.v5i16-25.66" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2020-2031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/catjl.209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhp.16.1.05dan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-968X.12009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397679.2013.842310" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lfab.20" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.20.08hae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gianollo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-85292-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85292-3_6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110981742-002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben J. Pitts" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/43792/chapter-abstract/370715251?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198871538.003.0002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198832584.003.0009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Farasyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.254.01bre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.254.01bre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824961.003.0001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198747307.001.0001/oso-9780198747307-chapter-13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198747307.003.0013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.239" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.239.02dan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198747840.001.0001/oso-9780198747840?rskey=TkSfUk&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198747840.003.0014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/467920" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501504037-015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijs d'Hulster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.234.06dan/details" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.234.06dan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/early-and-late-latin/variation-and-change-in-latin-beperiphrases-empirical-and-methodological-considerations/19B0C696B2B07FC1CA8233CE00AF5C39" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781316450826.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/acprof:oso/9780199687923.001.0001/acprof-9780199687923-chapter-16" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199687923.003.0016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.169.09dan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/rllt.6.07dan/details" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.6.07dan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/minority-languages-microvariation-minimalism-and-meaning-14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.191.05dan/details" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.191.05dan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>