--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lieven Danckaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of diachronic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 254, 2019, Linguistik Aktuell/Linguistics Today, 9789027202413. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles in Language Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Witzenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 1, 2019, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198824961.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Latin clause structure: A study of the extended verb phrase (= Oxford Studies in Diachronic & Historical Linguistcs 24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The development of Latin clause structure: A study of the extended verb phrase (= Oxford Studies in Diachronic &amp; Historical Linguistcs 24), 9780198759522. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198759522.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin embedded clauses: the left periphery (= Linguistik Aktuell/Linguistics Today 184)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Latin embedded clauses: the left periphery (= Linguistik Aktuell/Linguistics Today 184), 9789027255679. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de 'Faure, Richard (2021), The Syntax and Semantics of Wh-Clauses in Classical Greek. Relatives, Interrogatives, Exclamatives (coll. The Language of Classical Literature, Volume 34). Leiden, Brill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising and matching in Pharasiot Greek relative clauses: a diachronic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Bağriaçik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), pp.495-533. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022226721000335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW LEXICAL MERGER CAN DRIVE GRAMMATICALIZATION: THIRD PERSON PRONOUNS FROM LATIN TO OLD FRENCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Proceedings of the 21st Diachronic Generative Syntax (DiGS) Conference, which was held at Arizona State University in June 2019., 5 (23), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18148/hs/2021.v5i16-25.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax and semantics of Modern Standard Arabic resumptive tough-constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.197-238. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flin-2020-2031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject Placement in the History of Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalan Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Generative approaches to Latin syntax, 16, pp.125-161. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/catjl.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Oniga, Renato (2014), Latin: a Linguistic Introduction (Edited and Translated by Norma Schifano). Oxford: Oxford University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.522-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spelling out the Obvious: Latin quidem and the Expression of Presuppositional Polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.109-141. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhp.16.1.05dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01526869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidem as a marker of emphatic polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Philological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (1), pp.97-138. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-968X.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magis rythmus quam metron: the structure of Seneca's anapaests, and the oral/aural nature of Latin poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolae Osloenses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.148-217. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397679.2013.842310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styling the characters, setting the scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lena Baunaz; Giuliano Bocci; Andrew Nevins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ziggurat of Grammar: In honor of Ur Shlonsky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.138-158, 2025, Language Faculty and Beyond, 9789027231505. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lfab.20.08hae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin Quidem: The Interplay with Negation and Contrast in Semantic Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elitzur A. Bar- Asher Siegal; Nora Boneh; Eitan Grossman; Aynat Rubinstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Change: Theoretical and Empirical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-182, 2025, Jerusalem Studies in Philosophy and History of Science, 978-3-031-85291-6. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85292-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin quidem: the interplay with negation and contrast in semantic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Boneh; Elitzur Bar-Asher Siegal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language change: theoretical and empirical perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language change: theoretical and empirical perspectives, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Basic) word order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adam Ledgeway; Edith Aldridge; Anne Breitbarth; Katalin É. Kiss; Joseph Salmons; Alexandra Simonenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to Diachronic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax and semantics of indirect predication in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel den Dikken; Hideki Kishimoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Perspectives on Secondary Predication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.17-49, 2024, The Mouton-NINJAL Library of Linguistics, 9783110995619. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110981742-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexivity in Latin and Sabellic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben J. Pitts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Hock; Götz Keydana; Paul Widmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexivity and the middle in Indo-European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter De Gruyter, In press, The Mouton Handbooks of Indo-European Typology, volume 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculations on subject ellipsis and impersonal pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuliano Bocci; Daniele Botteri; Claudia Manetti; Vincenzo Moscati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rich descriptions and simple explanation in language structure and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing patterns of clausal complementation in Latin: a parametric approach to 'constructional' changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egedi, Barbara; Hegedűs, Veronika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Heads Across Time: Syntactic Reanalysis and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-55, 2022, Oxford Studies in Diachronic &amp; Historical Linguistics, 9780198871538. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198871538.003.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phonological correlates of syntactic change the case of Late Latin weak BE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntactic Features and the Limits of Syntactic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.178-209, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198832584.003.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified account of quidem and ne...quidem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio María Martín Rodríguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguisticae dissertationes: current perspectives on Latin grammar, lexicon and pragmatics. Selected Papers from the 20th International Colloquium on Latin Linguistics (Las Palmas de Gran Canaria, Spain, June 17-21, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Clásicas, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoe cool is dat wel niet! How pseudo-questions and expletive negation in Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Metin Bağrıaçık; Anne Breitbarth; Karen De Clercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping linguistic data: essays in honour of Liliane Haegeman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.182-199, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. The determinants of diachronic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Farasyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The determinants of diachronic stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-10, 2019, The determinants of diachronic stability, 9789027202413. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.254.01bre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycling through diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Witzenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles in Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.1-12, 2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198824961.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decline of Latin VOAux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Maria Martins; Adriana Cardoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word order change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-263, 2018, Oxford Studies in Diachronic and Historical Linguistics, 9780198747307. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198747307.003.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in English subject extraction: the case of hyperactive subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuzhen SI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Syntactic Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Social Sciences Press, pp.303-305, 2017, 9787520312059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntacticizing blends: the case of English wh-raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández-Soriano, Olga; Castroviejo, Elena; Pérez-Jiménez, Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundaries, Phases and Interfaces: Case studies in honor of Violeta Demonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 239, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-46, 2017, Linguistik Aktuell/Linguistics Today, 9789027257222. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.239.02dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of the Romance analytic passive: evidence from word order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Mathieu; Robert Truswell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-change and Macro-change in Diachronic Syntax (= Oxford Studies in Diachronic &amp; Historical Linguistcs 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-235, 2017, Micro-change and Macro-change in Diachronic Syntax, 9780198747840. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198747840.003.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of Latin OV: steps towards an analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboh, Enoch; Haeberli, Eric; Puskás, Genoveva; Schönenberger, Manuela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements of comparative syntax: theory and description</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-446, 2017, Studies in Generative Grammar 127, 978-1-5015-0403-7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9781501504037-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01657596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving idiolectal variation: English wh-raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs d'Hulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bidese, Ermenegildo; Cognola, Federica; Moroni, Manuela Caterina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Approaches to Linguistic Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 234, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-176, 2016, Linguistik Aktuell/Linguistics Today, 9789027257178. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.234.06dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation and change in Latin BE-periphrases: empirical and methodological considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adams, James N.; Vincent, Nigel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early and Late Latin: continuity or change?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-162, 2016, Early and Late Latin: continuity or change?, 9781316450826. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781316450826.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decline of Latin left-peripheral presentational foci: causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theresa Biberauer; George Walkden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax over time: lexical, morphological and information-structural interactions (= Oxford Studies in Diachronic &amp; Historical Linguistcs 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-279, 2015, Syntax over time: lexical, morphological and information-structural interactions (= Oxford Studies in Diachronic &amp; Historical Linguistcs 15), 9780199687923. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199687923.003.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying word order changes in Latin: some methodological remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlotta Viti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on historical syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 169, John Benjamins, pp.233-250, 2015, Studies in Language Companion Series, 9789027259349. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.169.09dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The derivation of Classical Latin Aux-final clauses: implications for the internal structure of the verb phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Lahousse; Stefania Marzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistic Theory 2012: Selected papers from 'Going Romance' Leuven 2012 (= Romance Languages and Linguistic Theory 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-159, 2014, Romance Languages and Linguistic Theory 2012: Selected papers from 'Going Romance' Leuven 2012 (= Romance Languages and Linguistic Theory 6), 9789027203861. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/rllt.6.07dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple subjects in Flemish: the external possessor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rhys, Catrin S.; Iosad, Pavel; Henry, Alison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microvariation, minority languages, minimalism and meaning: proceedings of the Irish Network in Formal Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.2-23, 2013, 9781443850360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional clauses, Main Clause Phenomena and the syntax of polarity emphasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ackema, Peter; Alcorn, Rhona; Heycock, Caroline; Jaspers, Dany; van Craenenbroeck, Jeroen; Vanden Wyngaerd, Guido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic syntax: the state of the art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-167, 2012, Comparative Germanic syntax: the state of the art, 9789027255747. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.191.05dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lieven Danckaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles in Language Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Witzenhausen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 1, 2019, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198824961.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of diachronic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 254, 2019, Linguistik Aktuell/Linguistics Today, 9789027202413. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Latin clause structure: A study of the extended verb phrase (= Oxford Studies in Diachronic & Historical Linguistcs 24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The development of Latin clause structure: A study of the extended verb phrase (= Oxford Studies in Diachronic &amp; Historical Linguistcs 24), 9780198759522. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198759522.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01545535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin embedded clauses: the left periphery (= Linguistik Aktuell/Linguistics Today 184)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Latin embedded clauses: the left periphery (= Linguistik Aktuell/Linguistics Today 184), 9789027255679. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de 'Faure, Richard (2021), The Syntax and Semantics of Wh-Clauses in Classical Greek. Relatives, Interrogatives, Exclamatives (coll. The Language of Classical Literature, Volume 34). Leiden, Brill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising and matching in Pharasiot Greek relative clauses: a diachronic reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Bağriaçik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (3), pp.495-533. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022226721000335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW LEXICAL MERGER CAN DRIVE GRAMMATICALIZATION: THIRD PERSON PRONOUNS FROM LATIN TO OLD FRENCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Proceedings of the 21st Diachronic Generative Syntax (DiGS) Conference, which was held at Arizona State University in June 2019., 5 (23), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18148/hs/2021.v5i16-25.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax and semantics of Modern Standard Arabic resumptive tough-constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.197-238. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/flin-2020-2031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject Placement in the History of Latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalan Journal of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Generative approaches to Latin syntax, 16, pp.125-161. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/catjl.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Oniga, Renato (2014), Latin: a Linguistic Introduction (Edited and Translated by Norma Schifano). Oxford: Oxford University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.522-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spelling out the Obvious: Latin quidem and the Expression of Presuppositional Polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.109-141. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhp.16.1.05dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01526869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidem as a marker of emphatic polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Philological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (1), pp.97-138. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-968X.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magis rythmus quam metron: the structure of Seneca's anapaests, and the oral/aural nature of Latin poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolae Osloenses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.148-217. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397679.2013.842310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin Quidem: The Interplay with Negation and Contrast in Semantic Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elitzur A. Bar- Asher Siegal; Nora Boneh; Eitan Grossman; Aynat Rubinstein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Change: Theoretical and Empirical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-182, 2025, Jerusalem Studies in Philosophy and History of Science, 978-3-031-85291-6. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-85292-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styling the characters, setting the scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lena Baunaz; Giuliano Bocci; Andrew Nevins. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ziggurat of Grammar: In honor of Ur Shlonsky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.138-158, 2025, Language Faculty and Beyond, 9789027231505. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lfab.20.08hae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latin quidem: the interplay with negation and contrast in semantic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Boneh; Elitzur Bar-Asher Siegal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language change: theoretical and empirical perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language change: theoretical and empirical perspectives, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Basic) word order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adam Ledgeway; Edith Aldridge; Anne Breitbarth; Katalin É. Kiss; Joseph Salmons; Alexandra Simonenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to Diachronic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexivity in Latin and Sabellic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuben J. Pitts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Hock; Götz Keydana; Paul Widmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexivity and the middle in Indo-European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter De Gruyter, In press, The Mouton Handbooks of Indo-European Typology, volume 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax and semantics of indirect predication in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayssal Tayalati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel den Dikken; Hideki Kishimoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Perspectives on Secondary Predication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Mouton, pp.17-49, 2024, The Mouton-NINJAL Library of Linguistics, 9783110995619. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110981742-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculations on subject ellipsis and impersonal pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuliano Bocci; Daniele Botteri; Claudia Manetti; Vincenzo Moscati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rich descriptions and simple explanation in language structure and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing patterns of clausal complementation in Latin: a parametric approach to 'constructional' changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egedi, Barbara; Hegedűs, Veronika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Heads Across Time: Syntactic Reanalysis and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-55, 2022, Oxford Studies in Diachronic &amp; Historical Linguistics, 9780198871538. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198871538.003.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified account of quidem and ne...quidem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gianollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio María Martín Rodríguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguisticae dissertationes: current perspectives on Latin grammar, lexicon and pragmatics. Selected Papers from the 20th International Colloquium on Latin Linguistics (Las Palmas de Gran Canaria, Spain, June 17-21, 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Clásicas, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phonological correlates of syntactic change the case of Late Latin weak BE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntactic Features and the Limits of Syntactic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.178-209, 2021, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198832584.003.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoe cool is dat wel niet! How pseudo-questions and expletive negation in Dutch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Metin Bağrıaçık; Anne Breitbarth; Karen De Clercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping linguistic data: essays in honour of Liliane Haegeman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.182-199, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycling through diachrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Witzenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles in Language Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.1-12, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198824961.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. The determinants of diachronic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Bouzouita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Breitbarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Farasyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The determinants of diachronic stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-10, 2019, The determinants of diachronic stability, 9789027202413. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.254.01bre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decline of Latin VOAux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Maria Martins; Adriana Cardoso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word order change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-263, 2018, Oxford Studies in Diachronic and Historical Linguistics, 9780198747307. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198747307.003.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in English subject extraction: the case of hyperactive subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuzhen SI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Syntactic Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China Social Sciences Press, pp.303-305, 2017, 9787520312059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins of the Romance analytic passive: evidence from word order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Mathieu; Robert Truswell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-change and Macro-change in Diachronic Syntax (= Oxford Studies in Diachronic &amp; Historical Linguistcs 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.216-235, 2017, Micro-change and Macro-change in Diachronic Syntax, 9780198747840. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198747840.003.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntacticizing blends: the case of English wh-raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernández-Soriano, Olga; Castroviejo, Elena; Pérez-Jiménez, Isabel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundaries, Phases and Interfaces: Case studies in honor of Violeta Demonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 239, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-46, 2017, Linguistik Aktuell/Linguistics Today, 9789027257222. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.239.02dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of Latin OV: steps towards an analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aboh, Enoch; Haeberli, Eric; Puskás, Genoveva; Schönenberger, Manuela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements of comparative syntax: theory and description</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-446, 2017, Studies in Generative Grammar 127, 978-1-5015-0403-7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9781501504037-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01657596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving idiolectal variation: English wh-raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijs d'Hulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bidese, Ermenegildo; Cognola, Federica; Moroni, Manuela Caterina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Approaches to Linguistic Variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 234, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-176, 2016, Linguistik Aktuell/Linguistics Today, 9789027257178. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.234.06dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01535146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation and change in Latin BE-periphrases: empirical and methodological considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adams, James N.; Vincent, Nigel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early and Late Latin: continuity or change?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.132-162, 2016, Early and Late Latin: continuity or change?, 9781316450826. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781316450826.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying word order changes in Latin: some methodological remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlotta Viti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on historical syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 169, John Benjamins, pp.233-250, 2015, Studies in Language Companion Series, 9789027259349. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.169.09dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decline of Latin left-peripheral presentational foci: causes and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theresa Biberauer; George Walkden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntax over time: lexical, morphological and information-structural interactions (= Oxford Studies in Diachronic &amp; Historical Linguistcs 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-279, 2015, Syntax over time: lexical, morphological and information-structural interactions (= Oxford Studies in Diachronic &amp; Historical Linguistcs 15), 9780199687923. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199687923.003.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The derivation of Classical Latin Aux-final clauses: implications for the internal structure of the verb phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Lahousse; Stefania Marzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance Languages and Linguistic Theory 2012: Selected papers from 'Going Romance' Leuven 2012 (= Romance Languages and Linguistic Theory 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-159, 2014, Romance Languages and Linguistic Theory 2012: Selected papers from 'Going Romance' Leuven 2012 (= Romance Languages and Linguistic Theory 6), 9789027203861. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/rllt.6.07dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple subjects in Flemish: the external possessor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rhys, Catrin S.; Iosad, Pavel; Henry, Alison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microvariation, minority languages, minimalism and meaning: proceedings of the Irish Network in Formal Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.2-23, 2013, 9781443850360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional clauses, Main Clause Phenomena and the syntax of polarity emphasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Danckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Haegeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ackema, Peter; Alcorn, Rhona; Heycock, Caroline; Jaspers, Dany; van Craenenbroeck, Jeroen; Vanden Wyngaerd, Guido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic syntax: the state of the art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-167, 2012, Comparative Germanic syntax: the state of the art, 9789027255747. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/la.191.05dan⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Danckaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.254" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.254" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424722v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bouzouita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Breitbarth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Witzenhausen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824961.001.0001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198759522.001.0001/oso-9780198759522?rskey=I6DuTr&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198759522.001.0001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.184/main" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Ba&#287;ria&#231;ik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226721000335" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Haegeman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/hs/2021.v5i16-25.66" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2020-2031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/catjl.209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhp.16.1.05dan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-968X.12009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397679.2013.842310" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lfab.20" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.20.08hae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gianollo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-85292-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85292-3_6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110981742-002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben J. Pitts" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/43792/chapter-abstract/370715251?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198871538.003.0002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198832584.003.0009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Farasyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.254.01bre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.254.01bre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824961.003.0001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198747307.001.0001/oso-9780198747307-chapter-13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198747307.003.0013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.239" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.239.02dan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198747840.001.0001/oso-9780198747840?rskey=TkSfUk&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198747840.003.0014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/467920" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501504037-015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijs d'Hulster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.234.06dan/details" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.234.06dan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/early-and-late-latin/variation-and-change-in-latin-beperiphrases-empirical-and-methodological-considerations/19B0C696B2B07FC1CA8233CE00AF5C39" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781316450826.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/acprof:oso/9780199687923.001.0001/acprof-9780199687923-chapter-16" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199687923.003.0016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.169.09dan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/rllt.6.07dan/details" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.6.07dan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/minority-languages-microvariation-minimalism-and-meaning-14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.191.05dan/details" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.191.05dan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Bouzouita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Breitbarth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Danckaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Witzenhausen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824961.001.0001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.254" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.254" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198759522.001.0001/oso-9780198759522?rskey=I6DuTr&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198759522.001.0001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.184/main" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Ba&#287;ria&#231;ik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022226721000335" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Haegeman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/hs/2021.v5i16-25.66" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2020-2031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/catjl.209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhp.16.1.05dan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-968X.12009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397679.2013.842310" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gianollo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-85292-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85292-3_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lfab.20" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.20.08hae" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben J. Pitts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110981742-002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/43792/chapter-abstract/370715251?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198871538.003.0002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198832584.003.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198824961.003.0001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Farasyn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/la.254.01bre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.254.01bre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198747307.001.0001/oso-9780198747307-chapter-13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198747307.003.0013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/oso/9780198747840.001.0001/oso-9780198747840?rskey=TkSfUk&amp;amp;result=3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198747840.003.0014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.239" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.239.02dan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/467920" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501504037-015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijs d'Hulster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.234.06dan/details" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.234.06dan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/early-and-late-latin/variation-and-change-in-latin-beperiphrases-empirical-and-methodological-considerations/19B0C696B2B07FC1CA8233CE00AF5C39" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781316450826.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.169.09dan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordscholarship.com/view/10.1093/acprof:oso/9780199687923.001.0001/acprof-9780199687923-chapter-16" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199687923.003.0016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/rllt.6.07dan/details" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.6.07dan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/minority-languages-microvariation-minimalism-and-meaning-14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/la.191.05dan/details" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.191.05dan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>